--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent VELAY </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">velay-vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6770-6209</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">079452337</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive assessment of multi-material micro-tissue mechanics reveals the critical role of rigidity gradients in tumour growth and pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Ala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Segonds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 212, pp.383-398. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2025.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effects on the plastic behavior of polycrystalline materials: Grain size, precipitation state and free-surface effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Genée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Castro Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 188, pp.104284. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2025.104284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the interplay between biology and physics with a finite element method-implemented vertex organoid model: A tool for the mechanical analysis of cell behavior on a spherical organoid shell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Laussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Segonds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (1), pp.e1012681. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914538v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRSS evolution with changing grain size for a dual-phase Ti-6Al-2Sn-4Zr-2Mo-Si alloy having a martensite structure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irvin Séchepée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 208, pp.105407. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2025.105407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of process parameters on surface integrity in laser powder bed fusion of Ti-6Al-4V alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Shabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buchibabu Vicharapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Muthu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.43786. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-27513-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study and modeling of the microstructural effects on the mechanical behavior of Ti-6Al-4V titanium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatna Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 148, pp.104473. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechrescom.2025.104473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duplex α+α′組織を呈すTi-6Al-2Sn-4Zr-2Mo-Si合金の優れた引張強度-延性バランス：実験研究と機械学習を援用した組織因子の影響</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irvin Séchepée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Paulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuka Nagasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riku Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">日本金属学会誌 / Journal of Japan Institute of Metals / Nippon Kinzoku Gakkaishi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 88 (12), pp.375-384. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2320/jinstmet.JC202410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of grain size and β fraction on the deformation modes of a Ti-6Al-2Sn-4Zr-2Mo-Si alloy with equiaxed (α + β) microstructures: Slip trace analysis and multiscale simulation of polycrystal plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irvin Séchepée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Dubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 981, pp.173722. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2024.173722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excellent Balance of Ultimate Tensile Strength and Ductility in a Ti–6Al–2Sn–4Zr–2Mo–Si Alloy Having Duplex α + α′ Microstructure: Effect of Microstructural Factors from Experimental Study and Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irvin Séchepée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Paulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuka Nagasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riku Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 64 (1), pp.111-120. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2320/matertrans.MT-MLA2022009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial microstructure influence on Ti-Al-Mo-V alloy’s superplastic deformation behavior and deformation mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.O. Mosleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. Kotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Mochugovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 802, pp.1-10/140626. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2020.140626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engine Oil- Crankshaft Interaction Fem Modelling of an Air-Cooled Diesel Engine under Dynamic Severe Functioning Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Bessrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Science International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (8), pp.81-88. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/PSIJ/2021/v25i830278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of grain size and crystallographic texture on tensile behavior induced by sliding mechanism in Ti-6Al-4V alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatna Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 774, pp.138835. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2019.138835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Analysis and Behaviour Modelling of the Deformation Mechanisms of a Ti-6242S Alloy under Hot and Superplastic Forming Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longqiu Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anzu Ii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatsumi Onishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), pp.1-17/1599. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met10121599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of strain rate and temperature on the deformation mechanisms of a fine-grained Ti-6Al-4V alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moukrane Dehmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 790, pp.1-14/139718. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2020.139718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superplasticity of metastable ultrafine-grained Ti 6242S alloy: Mechanical flow behavior and microstructural evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Imai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gen Yamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 754, pp.569-580. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2019.03.085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behaviour modelling and finite element simulation of simple part of Ti-6Al-4V sheet under hot/warm stamping conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38, pp.472-482. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmapro.2018.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Scale Numerical Analysis of the Effect of Microstructural Features on the Mechanical Behavior of Polycrystalline Ti-6Al-4V Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatna Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (2), pp.227 - 242. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24423/EngTrans.1014.20190615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02201384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superplastic Property of the Ti-6Al-4V Alloy with Ultrafine-Grained Heterogeneous Microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuro Nishihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (1), pp.1700317. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.201700317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of forged Ti-6Al-4V Titanium alloy with microstructural considerations during quenching process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 142-143, pp.456-467. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2018.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element modelling of cold drawing for high-precision tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Boutenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 346 (8), pp.665-677. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2018.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new numerical strategy for SPF pressure profile computing based on statistical strain rate controlling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 141, p.479-490. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2018.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscale modeling of dynamic recrystallization behavior, grain size evolution, dislocation density, processing map characteristic, and room temperature strength of Ti-6Al-4V alloy forged in the (α+β) region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 708, pp.404 - 413. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.02.285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior of a Ti-6Al-4 V titanium alloy with microstructural evolution modeling under hot and superplastic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio Wagner Batista dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilmar Ferreira Batalha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering Technology / Materialwissenschaft und Werkstofftechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Special Issue: 11th European Conference on Superplastic Forming (EuroSPF) (Selected contributions), 48 (10), p.952-961. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mawe.201700040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile behaviour of high temperature forged Ti-6Al-4V during in-situ heat treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 208, p. 7-9. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2017.05.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scale approach to investigate the non linear subsurface behavior and strain localization of X38CrMoV5-1 martensitic tool steel: experiment and numerical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87, pp.130-153. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2016.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical model for the prediction of hot roll temperatures in a hot rolling process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering Technology / Materialwissenschaft und Werkstofftechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (12), p. 1202-1215. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mawe.201600554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior modelling and microstructural evolutions of Ti-6Al-4V alloy under hot forming conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chiba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108-109, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2016.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow behavior and microstructure in Ti-6Al-4V alloy with an ultrafine-grained alpha-single phase microstructure during low-temperature-high-strain-rate superplasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akihiko Chiba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66, p. 611-617. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2014.05.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moules pour formage superplastique du titane : matériaux, propriétés et conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du cercle d'études des métaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (16), 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the transverse mechanical properties of carbon/carbon composites by spherical indentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Poitrimolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66, p. 234-245. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2013.08.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the mechanical behaviour of Ti-6Al-4V alloy under hot forming conditions: Experiment and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering Technology / Materialwissenschaft und Werkstofftechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45 (9), p. 847-853. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mawe.201400293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-mechanical fatigue behaviour of welded tubular parts made of ferritic stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland E. Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54, pp.84 - 98. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2013.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of hardening parameters using finite element models and full-field measurements: some case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decultot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Ramde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 47 (1), pp.3-17. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0309324711430022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal behaviour modelling of superplastic forming tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guegan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering Technology / Materialwissenschaft und Werkstofftechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (9, SI), pp.799-804. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mawe.201200045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-Camera Instrumentation of a Single Point Incremental Forming Process Pilot for Shape and 3D Displacement Measurements: Methodology and Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-José Orteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bugarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Harvent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (4), pp.625-639. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-010-9436-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A microstructural and low-cycle fatigue investigation of weld-repaired heat-resistant cast steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Branza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 209 (2), pp.944-953. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2008.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Preform Temperature Distribution for the Stretch-Blow Molding of PET Bottles: Infrared Heating and Blowing Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bordival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49 (4), pp.783-793. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.21296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical life prediction of mechanical fatigue for hot forging tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Mocellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland E. Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (Supplement 1), pp.Pages 129-132. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-009-0537-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in cyclic behavior and lifetime modeling of tempered martensitic steels based on microstructural considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 378-379, pp.81-100. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.378-379.81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and validation of a continuum damage model applied for the lifetime prediction of H11 tool steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microstructure and Materials Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2-3), p.282-296. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMMP.2008.018735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour modelling of aluminium alloy sheet for single point incremental forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decultot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (Suppl.1), p.1151-1154. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-008-0184-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic behaviour simulation of X38CRMOV5-47HRC (AISI H11)-tempered martensitic hot-work tool steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microstructure and Materials Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2/3), pp.326-335. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMMP.2008.018738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de paramètres de comportement de membranes en polymères durant le procédé de soufflage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Hmida Maamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 94 (5), pp.371-378. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech:2007010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic behavior modeling of a tempered martensitic hot work tool steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22, pp.459 - 496. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2005.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A continuum damage model applied to high temperature fatigue lifetime prediction of a martensitic tool steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 28 (11), pp.1009-1023. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1460-2695.2005.00939.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-Metallo-Mechanical Modeling of Case-Hardened Steel Parts for Prediction of Distortions during Intermittent Gas Quenching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Troutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QDE 2025 - 3rd International Conference on Quenching and Distortion Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Vancouver, Canada. pp.78-82, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31399/asm.cp.qde2025p0078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characterization and behavior modelling of Ti-6Al-4V alloy in hot forming conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas D’archivio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2024 - the 27th International ESAFORM Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Toulouse, France. pp.2226-2234, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903131-245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen content effect on mechanical behaviour of cp titanium exposed at elevated temperature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti-2023-World Titanium Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Edinburgh, United Kingdom. 6 p., </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119895.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fatigue Damage Propagation Model Based on Locally Periodic Micro-crack Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedGU-21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Istanbul, Turkey. pp.139-142, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43218-7_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’épaisseur des échantillons minces sur leur comportement en traction : étude de l’influence de la taille de grain, de la surface libre et de l’état de précipitation pour un superalliage à base de nickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Castro Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2M 2021 - Journées Annuelles SF2M 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, A distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behaviour and microstructural evolution in fine grain Ti-6Al-4V alloy under superplastic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moukrane Dehmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti 2019 - The 14th world conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France. 7 p., </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202032111011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the superplastic and hot deformation mechanisms of a Ti-6Al-2Sn-4Zr-2Mo Titanium Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gen Yamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felantsoa Avotriniaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Imai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longqiu Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti 2019 - The 14th world conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France. 6 p., </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202032111023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen/nitrogen-assisted degradation of the mechanical behavior of titanium alloys exposed at elevated temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti2019: The 14th world conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France. 4 p., </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202032106004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of superplasticity of the Ti-6Al-4V alloy via ultrafine grained heterogeneous microstructural control and metastable microstructural control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti2019 - The 14th world conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimization of the local hall-petch relationship using slip trace analysis technique and scale transition rules: application in equiaxed ti-6al-4v titanium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatna Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLAS 2019 - XV International Conference on Computational Plasticity: fundamentals and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superplasticity in Fine Grain Ti-6Al-4V Alloy: Mechanical Behavior and Microstructural Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moukrane Dehmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAM 2018 - 13th International Conference on Superplasticity in Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, St Pertersbourg, Russia. pp.137-143, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.385.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Behavior of Ti-6Al-2Sn-4Zr-2Mo Titanium Alloy under Hot and Superplastic Forming Conditions: Experiment and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gen Yamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAM 2018 - 13th International Conference on Superplasticity in Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, St Petersbourg, Russia. pp.413-418, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.385.413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMULATION MULTI-ECHELLE DU COMPORTEMENT MECANIQUE D’UN ALLIAGE DE TITANE TI-6AL-4V: Etude de L’influence de la Taille, la Dispersion Relative et la Texture Cristallographique des Grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEMAEP2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Constantine, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Behavior And Modelisation Of Ti-6Al-4V Titanium Sheet Under Hot Stamping Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Dublin (et environs), Ireland. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5007973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale surface modeling of the nonlinear mechanical behaviour of AISI H11 hot work tool steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasticity, Damage, and Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Panama City, Panama</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-Mechanical Modeling of Distortions Promoted during Cooling of Ti-6Al-4V Part Produced by Superplastic Forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAM 2015 - 12th International Conference on Superplasticity in Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Tokyo, Japan. p. 196 - 201, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.838-839.196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superplastic forming optimization technique based on average strain rate controlling – Numerical simulation and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSPF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale Modelling of the Surface Behaviour of AISI H11 Tool Steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOOL 2016 - 10th TOOL Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bratislava, Slovakia. 562 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot Forming Process Analysis of Ti6Al-4V Alloy: Experiment, Behaviour Modelling and Finite Element Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nazaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAM 2015 - 12th International Conference on Superplasticity in Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Tokyo, Japan. p. 183 - 189, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.838-839.183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats tribologiques de dépôts obtenus par différentes techniques HVOF, MIG, PTA & LASER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Conférence Internationale, de la projection thermique à la fabrication additive, 7 et 8 décembre - Pau- France - (2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical behaviour and microstructural evolution of high temperature forged Ti-6Al-4V during heat treatment quenching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on the Mechanical Behavior of Materials, Karlsruhe - GERMANY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Karlsruhe, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superplasticity of the Ultrafine-Grained Ti-6Al-4V Alloy with a Metastable α-Single Phase Microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chiba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TI 2015 - 13th World Conference on Titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Diego, California, United States. 789-792 (Chapter 133), </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119296126.ch133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale modelling of AISI H11 martensitic tool steel surface anisotropic mechanical behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDMD II - JIP 2014 - FATIGUE DESIGN &amp; MATERIAL DEFECTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. art. 04018 - 2 p., </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/20141204018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical investigation on the heterogeneous and anisotropic mechanical behaviour of AISI H11 steel using various stress-strain formulations : a multi-scale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM - 11th World Congress on Computational Mechanics / ECCM - 5th European Conference on Computational Mechanics / ECFD - 6th European Conference on Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelone, Spain. p. 3415-3425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the quenching rate and step-wise cooling temperatures on microstructural and tensile properties of PER72 (R) Ni-based superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Baillif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSUPERALLOYS 2014 - 2nd European Symposium on Superalloys and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Giens, France. art. 21002 - 6 p., </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/20141421002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement tribologique d'un revêtement muni de particules lubrifiantes : expérimentation et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brucelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIFT 2010 - Journées Internationales Francophones de Tribologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Albi, France. p.417-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude multi-échelle du comportement en surface de l´acier X38CrMoV5 : approche numérique et expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chieragatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study, in Pure Titanium Sheet, of the Microstructural Evolution Induced by Incremental Forming Process and Plane Strain Tensile Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Balcaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti 2011 - 12th World conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Beijing, China. pp.1148-1151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of the Deformation Mechanisms in Textured Alpha-titanium Alloy Sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Balcaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pettinari-Sturmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti 2011 - 12th World conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Beijing, China. pp.1290-1293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of crack propagation and crack tip opening displacements by measurements 2-D digital image correlation in a hot working tool steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayyid Masoodur Rahman Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOOL 2012 -9th International tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Leoben, Austria. p.463-466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate strain analysis of Titanium sheet in single point incremental forming process by digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Balcaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics 2011, Brussels, Belgium, february</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the LCF loading cycle characteristics on the fatigue life of inconel 718 at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Taina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pasqualon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International symposium on superalloy 718 and derivatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Pittsburgh, United States. p.893-905</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Temperature Fatigue of SPF Die Ni-Cr-Fe Heat Resistant Nickel-Chromium Cast Steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Y. Moraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAM 2009 - 10th International Conference on Superplasticity in Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Seattle, United States. pp.69+, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.433.69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat Resistant Ni-Cr-Fe Steels for Superplastic Forming Dies: From Material Microstructure to Die Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAM 2009 - 10th International Conference on Superplasticity in Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Seattle, United States. pp.77-84, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.433.77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single point incremental sheet forming investigated by in-process 3D digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decultot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 14 - 14th International Conference on Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Poitiers, France. pp.11001, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20100611001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue life modelling of hot forming tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ITC - 8th International Tooling Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Aachen, Germany. p.455-464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour modelling of aluminium alloy sheet for Single Point Incremental Forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decultot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th ESAFORM Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lyon, France. pp.Pages 1151-1154, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-008-0184-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-camera computer vision for large volume inspection: (a) aeronautical parts inspection and (b) incremental forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bugarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Decultot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Devy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Harvent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-José Orteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Large Volume Metrology Conference 2008 (LVMC'2008), Liverpool (UK), 4-5 November 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement de tôle d'aluminium emboutie par formage incrémental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decultot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Aussois, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal behaviour modelling of superplastic forming tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guegan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSPF08 - 6th EUROSPF Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Carcassonne, France. p. 1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the two stages stretch-blow molding process: Infrared heating and blowing modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bordival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMIFORM 2007 - 9th International conference on numerical methods in industrial forming processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Porto, Portugal. pp.519+</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the elongational properties of polymers using a mixed numerical-experimental method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Hmida Maamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM13 - 13th International conference on experimental mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Alexanroupolis, Greece. 8 p., </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-6239-1_331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour model identification based on inverse modeling and using Optical Full Field Measurements (OFFM): application on rubber and steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hmida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ESAFORM conference on material forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Zaragoza, Spain. pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the mechanical behavior of welded tubular joints for a better prediction of their life under thermo mechanical fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Loge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECAMAT 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Aussois, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Car manifold's fatigue life under thermo mechanical loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Loge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue Design 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Senlis, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters identification using field measurements of polymer membranes during bubble inflation technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Hmida Maamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomecanics 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Clermont-Ferrand, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and validation of a continuum damage model applied for lifetime prediction of H11 tool steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOOL 06 -7th International tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Torino, Italy. p.557-564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic behaviour simulation of X38CrMoV5-47HRC (AISI H11) tempered martensitic hot work tool steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeeshan Ahmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOOL 06-7e International tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, TORINO, Italy. p.513-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A continuum damage model applied to fatigue lifetime predicition of a martensitic tool steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIT 2005 -5th International Conference on Industrial Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Velenje, Slovenia. p.227-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical simulation of NI-CR-FE heat resistant SPF dies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro SPF'05 -4th European Conference on Superplastic Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Manchester, United Kingdom. p.115-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement cyclique d'aciers à outils martensitiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanping Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECAMAT -Ecole mécanique des matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Aussois, France. p.288-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic behaviour modelling of martensitic hot work tool steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanping Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAMP2002 -Conferences on applied mechanics, materials science and joining and forming processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Paderborn, Germany. p.64-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal fatigue of a tool steel : experiment and numerical simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Bergstrom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th international tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Karlstad, Sweden. p.667-685</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des mécanismes de déformation en formage incrémental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Balcaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Decultot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Plasticité 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processes and equipment for superplastic forming of metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nazaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrait de : Superplastic forming of advanced metallic materials : methods and applications (chap. 3) / sous la dir. de G. GIULIANO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Woodhead Publishing, p.49-71, 2011, 978-1-84569-753-2. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1533/9780857092779.1.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de pilotage d'une machine de formage superplastique et machine correspondante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nazaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lebard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2016162642. MICS; SUMO; DOCA-NS. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the cyclic behavior and service life of martensitic tool steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering Sciences [physics]. École Nationale Supérieure des Mines de Paris, 2003. English. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2003ENMP1161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00001209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId329"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent VELAY </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">velay-vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6770-6209</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">079452337</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive assessment of multi-material micro-tissue mechanics reveals the critical role of rigidity gradients in tumour growth and pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Ala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Segonds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 212, pp.383-398. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2025.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effects on the plastic behavior of polycrystalline materials: Grain size, precipitation state and free-surface effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Genée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Castro Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 188, pp.104284. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2025.104284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRSS evolution with changing grain size for a dual-phase Ti-6Al-2Sn-4Zr-2Mo-Si alloy having a martensite structure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irvin Séchepée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 208, pp.105407. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2025.105407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of process parameters on surface integrity in laser powder bed fusion of Ti-6Al-4V alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Shabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buchibabu Vicharapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Muthu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.43786. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-27513-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the interplay between biology and physics with a finite element method-implemented vertex organoid model: A tool for the mechanical analysis of cell behavior on a spherical organoid shell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Laussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Segonds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (1), pp.e1012681. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914538v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study and modeling of the microstructural effects on the mechanical behavior of Ti-6Al-4V titanium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatna Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 148, pp.104473. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechrescom.2025.104473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of grain size and β fraction on the deformation modes of a Ti-6Al-2Sn-4Zr-2Mo-Si alloy with equiaxed (α + β) microstructures: Slip trace analysis and multiscale simulation of polycrystal plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irvin Séchepée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Dubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 981, pp.173722. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2024.173722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duplex α+α′組織を呈すTi-6Al-2Sn-4Zr-2Mo-Si合金の優れた引張強度-延性バランス：実験研究と機械学習を援用した組織因子の影響</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irvin Séchepée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Paulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuka Nagasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riku Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">日本金属学会誌 / Journal of Japan Institute of Metals / Nippon Kinzoku Gakkaishi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 88 (12), pp.375-384. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2320/jinstmet.JC202410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excellent Balance of Ultimate Tensile Strength and Ductility in a Ti–6Al–2Sn–4Zr–2Mo–Si Alloy Having Duplex α + α′ Microstructure: Effect of Microstructural Factors from Experimental Study and Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irvin Séchepée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Paulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuka Nagasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riku Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 64 (1), pp.111-120. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2320/matertrans.MT-MLA2022009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial microstructure influence on Ti-Al-Mo-V alloy’s superplastic deformation behavior and deformation mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.O. Mosleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. Kotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Mochugovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 802, pp.1-10/140626. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2020.140626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engine Oil- Crankshaft Interaction Fem Modelling of an Air-Cooled Diesel Engine under Dynamic Severe Functioning Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Bessrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Science International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (8), pp.81-88. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/PSIJ/2021/v25i830278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of grain size and crystallographic texture on tensile behavior induced by sliding mechanism in Ti-6Al-4V alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatna Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 774, pp.138835. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2019.138835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Analysis and Behaviour Modelling of the Deformation Mechanisms of a Ti-6242S Alloy under Hot and Superplastic Forming Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longqiu Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anzu Ii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatsumi Onishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), pp.1-17/1599. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met10121599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of strain rate and temperature on the deformation mechanisms of a fine-grained Ti-6Al-4V alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moukrane Dehmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 790, pp.1-14/139718. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2020.139718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superplasticity of metastable ultrafine-grained Ti 6242S alloy: Mechanical flow behavior and microstructural evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Imai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gen Yamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 754, pp.569-580. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2019.03.085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behaviour modelling and finite element simulation of simple part of Ti-6Al-4V sheet under hot/warm stamping conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38, pp.472-482. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmapro.2018.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Scale Numerical Analysis of the Effect of Microstructural Features on the Mechanical Behavior of Polycrystalline Ti-6Al-4V Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatna Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (2), pp.227 - 242. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24423/EngTrans.1014.20190615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02201384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of forged Ti-6Al-4V Titanium alloy with microstructural considerations during quenching process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 142-143, pp.456-467. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2018.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superplastic Property of the Ti-6Al-4V Alloy with Ultrafine-Grained Heterogeneous Microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuro Nishihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (1), pp.1700317. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.201700317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element modelling of cold drawing for high-precision tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Boutenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 346 (8), pp.665-677. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2018.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new numerical strategy for SPF pressure profile computing based on statistical strain rate controlling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 141, p.479-490. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2018.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscale modeling of dynamic recrystallization behavior, grain size evolution, dislocation density, processing map characteristic, and room temperature strength of Ti-6Al-4V alloy forged in the (α+β) region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 708, pp.404 - 413. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.02.285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior of a Ti-6Al-4 V titanium alloy with microstructural evolution modeling under hot and superplastic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio Wagner Batista dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilmar Ferreira Batalha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering Technology / Materialwissenschaft und Werkstofftechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Special Issue: 11th European Conference on Superplastic Forming (EuroSPF) (Selected contributions), 48 (10), p.952-961. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mawe.201700040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile behaviour of high temperature forged Ti-6Al-4V during in-situ heat treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 208, p. 7-9. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2017.05.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scale approach to investigate the non linear subsurface behavior and strain localization of X38CrMoV5-1 martensitic tool steel: experiment and numerical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87, pp.130-153. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2016.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical model for the prediction of hot roll temperatures in a hot rolling process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering Technology / Materialwissenschaft und Werkstofftechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (12), p. 1202-1215. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mawe.201600554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior modelling and microstructural evolutions of Ti-6Al-4V alloy under hot forming conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chiba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108-109, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2016.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow behavior and microstructure in Ti-6Al-4V alloy with an ultrafine-grained alpha-single phase microstructure during low-temperature-high-strain-rate superplasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akihiko Chiba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66, p. 611-617. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2014.05.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moules pour formage superplastique du titane : matériaux, propriétés et conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du cercle d'études des métaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (16), 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the mechanical behaviour of Ti-6Al-4V alloy under hot forming conditions: Experiment and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering Technology / Materialwissenschaft und Werkstofftechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45 (9), p. 847-853. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mawe.201400293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the transverse mechanical properties of carbon/carbon composites by spherical indentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Poitrimolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66, p. 234-245. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2013.08.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-mechanical fatigue behaviour of welded tubular parts made of ferritic stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland E. Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54, pp.84 - 98. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2013.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of hardening parameters using finite element models and full-field measurements: some case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decultot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Ramde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 47 (1), pp.3-17. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0309324711430022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal behaviour modelling of superplastic forming tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guegan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering Technology / Materialwissenschaft und Werkstofftechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (9, SI), pp.799-804. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mawe.201200045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-Camera Instrumentation of a Single Point Incremental Forming Process Pilot for Shape and 3D Displacement Measurements: Methodology and Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-José Orteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bugarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Harvent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (4), pp.625-639. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-010-9436-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A microstructural and low-cycle fatigue investigation of weld-repaired heat-resistant cast steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Branza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 209 (2), pp.944-953. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2008.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Preform Temperature Distribution for the Stretch-Blow Molding of PET Bottles: Infrared Heating and Blowing Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bordival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49 (4), pp.783-793. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.21296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical life prediction of mechanical fatigue for hot forging tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Mocellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland E. Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (Supplement 1), pp.Pages 129-132. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-009-0537-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in cyclic behavior and lifetime modeling of tempered martensitic steels based on microstructural considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 378-379, pp.81-100. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.378-379.81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and validation of a continuum damage model applied for the lifetime prediction of H11 tool steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microstructure and Materials Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2-3), p.282-296. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMMP.2008.018735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour modelling of aluminium alloy sheet for single point incremental forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decultot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (Suppl.1), p.1151-1154. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-008-0184-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic behaviour simulation of X38CRMOV5-47HRC (AISI H11)-tempered martensitic hot-work tool steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microstructure and Materials Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2/3), pp.326-335. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMMP.2008.018738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de paramètres de comportement de membranes en polymères durant le procédé de soufflage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Hmida Maamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 94 (5), pp.371-378. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech:2007010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic behavior modeling of a tempered martensitic hot work tool steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22, pp.459 - 496. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2005.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A continuum damage model applied to high temperature fatigue lifetime prediction of a martensitic tool steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 28 (11), pp.1009-1023. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1460-2695.2005.00939.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-Metallo-Mechanical Modeling of Case-Hardened Steel Parts for Prediction of Distortions during Intermittent Gas Quenching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Troutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QDE 2025 - 3rd International Conference on Quenching and Distortion Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Vancouver, Canada. pp.78-82, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31399/asm.cp.qde2025p0078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characterization and behavior modelling of Ti-6Al-4V alloy in hot forming conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas D’archivio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2024 - the 27th International ESAFORM Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Toulouse, France. pp.2226-2234, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903131-245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen content effect on mechanical behaviour of cp titanium exposed at elevated temperature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti-2023-World Titanium Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Edinburgh, United Kingdom. 6 p., </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119895.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fatigue Damage Propagation Model Based on Locally Periodic Micro-crack Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedGU-21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Istanbul, Turkey. pp.139-142, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43218-7_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’épaisseur des échantillons minces sur leur comportement en traction : étude de l’influence de la taille de grain, de la surface libre et de l’état de précipitation pour un superalliage à base de nickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Castro Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2M 2021 - Journées Annuelles SF2M 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, A distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behaviour and microstructural evolution in fine grain Ti-6Al-4V alloy under superplastic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moukrane Dehmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti 2019 - The 14th world conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France. 7 p., </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202032111011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the superplastic and hot deformation mechanisms of a Ti-6Al-2Sn-4Zr-2Mo Titanium Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gen Yamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felantsoa Avotriniaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Imai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longqiu Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti 2019 - The 14th world conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France. 6 p., </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202032111023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen/nitrogen-assisted degradation of the mechanical behavior of titanium alloys exposed at elevated temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti2019: The 14th world conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France. 4 p., </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202032106004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of superplasticity of the Ti-6Al-4V alloy via ultrafine grained heterogeneous microstructural control and metastable microstructural control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti2019 - The 14th world conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimization of the local hall-petch relationship using slip trace analysis technique and scale transition rules: application in equiaxed ti-6al-4v titanium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatna Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLAS 2019 - XV International Conference on Computational Plasticity: fundamentals and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superplasticity in Fine Grain Ti-6Al-4V Alloy: Mechanical Behavior and Microstructural Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moukrane Dehmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAM 2018 - 13th International Conference on Superplasticity in Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, St Pertersbourg, Russia. pp.137-143, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.385.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Behavior of Ti-6Al-2Sn-4Zr-2Mo Titanium Alloy under Hot and Superplastic Forming Conditions: Experiment and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gen Yamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAM 2018 - 13th International Conference on Superplasticity in Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, St Petersbourg, Russia. pp.413-418, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.385.413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMULATION MULTI-ECHELLE DU COMPORTEMENT MECANIQUE D’UN ALLIAGE DE TITANE TI-6AL-4V: Etude de L’influence de la Taille, la Dispersion Relative et la Texture Cristallographique des Grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEMAEP2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Constantine, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Behavior And Modelisation Of Ti-6Al-4V Titanium Sheet Under Hot Stamping Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Dublin (et environs), Ireland. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5007973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale surface modeling of the nonlinear mechanical behaviour of AISI H11 hot work tool steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasticity, Damage, and Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Panama City, Panama</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superplastic forming optimization technique based on average strain rate controlling – Numerical simulation and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSPF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-Mechanical Modeling of Distortions Promoted during Cooling of Ti-6Al-4V Part Produced by Superplastic Forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAM 2015 - 12th International Conference on Superplasticity in Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Tokyo, Japan. p. 196 - 201, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.838-839.196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale Modelling of the Surface Behaviour of AISI H11 Tool Steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOOL 2016 - 10th TOOL Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bratislava, Slovakia. 562 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot Forming Process Analysis of Ti6Al-4V Alloy: Experiment, Behaviour Modelling and Finite Element Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nazaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAM 2015 - 12th International Conference on Superplasticity in Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Tokyo, Japan. p. 183 - 189, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.838-839.183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats tribologiques de dépôts obtenus par différentes techniques HVOF, MIG, PTA & LASER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Conférence Internationale, de la projection thermique à la fabrication additive, 7 et 8 décembre - Pau- France - (2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical behaviour and microstructural evolution of high temperature forged Ti-6Al-4V during heat treatment quenching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on the Mechanical Behavior of Materials, Karlsruhe - GERMANY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Karlsruhe, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superplasticity of the Ultrafine-Grained Ti-6Al-4V Alloy with a Metastable α-Single Phase Microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chiba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TI 2015 - 13th World Conference on Titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Diego, California, United States. 789-792 (Chapter 133), </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119296126.ch133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale modelling of AISI H11 martensitic tool steel surface anisotropic mechanical behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDMD II - JIP 2014 - FATIGUE DESIGN &amp; MATERIAL DEFECTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. art. 04018 - 2 p., </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/20141204018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical investigation on the heterogeneous and anisotropic mechanical behaviour of AISI H11 steel using various stress-strain formulations : a multi-scale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM - 11th World Congress on Computational Mechanics / ECCM - 5th European Conference on Computational Mechanics / ECFD - 6th European Conference on Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelone, Spain. p. 3415-3425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the quenching rate and step-wise cooling temperatures on microstructural and tensile properties of PER72 (R) Ni-based superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Baillif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSUPERALLOYS 2014 - 2nd European Symposium on Superalloys and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Giens, France. art. 21002 - 6 p., </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/20141421002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement tribologique d'un revêtement muni de particules lubrifiantes : expérimentation et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brucelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIFT 2010 - Journées Internationales Francophones de Tribologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Albi, France. p.417-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude multi-échelle du comportement en surface de l´acier X38CrMoV5 : approche numérique et expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chieragatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of crack propagation and crack tip opening displacements by measurements 2-D digital image correlation in a hot working tool steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayyid Masoodur Rahman Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOOL 2012 -9th International tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Leoben, Austria. p.463-466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of the Deformation Mechanisms in Textured Alpha-titanium Alloy Sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Balcaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pettinari-Sturmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti 2011 - 12th World conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Beijing, China. pp.1290-1293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study, in Pure Titanium Sheet, of the Microstructural Evolution Induced by Incremental Forming Process and Plane Strain Tensile Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Balcaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti 2011 - 12th World conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Beijing, China. pp.1148-1151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate strain analysis of Titanium sheet in single point incremental forming process by digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Balcaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics 2011, Brussels, Belgium, february</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Temperature Fatigue of SPF Die Ni-Cr-Fe Heat Resistant Nickel-Chromium Cast Steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Y. Moraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAM 2009 - 10th International Conference on Superplasticity in Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Seattle, United States. pp.69+, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.433.69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the LCF loading cycle characteristics on the fatigue life of inconel 718 at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Taina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pasqualon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International symposium on superalloy 718 and derivatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Pittsburgh, United States. p.893-905</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat Resistant Ni-Cr-Fe Steels for Superplastic Forming Dies: From Material Microstructure to Die Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAM 2009 - 10th International Conference on Superplasticity in Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Seattle, United States. pp.77-84, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.433.77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single point incremental sheet forming investigated by in-process 3D digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decultot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 14 - 14th International Conference on Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Poitiers, France. pp.11001, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20100611001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue life modelling of hot forming tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ITC - 8th International Tooling Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Aachen, Germany. p.455-464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour modelling of aluminium alloy sheet for Single Point Incremental Forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decultot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th ESAFORM Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lyon, France. pp.Pages 1151-1154, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-008-0184-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement de tôle d'aluminium emboutie par formage incrémental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decultot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Aussois, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-camera computer vision for large volume inspection: (a) aeronautical parts inspection and (b) incremental forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bugarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Decultot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Devy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Harvent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-José Orteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Large Volume Metrology Conference 2008 (LVMC'2008), Liverpool (UK), 4-5 November 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal behaviour modelling of superplastic forming tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guegan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSPF08 - 6th EUROSPF Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Carcassonne, France. p. 1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the two stages stretch-blow molding process: Infrared heating and blowing modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bordival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMIFORM 2007 - 9th International conference on numerical methods in industrial forming processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Porto, Portugal. pp.519+</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the elongational properties of polymers using a mixed numerical-experimental method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Hmida Maamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM13 - 13th International conference on experimental mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Alexanroupolis, Greece. 8 p., </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-6239-1_331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the mechanical behavior of welded tubular joints for a better prediction of their life under thermo mechanical fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Loge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECAMAT 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Aussois, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Car manifold's fatigue life under thermo mechanical loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Loge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue Design 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Senlis, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour model identification based on inverse modeling and using Optical Full Field Measurements (OFFM): application on rubber and steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hmida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ESAFORM conference on material forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Zaragoza, Spain. pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic behaviour simulation of X38CrMoV5-47HRC (AISI H11) tempered martensitic hot work tool steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeeshan Ahmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOOL 06-7e International tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, TORINO, Italy. p.513-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and validation of a continuum damage model applied for lifetime prediction of H11 tool steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOOL 06 -7th International tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Torino, Italy. p.557-564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters identification using field measurements of polymer membranes during bubble inflation technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Hmida Maamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomecanics 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Clermont-Ferrand, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A continuum damage model applied to fatigue lifetime predicition of a martensitic tool steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIT 2005 -5th International Conference on Industrial Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Velenje, Slovenia. p.227-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical simulation of NI-CR-FE heat resistant SPF dies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro SPF'05 -4th European Conference on Superplastic Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Manchester, United Kingdom. p.115-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement cyclique d'aciers à outils martensitiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanping Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECAMAT -Ecole mécanique des matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Aussois, France. p.288-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic behaviour modelling of martensitic hot work tool steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanping Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAMP2002 -Conferences on applied mechanics, materials science and joining and forming processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Paderborn, Germany. p.64-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal fatigue of a tool steel : experiment and numerical simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Bergstrom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th international tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Karlstad, Sweden. p.667-685</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des mécanismes de déformation en formage incrémental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Balcaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Decultot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Plasticité 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processes and equipment for superplastic forming of metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nazaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrait de : Superplastic forming of advanced metallic materials : methods and applications (chap. 3) / sous la dir. de G. GIULIANO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Woodhead Publishing, p.49-71, 2011, 978-1-84569-753-2. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1533/9780857092779.1.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de pilotage d'une machine de formage superplastique et machine correspondante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nazaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lebard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2016162642. MICS; SUMO; DOCA-NS. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the cyclic behavior and service life of martensitic tool steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering Sciences [physics]. École Nationale Supérieure des Mines de Paris, 2003. English. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2003ENMP1161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00001209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId329"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A9DCA12"/>
+    <w:nsid w:val="BDF74A91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/velay-vincent" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6770-6209" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079452337" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05440875v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Ala" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Douillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ferrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Segonds" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2025.12.013" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04980104v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gen&#233;e" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Castro Moreno" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monceau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2025.104284" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914538v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laussu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Michel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Magne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Segonds" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Marguet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012681" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05098416v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irvin S&#233;chep&#233;e" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Matsumoto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rousseaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105407" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417804v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Roux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Salem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Shabbar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buchibabu Vicharapu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Muthu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27513-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05166568v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatna Benmessaoud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Cheikh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2025.104473" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04832080v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Paulain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuka Nagasaki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riku Tanaka" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2320/jinstmet.JC202410" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04440723v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dubray" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.173722" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03954851v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2320/matertrans.MT-MLA2022009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03048724v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Mosleh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Kotov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Mochugovskiy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.140626" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03507822v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Keita" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Camara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Bessrour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Rezai-Aria" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/PSIJ/2021/v25i830278" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02432799v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.138835" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03042931v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longqiu Song" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anzu Ii" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Despax" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatsumi Onishi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10121599" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02863273v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delagnes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moukrane Dehmas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139718" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02083548v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Imai" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gen Yamane" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.03.085" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02007864v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sirvin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bonnaire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Penazzi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2018.12.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02201384v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24423/EngTrans.1014.20190615" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01693763v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuro Nishihara" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201700317" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01799489v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Julien" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dahan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Forestier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2018.05.023" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01822637v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boutenel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Delhomme" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.06.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01781300v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rollin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dupuy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gallet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2018.04.021" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819060v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.02.285" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01622051v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Wagner Batista dos Santos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmar Ferreira Batalha" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201700040" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620026v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Julien" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dahan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Forestier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2017.05.050" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398857v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zouaghi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Soveja" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2016.09.007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609107v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Michrafy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201600554" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384397v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Matsumoto" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chiba" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2016.01.024" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611092v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiko Chiba" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2014.05.045" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01679861v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611612v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poitrimolt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.08.063" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611987v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sasaki" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201400293" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DAC41A42E8F5A117FA6D82F6AD76A8F947F7A7E6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398870v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland E. Log&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie da Costa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2013.04.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2B5W2DX2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736790v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decultot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Ramde" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324711430022" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687323v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guegan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201200045" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01170378v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Orteu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bugarin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harvent" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-010-9436-1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703246v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian Branza" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2008.03.002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DXD8QWX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703247v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bordival" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21296" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509438v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mocellin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ferraro" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0537-2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384451v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.378-379.81" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851422v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMP.2008.018735" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851425v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Massoni" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0184-z" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02136921v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ahmer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMP.2008.018738" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851430v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Hmida Maamar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mercier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2007010" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-WZJJKPG3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384440v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2005.03.007" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384443v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2005.00939.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05272039v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Troutet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Poulat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.qde2025p0078" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04556317v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas D&#8217;archivio" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-245" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04166161v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dod" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119895.1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04509678v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Keita" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lacoste" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43218-7_33" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04171379v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hourcade" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02384341v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032111011" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02384311v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felantsoa Avotriniaina" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032111023" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359251v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032106004" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02384925v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02954474v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864428v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Geyer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.385.137" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864430v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.385.413" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01866326v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Benmessaoud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615828v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5007973" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049843v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zouaghi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633694v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.838-839.196" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049064v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rollin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupuy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gallet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048662v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633650v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nazaret" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.838-839.183" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049844v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cabrol" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052664v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052460v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119296126.ch133" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611985v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141204018" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611986v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611618v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Baillif" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamesle" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dumont" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141421002" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01731446v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bessard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debout" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brucelle" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441147v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chieragatti" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703240v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Balcaen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703241v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pettinari-Sturmel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Douin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760273v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Baccar" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayyid Masoodur Rahman Shah" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mabru" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191656v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Balcaen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Robert" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760282v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Taina" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pasqualon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703243v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Y. Moraux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.433.69" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703242v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.433.77" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703244v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100611001" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01685213v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dour" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510321v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056726v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Decultot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devy" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771378v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348613v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703248v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01818874v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6239-1_331" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8CEC3A14C92B9F2CA5F5A45F3E9FDD8260009E44/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703249v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hmida" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vallet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771393v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Loge" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760293v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788413v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788411v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796826v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Ahmer" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796834v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788423v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jourdain" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798917v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanping Zhang" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796849v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788439v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Persson" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Bergstrom" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193785v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01729123v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857092779.1.49" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02056284v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nazaret" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001209v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003ENMP1161" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/velay-vincent" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6770-6209" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079452337" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05440875v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Ala" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Douillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ferrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Segonds" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2025.12.013" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04980104v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gen&#233;e" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Castro Moreno" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monceau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2025.104284" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05098416v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irvin S&#233;chep&#233;e" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Matsumoto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rousseaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105407" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417804v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Salem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Shabbar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buchibabu Vicharapu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Muthu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27513-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914538v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laussu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Michel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Magne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Segonds" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Marguet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012681" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05166568v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatna Benmessaoud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Cheikh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2025.104473" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04440723v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dubray" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.173722" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04832080v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Paulain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuka Nagasaki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riku Tanaka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2320/jinstmet.JC202410" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03954851v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2320/matertrans.MT-MLA2022009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03048724v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Mosleh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Kotov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Mochugovskiy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.140626" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03507822v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Keita" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Camara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Bessrour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Rezai-Aria" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/PSIJ/2021/v25i830278" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02432799v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.138835" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03042931v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longqiu Song" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anzu Ii" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Despax" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatsumi Onishi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10121599" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02863273v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delagnes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moukrane Dehmas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139718" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02083548v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Imai" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gen Yamane" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.03.085" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02007864v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sirvin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bonnaire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Penazzi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2018.12.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02201384v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24423/EngTrans.1014.20190615" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01799489v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Julien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dahan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Forestier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2018.05.023" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01693763v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuro Nishihara" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201700317" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01822637v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boutenel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Delhomme" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.06.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01781300v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rollin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dupuy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gallet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2018.04.021" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819060v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.02.285" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01622051v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Wagner Batista dos Santos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmar Ferreira Batalha" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201700040" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620026v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Julien" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dahan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Forestier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2017.05.050" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398857v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zouaghi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Soveja" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2016.09.007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609107v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Michrafy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201600554" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384397v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Matsumoto" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chiba" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2016.01.024" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611092v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiko Chiba" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2014.05.045" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01679861v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611987v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sasaki" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201400293" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DAC41A42E8F5A117FA6D82F6AD76A8F947F7A7E6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611612v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poitrimolt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.08.063" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398870v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland E. Log&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie da Costa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2013.04.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2B5W2DX2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736790v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decultot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Ramde" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324711430022" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687323v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guegan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201200045" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01170378v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Orteu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bugarin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harvent" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-010-9436-1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703246v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian Branza" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2008.03.002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DXD8QWX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703247v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bordival" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21296" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509438v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mocellin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ferraro" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0537-2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384451v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.378-379.81" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851422v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMP.2008.018735" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851425v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Massoni" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0184-z" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02136921v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ahmer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMP.2008.018738" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851430v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Hmida Maamar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mercier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2007010" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-WZJJKPG3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384440v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2005.03.007" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384443v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2005.00939.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05272039v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Troutet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Poulat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.qde2025p0078" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04556317v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas D&#8217;archivio" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-245" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04166161v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dod" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119895.1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04509678v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Keita" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lacoste" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43218-7_33" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04171379v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hourcade" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02384341v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032111011" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02384311v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felantsoa Avotriniaina" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032111023" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359251v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032106004" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02384925v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02954474v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864428v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Geyer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.385.137" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864430v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.385.413" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01866326v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Benmessaoud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615828v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5007973" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049843v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zouaghi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049064v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rollin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupuy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gallet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633694v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.838-839.196" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048662v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633650v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nazaret" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.838-839.183" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049844v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cabrol" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052664v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052460v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119296126.ch133" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611985v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141204018" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611986v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611618v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Baillif" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamesle" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dumont" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141421002" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01731446v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bessard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debout" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brucelle" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441147v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chieragatti" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760273v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Baccar" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayyid Masoodur Rahman Shah" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mabru" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703241v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Balcaen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pettinari-Sturmel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Douin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703240v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191656v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Balcaen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Robert" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703243v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Y. Moraux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.433.69" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760282v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Taina" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pasqualon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703242v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.433.77" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703244v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100611001" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01685213v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dour" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510321v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771378v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056726v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Decultot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348613v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703248v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01818874v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6239-1_331" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8CEC3A14C92B9F2CA5F5A45F3E9FDD8260009E44/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771393v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Loge" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760293v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703249v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hmida" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vallet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796826v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Ahmer" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788411v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788413v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796834v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788423v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jourdain" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798917v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanping Zhang" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796849v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788439v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Persson" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Bergstrom" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193785v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01729123v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857092779.1.49" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02056284v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nazaret" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001209v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003ENMP1161" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>