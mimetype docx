--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent VELAY </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">velay-vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6770-6209</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">079452337</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive assessment of multi-material micro-tissue mechanics reveals the critical role of rigidity gradients in tumour growth and pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Ala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Segonds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 212, pp.383-398. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2025.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effects on the plastic behavior of polycrystalline materials: Grain size, precipitation state and free-surface effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Genée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Castro Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 188, pp.104284. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2025.104284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRSS evolution with changing grain size for a dual-phase Ti-6Al-2Sn-4Zr-2Mo-Si alloy having a martensite structure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irvin Séchepée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 208, pp.105407. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2025.105407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of process parameters on surface integrity in laser powder bed fusion of Ti-6Al-4V alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Shabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buchibabu Vicharapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Muthu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.43786. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-27513-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the interplay between biology and physics with a finite element method-implemented vertex organoid model: A tool for the mechanical analysis of cell behavior on a spherical organoid shell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Laussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Segonds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (1), pp.e1012681. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914538v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study and modeling of the microstructural effects on the mechanical behavior of Ti-6Al-4V titanium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatna Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 148, pp.104473. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechrescom.2025.104473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of grain size and β fraction on the deformation modes of a Ti-6Al-2Sn-4Zr-2Mo-Si alloy with equiaxed (α + β) microstructures: Slip trace analysis and multiscale simulation of polycrystal plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irvin Séchepée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Dubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 981, pp.173722. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2024.173722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duplex α+α′組織を呈すTi-6Al-2Sn-4Zr-2Mo-Si合金の優れた引張強度-延性バランス：実験研究と機械学習を援用した組織因子の影響</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irvin Séchepée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Paulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuka Nagasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riku Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">日本金属学会誌 / Journal of Japan Institute of Metals / Nippon Kinzoku Gakkaishi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 88 (12), pp.375-384. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2320/jinstmet.JC202410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excellent Balance of Ultimate Tensile Strength and Ductility in a Ti–6Al–2Sn–4Zr–2Mo–Si Alloy Having Duplex α + α′ Microstructure: Effect of Microstructural Factors from Experimental Study and Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irvin Séchepée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Paulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuka Nagasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riku Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 64 (1), pp.111-120. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2320/matertrans.MT-MLA2022009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial microstructure influence on Ti-Al-Mo-V alloy’s superplastic deformation behavior and deformation mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.O. Mosleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. Kotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Mochugovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 802, pp.1-10/140626. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2020.140626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engine Oil- Crankshaft Interaction Fem Modelling of an Air-Cooled Diesel Engine under Dynamic Severe Functioning Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Bessrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Science International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (8), pp.81-88. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/PSIJ/2021/v25i830278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of grain size and crystallographic texture on tensile behavior induced by sliding mechanism in Ti-6Al-4V alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatna Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 774, pp.138835. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2019.138835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Analysis and Behaviour Modelling of the Deformation Mechanisms of a Ti-6242S Alloy under Hot and Superplastic Forming Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longqiu Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anzu Ii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatsumi Onishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), pp.1-17/1599. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met10121599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of strain rate and temperature on the deformation mechanisms of a fine-grained Ti-6Al-4V alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moukrane Dehmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 790, pp.1-14/139718. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2020.139718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superplasticity of metastable ultrafine-grained Ti 6242S alloy: Mechanical flow behavior and microstructural evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Imai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gen Yamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 754, pp.569-580. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2019.03.085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behaviour modelling and finite element simulation of simple part of Ti-6Al-4V sheet under hot/warm stamping conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38, pp.472-482. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmapro.2018.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Scale Numerical Analysis of the Effect of Microstructural Features on the Mechanical Behavior of Polycrystalline Ti-6Al-4V Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatna Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (2), pp.227 - 242. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24423/EngTrans.1014.20190615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02201384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of forged Ti-6Al-4V Titanium alloy with microstructural considerations during quenching process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 142-143, pp.456-467. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2018.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superplastic Property of the Ti-6Al-4V Alloy with Ultrafine-Grained Heterogeneous Microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuro Nishihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (1), pp.1700317. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.201700317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element modelling of cold drawing for high-precision tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Boutenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 346 (8), pp.665-677. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2018.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new numerical strategy for SPF pressure profile computing based on statistical strain rate controlling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 141, p.479-490. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2018.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscale modeling of dynamic recrystallization behavior, grain size evolution, dislocation density, processing map characteristic, and room temperature strength of Ti-6Al-4V alloy forged in the (α+β) region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 708, pp.404 - 413. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.02.285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior of a Ti-6Al-4 V titanium alloy with microstructural evolution modeling under hot and superplastic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio Wagner Batista dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilmar Ferreira Batalha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering Technology / Materialwissenschaft und Werkstofftechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Special Issue: 11th European Conference on Superplastic Forming (EuroSPF) (Selected contributions), 48 (10), p.952-961. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mawe.201700040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile behaviour of high temperature forged Ti-6Al-4V during in-situ heat treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 208, p. 7-9. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2017.05.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scale approach to investigate the non linear subsurface behavior and strain localization of X38CrMoV5-1 martensitic tool steel: experiment and numerical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87, pp.130-153. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2016.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical model for the prediction of hot roll temperatures in a hot rolling process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering Technology / Materialwissenschaft und Werkstofftechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (12), p. 1202-1215. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mawe.201600554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior modelling and microstructural evolutions of Ti-6Al-4V alloy under hot forming conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chiba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108-109, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2016.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow behavior and microstructure in Ti-6Al-4V alloy with an ultrafine-grained alpha-single phase microstructure during low-temperature-high-strain-rate superplasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akihiko Chiba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66, p. 611-617. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2014.05.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moules pour formage superplastique du titane : matériaux, propriétés et conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du cercle d'études des métaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (16), 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the mechanical behaviour of Ti-6Al-4V alloy under hot forming conditions: Experiment and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering Technology / Materialwissenschaft und Werkstofftechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45 (9), p. 847-853. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mawe.201400293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the transverse mechanical properties of carbon/carbon composites by spherical indentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Poitrimolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66, p. 234-245. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2013.08.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-mechanical fatigue behaviour of welded tubular parts made of ferritic stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland E. Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54, pp.84 - 98. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2013.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of hardening parameters using finite element models and full-field measurements: some case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decultot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Ramde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 47 (1), pp.3-17. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0309324711430022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal behaviour modelling of superplastic forming tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guegan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering Technology / Materialwissenschaft und Werkstofftechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (9, SI), pp.799-804. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mawe.201200045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-Camera Instrumentation of a Single Point Incremental Forming Process Pilot for Shape and 3D Displacement Measurements: Methodology and Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-José Orteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bugarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Harvent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (4), pp.625-639. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-010-9436-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A microstructural and low-cycle fatigue investigation of weld-repaired heat-resistant cast steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Branza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 209 (2), pp.944-953. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2008.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Preform Temperature Distribution for the Stretch-Blow Molding of PET Bottles: Infrared Heating and Blowing Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bordival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49 (4), pp.783-793. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.21296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical life prediction of mechanical fatigue for hot forging tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Mocellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland E. Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (Supplement 1), pp.Pages 129-132. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-009-0537-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in cyclic behavior and lifetime modeling of tempered martensitic steels based on microstructural considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 378-379, pp.81-100. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.378-379.81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and validation of a continuum damage model applied for the lifetime prediction of H11 tool steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microstructure and Materials Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2-3), p.282-296. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMMP.2008.018735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour modelling of aluminium alloy sheet for single point incremental forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decultot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (Suppl.1), p.1151-1154. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-008-0184-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic behaviour simulation of X38CRMOV5-47HRC (AISI H11)-tempered martensitic hot-work tool steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microstructure and Materials Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2/3), pp.326-335. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMMP.2008.018738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de paramètres de comportement de membranes en polymères durant le procédé de soufflage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Hmida Maamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 94 (5), pp.371-378. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech:2007010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic behavior modeling of a tempered martensitic hot work tool steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22, pp.459 - 496. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2005.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A continuum damage model applied to high temperature fatigue lifetime prediction of a martensitic tool steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 28 (11), pp.1009-1023. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1460-2695.2005.00939.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-Metallo-Mechanical Modeling of Case-Hardened Steel Parts for Prediction of Distortions during Intermittent Gas Quenching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Troutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QDE 2025 - 3rd International Conference on Quenching and Distortion Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Vancouver, Canada. pp.78-82, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31399/asm.cp.qde2025p0078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characterization and behavior modelling of Ti-6Al-4V alloy in hot forming conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas D’archivio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2024 - the 27th International ESAFORM Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Toulouse, France. pp.2226-2234, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903131-245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen content effect on mechanical behaviour of cp titanium exposed at elevated temperature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti-2023-World Titanium Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Edinburgh, United Kingdom. 6 p., </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119895.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fatigue Damage Propagation Model Based on Locally Periodic Micro-crack Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedGU-21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Istanbul, Turkey. pp.139-142, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43218-7_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’épaisseur des échantillons minces sur leur comportement en traction : étude de l’influence de la taille de grain, de la surface libre et de l’état de précipitation pour un superalliage à base de nickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Castro Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2M 2021 - Journées Annuelles SF2M 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, A distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behaviour and microstructural evolution in fine grain Ti-6Al-4V alloy under superplastic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moukrane Dehmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti 2019 - The 14th world conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France. 7 p., </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202032111011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the superplastic and hot deformation mechanisms of a Ti-6Al-2Sn-4Zr-2Mo Titanium Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gen Yamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felantsoa Avotriniaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Imai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longqiu Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti 2019 - The 14th world conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France. 6 p., </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202032111023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen/nitrogen-assisted degradation of the mechanical behavior of titanium alloys exposed at elevated temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti2019: The 14th world conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France. 4 p., </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202032106004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of superplasticity of the Ti-6Al-4V alloy via ultrafine grained heterogeneous microstructural control and metastable microstructural control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti2019 - The 14th world conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimization of the local hall-petch relationship using slip trace analysis technique and scale transition rules: application in equiaxed ti-6al-4v titanium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatna Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLAS 2019 - XV International Conference on Computational Plasticity: fundamentals and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superplasticity in Fine Grain Ti-6Al-4V Alloy: Mechanical Behavior and Microstructural Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moukrane Dehmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAM 2018 - 13th International Conference on Superplasticity in Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, St Pertersbourg, Russia. pp.137-143, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.385.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Behavior of Ti-6Al-2Sn-4Zr-2Mo Titanium Alloy under Hot and Superplastic Forming Conditions: Experiment and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gen Yamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAM 2018 - 13th International Conference on Superplasticity in Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, St Petersbourg, Russia. pp.413-418, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.385.413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMULATION MULTI-ECHELLE DU COMPORTEMENT MECANIQUE D’UN ALLIAGE DE TITANE TI-6AL-4V: Etude de L’influence de la Taille, la Dispersion Relative et la Texture Cristallographique des Grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEMAEP2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Constantine, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Behavior And Modelisation Of Ti-6Al-4V Titanium Sheet Under Hot Stamping Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Dublin (et environs), Ireland. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5007973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale surface modeling of the nonlinear mechanical behaviour of AISI H11 hot work tool steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasticity, Damage, and Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Panama City, Panama</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superplastic forming optimization technique based on average strain rate controlling – Numerical simulation and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSPF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-Mechanical Modeling of Distortions Promoted during Cooling of Ti-6Al-4V Part Produced by Superplastic Forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAM 2015 - 12th International Conference on Superplasticity in Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Tokyo, Japan. p. 196 - 201, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.838-839.196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale Modelling of the Surface Behaviour of AISI H11 Tool Steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOOL 2016 - 10th TOOL Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bratislava, Slovakia. 562 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot Forming Process Analysis of Ti6Al-4V Alloy: Experiment, Behaviour Modelling and Finite Element Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nazaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAM 2015 - 12th International Conference on Superplasticity in Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Tokyo, Japan. p. 183 - 189, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.838-839.183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats tribologiques de dépôts obtenus par différentes techniques HVOF, MIG, PTA & LASER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Conférence Internationale, de la projection thermique à la fabrication additive, 7 et 8 décembre - Pau- France - (2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical behaviour and microstructural evolution of high temperature forged Ti-6Al-4V during heat treatment quenching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on the Mechanical Behavior of Materials, Karlsruhe - GERMANY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Karlsruhe, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superplasticity of the Ultrafine-Grained Ti-6Al-4V Alloy with a Metastable α-Single Phase Microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chiba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TI 2015 - 13th World Conference on Titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Diego, California, United States. 789-792 (Chapter 133), </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119296126.ch133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale modelling of AISI H11 martensitic tool steel surface anisotropic mechanical behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDMD II - JIP 2014 - FATIGUE DESIGN &amp; MATERIAL DEFECTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. art. 04018 - 2 p., </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/20141204018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical investigation on the heterogeneous and anisotropic mechanical behaviour of AISI H11 steel using various stress-strain formulations : a multi-scale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM - 11th World Congress on Computational Mechanics / ECCM - 5th European Conference on Computational Mechanics / ECFD - 6th European Conference on Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelone, Spain. p. 3415-3425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the quenching rate and step-wise cooling temperatures on microstructural and tensile properties of PER72 (R) Ni-based superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Baillif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSUPERALLOYS 2014 - 2nd European Symposium on Superalloys and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Giens, France. art. 21002 - 6 p., </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/20141421002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement tribologique d'un revêtement muni de particules lubrifiantes : expérimentation et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brucelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIFT 2010 - Journées Internationales Francophones de Tribologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Albi, France. p.417-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude multi-échelle du comportement en surface de l´acier X38CrMoV5 : approche numérique et expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chieragatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of crack propagation and crack tip opening displacements by measurements 2-D digital image correlation in a hot working tool steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayyid Masoodur Rahman Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOOL 2012 -9th International tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Leoben, Austria. p.463-466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of the Deformation Mechanisms in Textured Alpha-titanium Alloy Sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Balcaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pettinari-Sturmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti 2011 - 12th World conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Beijing, China. pp.1290-1293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study, in Pure Titanium Sheet, of the Microstructural Evolution Induced by Incremental Forming Process and Plane Strain Tensile Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Balcaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti 2011 - 12th World conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Beijing, China. pp.1148-1151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate strain analysis of Titanium sheet in single point incremental forming process by digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Balcaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics 2011, Brussels, Belgium, february</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Temperature Fatigue of SPF Die Ni-Cr-Fe Heat Resistant Nickel-Chromium Cast Steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Y. Moraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAM 2009 - 10th International Conference on Superplasticity in Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Seattle, United States. pp.69+, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.433.69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the LCF loading cycle characteristics on the fatigue life of inconel 718 at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Taina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pasqualon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International symposium on superalloy 718 and derivatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Pittsburgh, United States. p.893-905</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat Resistant Ni-Cr-Fe Steels for Superplastic Forming Dies: From Material Microstructure to Die Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAM 2009 - 10th International Conference on Superplasticity in Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Seattle, United States. pp.77-84, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.433.77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single point incremental sheet forming investigated by in-process 3D digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decultot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 14 - 14th International Conference on Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Poitiers, France. pp.11001, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20100611001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue life modelling of hot forming tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ITC - 8th International Tooling Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Aachen, Germany. p.455-464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour modelling of aluminium alloy sheet for Single Point Incremental Forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decultot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th ESAFORM Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lyon, France. pp.Pages 1151-1154, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-008-0184-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement de tôle d'aluminium emboutie par formage incrémental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decultot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Aussois, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-camera computer vision for large volume inspection: (a) aeronautical parts inspection and (b) incremental forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bugarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Decultot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Devy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Harvent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-José Orteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Large Volume Metrology Conference 2008 (LVMC'2008), Liverpool (UK), 4-5 November 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal behaviour modelling of superplastic forming tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guegan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSPF08 - 6th EUROSPF Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Carcassonne, France. p. 1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the two stages stretch-blow molding process: Infrared heating and blowing modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bordival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMIFORM 2007 - 9th International conference on numerical methods in industrial forming processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Porto, Portugal. pp.519+</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the elongational properties of polymers using a mixed numerical-experimental method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Hmida Maamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM13 - 13th International conference on experimental mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Alexanroupolis, Greece. 8 p., </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-6239-1_331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the mechanical behavior of welded tubular joints for a better prediction of their life under thermo mechanical fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Loge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECAMAT 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Aussois, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Car manifold's fatigue life under thermo mechanical loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Loge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue Design 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Senlis, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour model identification based on inverse modeling and using Optical Full Field Measurements (OFFM): application on rubber and steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hmida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ESAFORM conference on material forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Zaragoza, Spain. pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic behaviour simulation of X38CrMoV5-47HRC (AISI H11) tempered martensitic hot work tool steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeeshan Ahmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOOL 06-7e International tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, TORINO, Italy. p.513-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and validation of a continuum damage model applied for lifetime prediction of H11 tool steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOOL 06 -7th International tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Torino, Italy. p.557-564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters identification using field measurements of polymer membranes during bubble inflation technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Hmida Maamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomecanics 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Clermont-Ferrand, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A continuum damage model applied to fatigue lifetime predicition of a martensitic tool steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIT 2005 -5th International Conference on Industrial Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Velenje, Slovenia. p.227-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical simulation of NI-CR-FE heat resistant SPF dies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro SPF'05 -4th European Conference on Superplastic Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Manchester, United Kingdom. p.115-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement cyclique d'aciers à outils martensitiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanping Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECAMAT -Ecole mécanique des matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Aussois, France. p.288-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic behaviour modelling of martensitic hot work tool steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanping Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAMP2002 -Conferences on applied mechanics, materials science and joining and forming processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Paderborn, Germany. p.64-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal fatigue of a tool steel : experiment and numerical simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Bergstrom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th international tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Karlstad, Sweden. p.667-685</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des mécanismes de déformation en formage incrémental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Balcaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Decultot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Plasticité 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processes and equipment for superplastic forming of metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nazaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrait de : Superplastic forming of advanced metallic materials : methods and applications (chap. 3) / sous la dir. de G. GIULIANO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Woodhead Publishing, p.49-71, 2011, 978-1-84569-753-2. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1533/9780857092779.1.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de pilotage d'une machine de formage superplastique et machine correspondante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nazaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lebard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2016162642. MICS; SUMO; DOCA-NS. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the cyclic behavior and service life of martensitic tool steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering Sciences [physics]. École Nationale Supérieure des Mines de Paris, 2003. English. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2003ENMP1161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00001209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId329"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent VELAY </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">velay-vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6770-6209</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">079452337</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive assessment of multi-material micro-tissue mechanics reveals the critical role of rigidity gradients in tumour growth and pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Ala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Segonds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 212, pp.383-398. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2025.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscale to Macroscale Analyses of Superplasticity of Ti-6242S Titanium Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muritala Arowolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moukrane Dehmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 390, pp.145-161. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/p-qnv3tQ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effects on the plastic behavior of polycrystalline materials: Grain size, precipitation state and free-surface effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Genée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Castro Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 188, pp.104284. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2025.104284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the interplay between biology and physics with a finite element method-implemented vertex organoid model: A tool for the mechanical analysis of cell behavior on a spherical organoid shell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Laussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Segonds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (1), pp.e1012681. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914538v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRSS evolution with changing grain size for a dual-phase Ti-6Al-2Sn-4Zr-2Mo-Si alloy having a martensite structure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irvin Séchepée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 208, pp.105407. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2025.105407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of process parameters on surface integrity in laser powder bed fusion of Ti-6Al-4V alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Shabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buchibabu Vicharapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Muthu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.43786. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-27513-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study and modeling of the microstructural effects on the mechanical behavior of Ti-6Al-4V titanium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatna Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 148, pp.104473. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechrescom.2025.104473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duplex α+α′組織を呈すTi-6Al-2Sn-4Zr-2Mo-Si合金の優れた引張強度-延性バランス：実験研究と機械学習を援用した組織因子の影響</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irvin Séchepée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Paulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuka Nagasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riku Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">日本金属学会誌 / Journal of Japan Institute of Metals / Nippon Kinzoku Gakkaishi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 88 (12), pp.375-384. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2320/jinstmet.JC202410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of grain size and β fraction on the deformation modes of a Ti-6Al-2Sn-4Zr-2Mo-Si alloy with equiaxed (α + β) microstructures: Slip trace analysis and multiscale simulation of polycrystal plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irvin Séchepée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Dubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 981, pp.173722. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2024.173722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excellent Balance of Ultimate Tensile Strength and Ductility in a Ti–6Al–2Sn–4Zr–2Mo–Si Alloy Having Duplex α + α′ Microstructure: Effect of Microstructural Factors from Experimental Study and Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irvin Séchepée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Paulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuka Nagasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riku Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 64 (1), pp.111-120. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2320/matertrans.MT-MLA2022009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial microstructure influence on Ti-Al-Mo-V alloy’s superplastic deformation behavior and deformation mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.O. Mosleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. Kotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Mochugovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 802, pp.1-10/140626. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2020.140626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engine Oil- Crankshaft Interaction Fem Modelling of an Air-Cooled Diesel Engine under Dynamic Severe Functioning Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Bessrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Science International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (8), pp.81-88. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/PSIJ/2021/v25i830278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of grain size and crystallographic texture on tensile behavior induced by sliding mechanism in Ti-6Al-4V alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatna Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 774, pp.138835. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2019.138835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Analysis and Behaviour Modelling of the Deformation Mechanisms of a Ti-6242S Alloy under Hot and Superplastic Forming Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longqiu Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anzu Ii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatsumi Onishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), pp.1-17/1599. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met10121599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of strain rate and temperature on the deformation mechanisms of a fine-grained Ti-6Al-4V alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moukrane Dehmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 790, pp.1-14/139718. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2020.139718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superplasticity of metastable ultrafine-grained Ti 6242S alloy: Mechanical flow behavior and microstructural evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Imai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gen Yamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 754, pp.569-580. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2019.03.085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behaviour modelling and finite element simulation of simple part of Ti-6Al-4V sheet under hot/warm stamping conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38, pp.472-482. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmapro.2018.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Scale Numerical Analysis of the Effect of Microstructural Features on the Mechanical Behavior of Polycrystalline Ti-6Al-4V Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatna Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (2), pp.227 - 242. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24423/EngTrans.1014.20190615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02201384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superplastic Property of the Ti-6Al-4V Alloy with Ultrafine-Grained Heterogeneous Microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuro Nishihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (1), pp.1700317. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.201700317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of forged Ti-6Al-4V Titanium alloy with microstructural considerations during quenching process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 142-143, pp.456-467. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2018.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element modelling of cold drawing for high-precision tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Boutenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 346 (8), pp.665-677. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2018.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new numerical strategy for SPF pressure profile computing based on statistical strain rate controlling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 141, p.479-490. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2018.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscale modeling of dynamic recrystallization behavior, grain size evolution, dislocation density, processing map characteristic, and room temperature strength of Ti-6Al-4V alloy forged in the (α+β) region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 708, pp.404 - 413. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.02.285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior of a Ti-6Al-4 V titanium alloy with microstructural evolution modeling under hot and superplastic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio Wagner Batista dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilmar Ferreira Batalha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering Technology / Materialwissenschaft und Werkstofftechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Special Issue: 11th European Conference on Superplastic Forming (EuroSPF) (Selected contributions), 48 (10), p.952-961. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mawe.201700040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile behaviour of high temperature forged Ti-6Al-4V during in-situ heat treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 208, p. 7-9. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2017.05.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scale approach to investigate the non linear subsurface behavior and strain localization of X38CrMoV5-1 martensitic tool steel: experiment and numerical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87, pp.130-153. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2016.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical model for the prediction of hot roll temperatures in a hot rolling process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering Technology / Materialwissenschaft und Werkstofftechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (12), p. 1202-1215. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mawe.201600554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior modelling and microstructural evolutions of Ti-6Al-4V alloy under hot forming conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chiba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108-109, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2016.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow behavior and microstructure in Ti-6Al-4V alloy with an ultrafine-grained alpha-single phase microstructure during low-temperature-high-strain-rate superplasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akihiko Chiba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66, p. 611-617. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2014.05.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moules pour formage superplastique du titane : matériaux, propriétés et conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du cercle d'études des métaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (16), 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the transverse mechanical properties of carbon/carbon composites by spherical indentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Poitrimolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66, p. 234-245. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2013.08.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the mechanical behaviour of Ti-6Al-4V alloy under hot forming conditions: Experiment and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering Technology / Materialwissenschaft und Werkstofftechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45 (9), p. 847-853. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mawe.201400293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-mechanical fatigue behaviour of welded tubular parts made of ferritic stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland E. Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54, pp.84 - 98. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2013.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of hardening parameters using finite element models and full-field measurements: some case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decultot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Ramde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 47 (1), pp.3-17. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0309324711430022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal behaviour modelling of superplastic forming tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guegan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering Technology / Materialwissenschaft und Werkstofftechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (9, SI), pp.799-804. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mawe.201200045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-Camera Instrumentation of a Single Point Incremental Forming Process Pilot for Shape and 3D Displacement Measurements: Methodology and Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-José Orteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bugarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Harvent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (4), pp.625-639. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-010-9436-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Preform Temperature Distribution for the Stretch-Blow Molding of PET Bottles: Infrared Heating and Blowing Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bordival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49 (4), pp.783-793. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.21296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A microstructural and low-cycle fatigue investigation of weld-repaired heat-resistant cast steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Branza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 209 (2), pp.944-953. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2008.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical life prediction of mechanical fatigue for hot forging tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Mocellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland E. Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (Supplement 1), pp.Pages 129-132. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-009-0537-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and validation of a continuum damage model applied for the lifetime prediction of H11 tool steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microstructure and Materials Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2-3), p.282-296. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMMP.2008.018735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in cyclic behavior and lifetime modeling of tempered martensitic steels based on microstructural considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 378-379, pp.81-100. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.378-379.81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour modelling of aluminium alloy sheet for single point incremental forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decultot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (Suppl.1), p.1151-1154. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-008-0184-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic behaviour simulation of X38CRMOV5-47HRC (AISI H11)-tempered martensitic hot-work tool steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microstructure and Materials Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2/3), pp.326-335. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMMP.2008.018738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de paramètres de comportement de membranes en polymères durant le procédé de soufflage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Hmida Maamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 94 (5), pp.371-378. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech:2007010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic behavior modeling of a tempered martensitic hot work tool steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22, pp.459 - 496. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2005.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A continuum damage model applied to high temperature fatigue lifetime prediction of a martensitic tool steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 28 (11), pp.1009-1023. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1460-2695.2005.00939.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-Metallo-Mechanical Modeling of Case-Hardened Steel Parts for Prediction of Distortions during Intermittent Gas Quenching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Troutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QDE 2025 - 3rd International Conference on Quenching and Distortion Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Vancouver, Canada. pp.78-82, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31399/asm.cp.qde2025p0078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characterization and behavior modelling of Ti-6Al-4V alloy in hot forming conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas D’archivio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2024 - the 27th International ESAFORM Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Toulouse, France. pp.2226-2234, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903131-245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen content effect on mechanical behaviour of cp titanium exposed at elevated temperature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti-2023-World Titanium Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Edinburgh, United Kingdom. 6 p., </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119895.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fatigue Damage Propagation Model Based on Locally Periodic Micro-crack Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedGU-21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Istanbul, Turkey. pp.139-142, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43218-7_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’épaisseur des échantillons minces sur leur comportement en traction : étude de l’influence de la taille de grain, de la surface libre et de l’état de précipitation pour un superalliage à base de nickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Castro Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2M 2021 - Journées Annuelles SF2M 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, A distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behaviour and microstructural evolution in fine grain Ti-6Al-4V alloy under superplastic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moukrane Dehmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti 2019 - The 14th world conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France. 7 p., </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202032111011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the superplastic and hot deformation mechanisms of a Ti-6Al-2Sn-4Zr-2Mo Titanium Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gen Yamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felantsoa Avotriniaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Imai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longqiu Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti 2019 - The 14th world conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France. 6 p., </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202032111023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen/nitrogen-assisted degradation of the mechanical behavior of titanium alloys exposed at elevated temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti2019: The 14th world conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France. 4 p., </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202032106004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of superplasticity of the Ti-6Al-4V alloy via ultrafine grained heterogeneous microstructural control and metastable microstructural control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti2019 - The 14th world conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimization of the local hall-petch relationship using slip trace analysis technique and scale transition rules: application in equiaxed ti-6al-4v titanium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatna Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLAS 2019 - XV International Conference on Computational Plasticity: fundamentals and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superplasticity in Fine Grain Ti-6Al-4V Alloy: Mechanical Behavior and Microstructural Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moukrane Dehmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAM 2018 - 13th International Conference on Superplasticity in Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, St Pertersbourg, Russia. pp.137-143, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.385.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Behavior of Ti-6Al-2Sn-4Zr-2Mo Titanium Alloy under Hot and Superplastic Forming Conditions: Experiment and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gen Yamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAM 2018 - 13th International Conference on Superplasticity in Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, St Petersbourg, Russia. pp.413-418, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.385.413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMULATION MULTI-ECHELLE DU COMPORTEMENT MECANIQUE D’UN ALLIAGE DE TITANE TI-6AL-4V: Etude de L’influence de la Taille, la Dispersion Relative et la Texture Cristallographique des Grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEMAEP2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Constantine, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Behavior And Modelisation Of Ti-6Al-4V Titanium Sheet Under Hot Stamping Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Dublin (et environs), Ireland. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5007973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale surface modeling of the nonlinear mechanical behaviour of AISI H11 hot work tool steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasticity, Damage, and Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Panama City, Panama</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-Mechanical Modeling of Distortions Promoted during Cooling of Ti-6Al-4V Part Produced by Superplastic Forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAM 2015 - 12th International Conference on Superplasticity in Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Tokyo, Japan. p. 196 - 201, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.838-839.196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superplastic forming optimization technique based on average strain rate controlling – Numerical simulation and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSPF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale Modelling of the Surface Behaviour of AISI H11 Tool Steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOOL 2016 - 10th TOOL Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bratislava, Slovakia. 562 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot Forming Process Analysis of Ti6Al-4V Alloy: Experiment, Behaviour Modelling and Finite Element Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nazaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAM 2015 - 12th International Conference on Superplasticity in Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Tokyo, Japan. p. 183 - 189, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.838-839.183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats tribologiques de dépôts obtenus par différentes techniques HVOF, MIG, PTA & LASER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Conférence Internationale, de la projection thermique à la fabrication additive, 7 et 8 décembre - Pau- France - (2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical behaviour and microstructural evolution of high temperature forged Ti-6Al-4V during heat treatment quenching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on the Mechanical Behavior of Materials, Karlsruhe - GERMANY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Karlsruhe, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superplasticity of the Ultrafine-Grained Ti-6Al-4V Alloy with a Metastable α-Single Phase Microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chiba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TI 2015 - 13th World Conference on Titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Diego, California, United States. 789-792 (Chapter 133), </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119296126.ch133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale modelling of AISI H11 martensitic tool steel surface anisotropic mechanical behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDMD II - JIP 2014 - FATIGUE DESIGN &amp; MATERIAL DEFECTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. art. 04018 - 2 p., </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/20141204018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical investigation on the heterogeneous and anisotropic mechanical behaviour of AISI H11 steel using various stress-strain formulations : a multi-scale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM - 11th World Congress on Computational Mechanics / ECCM - 5th European Conference on Computational Mechanics / ECFD - 6th European Conference on Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelone, Spain. p. 3415-3425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the quenching rate and step-wise cooling temperatures on microstructural and tensile properties of PER72 (R) Ni-based superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Baillif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSUPERALLOYS 2014 - 2nd European Symposium on Superalloys and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Giens, France. art. 21002 - 6 p., </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/20141421002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement tribologique d'un revêtement muni de particules lubrifiantes : expérimentation et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brucelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIFT 2010 - Journées Internationales Francophones de Tribologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Albi, France. p.417-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude multi-échelle du comportement en surface de l´acier X38CrMoV5 : approche numérique et expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chieragatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study, in Pure Titanium Sheet, of the Microstructural Evolution Induced by Incremental Forming Process and Plane Strain Tensile Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Balcaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti 2011 - 12th World conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Beijing, China. pp.1148-1151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of the Deformation Mechanisms in Textured Alpha-titanium Alloy Sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Balcaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pettinari-Sturmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti 2011 - 12th World conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Beijing, China. pp.1290-1293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of crack propagation and crack tip opening displacements by measurements 2-D digital image correlation in a hot working tool steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayyid Masoodur Rahman Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOOL 2012 -9th International tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Leoben, Austria. p.463-466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate strain analysis of Titanium sheet in single point incremental forming process by digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Balcaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics 2011, Brussels, Belgium, february</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the LCF loading cycle characteristics on the fatigue life of inconel 718 at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Taina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pasqualon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International symposium on superalloy 718 and derivatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Pittsburgh, United States. p.893-905</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Temperature Fatigue of SPF Die Ni-Cr-Fe Heat Resistant Nickel-Chromium Cast Steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Y. Moraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAM 2009 - 10th International Conference on Superplasticity in Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Seattle, United States. pp.69+, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.433.69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat Resistant Ni-Cr-Fe Steels for Superplastic Forming Dies: From Material Microstructure to Die Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAM 2009 - 10th International Conference on Superplasticity in Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Seattle, United States. pp.77-84, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.433.77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single point incremental sheet forming investigated by in-process 3D digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decultot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 14 - 14th International Conference on Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Poitiers, France. pp.11001, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20100611001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue life modelling of hot forming tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ITC - 8th International Tooling Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Aachen, Germany. p.455-464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-camera computer vision for large volume inspection: (a) aeronautical parts inspection and (b) incremental forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bugarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Decultot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Devy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Harvent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-José Orteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Large Volume Metrology Conference 2008 (LVMC'2008), Liverpool (UK), 4-5 November 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour modelling of aluminium alloy sheet for Single Point Incremental Forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decultot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th ESAFORM Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lyon, France. pp.Pages 1151-1154, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-008-0184-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement de tôle d'aluminium emboutie par formage incrémental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decultot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Aussois, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal behaviour modelling of superplastic forming tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guegan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSPF08 - 6th EUROSPF Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Carcassonne, France. p. 1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the two stages stretch-blow molding process: Infrared heating and blowing modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bordival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMIFORM 2007 - 9th International conference on numerical methods in industrial forming processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Porto, Portugal. pp.519+</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the elongational properties of polymers using a mixed numerical-experimental method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Hmida Maamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM13 - 13th International conference on experimental mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Alexanroupolis, Greece. 8 p., </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-6239-1_331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the mechanical behavior of welded tubular joints for a better prediction of their life under thermo mechanical fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Loge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECAMAT 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Aussois, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour model identification based on inverse modeling and using Optical Full Field Measurements (OFFM): application on rubber and steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hmida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ESAFORM conference on material forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Zaragoza, Spain. pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Car manifold's fatigue life under thermo mechanical loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Loge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue Design 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Senlis, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and validation of a continuum damage model applied for lifetime prediction of H11 tool steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOOL 06 -7th International tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Torino, Italy. p.557-564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters identification using field measurements of polymer membranes during bubble inflation technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Hmida Maamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomecanics 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Clermont-Ferrand, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic behaviour simulation of X38CrMoV5-47HRC (AISI H11) tempered martensitic hot work tool steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeeshan Ahmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOOL 06-7e International tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, TORINO, Italy. p.513-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A continuum damage model applied to fatigue lifetime predicition of a martensitic tool steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIT 2005 -5th International Conference on Industrial Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Velenje, Slovenia. p.227-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical simulation of NI-CR-FE heat resistant SPF dies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro SPF'05 -4th European Conference on Superplastic Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Manchester, United Kingdom. p.115-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement cyclique d'aciers à outils martensitiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanping Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECAMAT -Ecole mécanique des matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Aussois, France. p.288-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic behaviour modelling of martensitic hot work tool steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanping Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAMP2002 -Conferences on applied mechanics, materials science and joining and forming processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Paderborn, Germany. p.64-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal fatigue of a tool steel : experiment and numerical simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Bergstrom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th international tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Karlstad, Sweden. p.667-685</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des mécanismes de déformation en formage incrémental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Balcaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Decultot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Plasticité 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processes and equipment for superplastic forming of metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nazaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrait de : Superplastic forming of advanced metallic materials : methods and applications (chap. 3) / sous la dir. de G. GIULIANO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Woodhead Publishing, p.49-71, 2011, 978-1-84569-753-2. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1533/9780857092779.1.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de pilotage d'une machine de formage superplastique et machine correspondante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nazaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lebard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2016162642. MICS; SUMO; DOCA-NS. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the cyclic behavior and service life of martensitic tool steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering Sciences [physics]. École Nationale Supérieure des Mines de Paris, 2003. English. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2003ENMP1161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00001209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId332"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BDF74A91"/>
+    <w:nsid w:val="000E30AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/velay-vincent" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6770-6209" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079452337" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05440875v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Ala" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Douillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ferrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Segonds" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2025.12.013" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04980104v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gen&#233;e" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Castro Moreno" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monceau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2025.104284" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05098416v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irvin S&#233;chep&#233;e" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Matsumoto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rousseaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105407" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417804v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Salem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Shabbar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buchibabu Vicharapu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Muthu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27513-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914538v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laussu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Michel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Magne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Segonds" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Marguet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012681" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05166568v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatna Benmessaoud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Cheikh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2025.104473" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04440723v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dubray" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.173722" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04832080v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Paulain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuka Nagasaki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riku Tanaka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2320/jinstmet.JC202410" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03954851v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2320/matertrans.MT-MLA2022009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03048724v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Mosleh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Kotov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Mochugovskiy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.140626" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03507822v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Keita" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Camara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Bessrour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Rezai-Aria" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/PSIJ/2021/v25i830278" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02432799v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.138835" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03042931v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longqiu Song" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anzu Ii" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Despax" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatsumi Onishi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10121599" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02863273v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delagnes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moukrane Dehmas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139718" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02083548v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Imai" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gen Yamane" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.03.085" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02007864v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sirvin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bonnaire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Penazzi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2018.12.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02201384v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24423/EngTrans.1014.20190615" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01799489v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Julien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dahan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Forestier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2018.05.023" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01693763v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuro Nishihara" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201700317" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01822637v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boutenel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Delhomme" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.06.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01781300v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rollin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dupuy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gallet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2018.04.021" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819060v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.02.285" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01622051v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Wagner Batista dos Santos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmar Ferreira Batalha" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201700040" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620026v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Julien" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dahan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Forestier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2017.05.050" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398857v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zouaghi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Soveja" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2016.09.007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609107v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Michrafy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201600554" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384397v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Matsumoto" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chiba" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2016.01.024" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611092v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiko Chiba" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2014.05.045" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01679861v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611987v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sasaki" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201400293" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DAC41A42E8F5A117FA6D82F6AD76A8F947F7A7E6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611612v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poitrimolt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.08.063" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398870v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland E. Log&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie da Costa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2013.04.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2B5W2DX2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736790v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decultot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Ramde" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324711430022" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687323v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guegan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201200045" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01170378v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Orteu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bugarin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harvent" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-010-9436-1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703246v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian Branza" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2008.03.002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DXD8QWX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703247v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bordival" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21296" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509438v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mocellin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ferraro" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0537-2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384451v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.378-379.81" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851422v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMP.2008.018735" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851425v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Massoni" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0184-z" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02136921v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ahmer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMP.2008.018738" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851430v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Hmida Maamar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mercier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2007010" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-WZJJKPG3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384440v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2005.03.007" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384443v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2005.00939.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05272039v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Troutet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Poulat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.qde2025p0078" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04556317v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas D&#8217;archivio" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-245" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04166161v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dod" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119895.1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04509678v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Keita" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lacoste" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43218-7_33" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04171379v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hourcade" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02384341v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032111011" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02384311v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felantsoa Avotriniaina" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032111023" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359251v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032106004" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02384925v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02954474v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864428v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Geyer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.385.137" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864430v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.385.413" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01866326v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Benmessaoud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615828v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5007973" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049843v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zouaghi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049064v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rollin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupuy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gallet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633694v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.838-839.196" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048662v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633650v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nazaret" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.838-839.183" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049844v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cabrol" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052664v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052460v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119296126.ch133" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611985v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141204018" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611986v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611618v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Baillif" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamesle" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dumont" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141421002" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01731446v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bessard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debout" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brucelle" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441147v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chieragatti" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760273v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Baccar" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayyid Masoodur Rahman Shah" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mabru" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703241v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Balcaen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pettinari-Sturmel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Douin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703240v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191656v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Balcaen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Robert" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703243v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Y. Moraux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.433.69" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760282v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Taina" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pasqualon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703242v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.433.77" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703244v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100611001" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01685213v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dour" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510321v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771378v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056726v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Decultot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348613v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703248v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01818874v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6239-1_331" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8CEC3A14C92B9F2CA5F5A45F3E9FDD8260009E44/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771393v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Loge" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760293v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703249v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hmida" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vallet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796826v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Ahmer" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788411v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788413v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796834v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788423v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jourdain" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798917v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanping Zhang" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796849v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788439v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Persson" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Bergstrom" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193785v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01729123v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857092779.1.49" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02056284v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nazaret" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001209v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003ENMP1161" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/velay-vincent" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6770-6209" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079452337" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05440875v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Ala" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Douillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ferrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Segonds" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2025.12.013" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05597254v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muritala Arowolo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moukrane Dehmas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-qnv3tQ" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04980104v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gen&#233;e" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Castro Moreno" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monceau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2025.104284" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914538v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laussu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Michel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Magne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Segonds" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Marguet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012681" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05098416v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irvin S&#233;chep&#233;e" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Matsumoto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rousseaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105407" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417804v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Roux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Salem" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Shabbar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buchibabu Vicharapu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Muthu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27513-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05166568v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatna Benmessaoud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Cheikh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2025.104473" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04832080v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Paulain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuka Nagasaki" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riku Tanaka" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2320/jinstmet.JC202410" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04440723v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dubray" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.173722" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03954851v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2320/matertrans.MT-MLA2022009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03048724v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Mosleh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Kotov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Mochugovskiy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.140626" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03507822v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Keita" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Camara" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Bessrour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Rezai-Aria" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/PSIJ/2021/v25i830278" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02432799v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.138835" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03042931v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longqiu Song" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anzu Ii" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Despax" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatsumi Onishi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10121599" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02863273v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delagnes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139718" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02083548v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Imai" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gen Yamane" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.03.085" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02007864v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sirvin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bonnaire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Penazzi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2018.12.010" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02201384v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24423/EngTrans.1014.20190615" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01693763v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuro Nishihara" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201700317" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01799489v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Julien" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dahan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Forestier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2018.05.023" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01822637v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boutenel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Delhomme" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.06.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01781300v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rollin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dupuy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gallet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2018.04.021" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819060v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.02.285" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01622051v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Wagner Batista dos Santos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmar Ferreira Batalha" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201700040" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620026v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Julien" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dahan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Forestier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2017.05.050" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398857v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zouaghi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Soveja" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2016.09.007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609107v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Michrafy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201600554" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384397v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Matsumoto" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chiba" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2016.01.024" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611092v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiko Chiba" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2014.05.045" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01679861v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611612v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poitrimolt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.08.063" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611987v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sasaki" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201400293" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DAC41A42E8F5A117FA6D82F6AD76A8F947F7A7E6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398870v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland E. Log&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie da Costa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2013.04.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2B5W2DX2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736790v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decultot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Ramde" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324711430022" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687323v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guegan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201200045" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01170378v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Orteu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bugarin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harvent" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-010-9436-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703247v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bordival" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21296" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703246v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian Branza" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2008.03.002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DXD8QWX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509438v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mocellin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ferraro" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0537-2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851422v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMP.2008.018735" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384451v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.378-379.81" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851425v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Massoni" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0184-z" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02136921v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ahmer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMP.2008.018738" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851430v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Hmida Maamar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mercier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2007010" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-WZJJKPG3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384440v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2005.03.007" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384443v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2005.00939.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05272039v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Troutet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Poulat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.qde2025p0078" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04556317v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas D&#8217;archivio" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-245" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04166161v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dod" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119895.1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04509678v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Keita" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lacoste" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43218-7_33" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04171379v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hourcade" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02384341v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032111011" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02384311v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felantsoa Avotriniaina" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032111023" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359251v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032106004" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02384925v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02954474v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864428v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Geyer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.385.137" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864430v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.385.413" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01866326v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Benmessaoud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615828v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5007973" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049843v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zouaghi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633694v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.838-839.196" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049064v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rollin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupuy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gallet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048662v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633650v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nazaret" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.838-839.183" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049844v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cabrol" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052664v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052460v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119296126.ch133" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611985v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141204018" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611986v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611618v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Baillif" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamesle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dumont" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141421002" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01731446v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bessard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debout" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brucelle" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441147v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chieragatti" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703240v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Balcaen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703241v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pettinari-Sturmel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Douin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760273v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Baccar" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayyid Masoodur Rahman Shah" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mabru" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191656v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Balcaen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Robert" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760282v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Taina" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pasqualon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703243v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Y. Moraux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.433.69" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703242v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.433.77" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703244v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100611001" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01685213v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dour" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056726v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Decultot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510321v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771378v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348613v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703248v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01818874v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6239-1_331" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8CEC3A14C92B9F2CA5F5A45F3E9FDD8260009E44/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771393v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Loge" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703249v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hmida" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vallet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760293v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788411v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788413v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796826v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Ahmer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796834v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788423v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jourdain" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798917v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanping Zhang" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796849v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788439v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Persson" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Bergstrom" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193785v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01729123v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857092779.1.49" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02056284v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nazaret" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001209v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003ENMP1161" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>