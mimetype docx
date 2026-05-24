--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent VELAY </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">velay-vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6770-6209</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">079452337</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive assessment of multi-material micro-tissue mechanics reveals the critical role of rigidity gradients in tumour growth and pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Ala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Segonds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 212, pp.383-398. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2025.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscale to Macroscale Analyses of Superplasticity of Ti-6242S Titanium Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muritala Arowolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moukrane Dehmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 390, pp.145-161. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/p-qnv3tQ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effects on the plastic behavior of polycrystalline materials: Grain size, precipitation state and free-surface effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Genée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Castro Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 188, pp.104284. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2025.104284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the interplay between biology and physics with a finite element method-implemented vertex organoid model: A tool for the mechanical analysis of cell behavior on a spherical organoid shell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Laussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Segonds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (1), pp.e1012681. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914538v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRSS evolution with changing grain size for a dual-phase Ti-6Al-2Sn-4Zr-2Mo-Si alloy having a martensite structure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irvin Séchepée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 208, pp.105407. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2025.105407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of process parameters on surface integrity in laser powder bed fusion of Ti-6Al-4V alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Shabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buchibabu Vicharapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Muthu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.43786. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-27513-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study and modeling of the microstructural effects on the mechanical behavior of Ti-6Al-4V titanium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatna Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 148, pp.104473. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechrescom.2025.104473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duplex α+α′組織を呈すTi-6Al-2Sn-4Zr-2Mo-Si合金の優れた引張強度-延性バランス：実験研究と機械学習を援用した組織因子の影響</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irvin Séchepée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Paulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuka Nagasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riku Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">日本金属学会誌 / Journal of Japan Institute of Metals / Nippon Kinzoku Gakkaishi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 88 (12), pp.375-384. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2320/jinstmet.JC202410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of grain size and β fraction on the deformation modes of a Ti-6Al-2Sn-4Zr-2Mo-Si alloy with equiaxed (α + β) microstructures: Slip trace analysis and multiscale simulation of polycrystal plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irvin Séchepée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Dubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 981, pp.173722. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2024.173722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excellent Balance of Ultimate Tensile Strength and Ductility in a Ti–6Al–2Sn–4Zr–2Mo–Si Alloy Having Duplex α + α′ Microstructure: Effect of Microstructural Factors from Experimental Study and Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irvin Séchepée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Paulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuka Nagasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riku Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 64 (1), pp.111-120. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2320/matertrans.MT-MLA2022009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial microstructure influence on Ti-Al-Mo-V alloy’s superplastic deformation behavior and deformation mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.O. Mosleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. Kotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Mochugovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 802, pp.1-10/140626. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2020.140626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engine Oil- Crankshaft Interaction Fem Modelling of an Air-Cooled Diesel Engine under Dynamic Severe Functioning Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Bessrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Science International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (8), pp.81-88. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/PSIJ/2021/v25i830278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of grain size and crystallographic texture on tensile behavior induced by sliding mechanism in Ti-6Al-4V alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatna Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 774, pp.138835. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2019.138835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Analysis and Behaviour Modelling of the Deformation Mechanisms of a Ti-6242S Alloy under Hot and Superplastic Forming Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longqiu Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anzu Ii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatsumi Onishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), pp.1-17/1599. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met10121599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of strain rate and temperature on the deformation mechanisms of a fine-grained Ti-6Al-4V alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moukrane Dehmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 790, pp.1-14/139718. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2020.139718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superplasticity of metastable ultrafine-grained Ti 6242S alloy: Mechanical flow behavior and microstructural evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Imai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gen Yamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 754, pp.569-580. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2019.03.085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behaviour modelling and finite element simulation of simple part of Ti-6Al-4V sheet under hot/warm stamping conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38, pp.472-482. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmapro.2018.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Scale Numerical Analysis of the Effect of Microstructural Features on the Mechanical Behavior of Polycrystalline Ti-6Al-4V Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatna Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (2), pp.227 - 242. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24423/EngTrans.1014.20190615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02201384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superplastic Property of the Ti-6Al-4V Alloy with Ultrafine-Grained Heterogeneous Microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuro Nishihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (1), pp.1700317. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.201700317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of forged Ti-6Al-4V Titanium alloy with microstructural considerations during quenching process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 142-143, pp.456-467. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2018.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element modelling of cold drawing for high-precision tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Boutenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 346 (8), pp.665-677. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2018.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new numerical strategy for SPF pressure profile computing based on statistical strain rate controlling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 141, p.479-490. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2018.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscale modeling of dynamic recrystallization behavior, grain size evolution, dislocation density, processing map characteristic, and room temperature strength of Ti-6Al-4V alloy forged in the (α+β) region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 708, pp.404 - 413. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.02.285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior of a Ti-6Al-4 V titanium alloy with microstructural evolution modeling under hot and superplastic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio Wagner Batista dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilmar Ferreira Batalha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering Technology / Materialwissenschaft und Werkstofftechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Special Issue: 11th European Conference on Superplastic Forming (EuroSPF) (Selected contributions), 48 (10), p.952-961. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mawe.201700040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile behaviour of high temperature forged Ti-6Al-4V during in-situ heat treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 208, p. 7-9. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2017.05.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scale approach to investigate the non linear subsurface behavior and strain localization of X38CrMoV5-1 martensitic tool steel: experiment and numerical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87, pp.130-153. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2016.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical model for the prediction of hot roll temperatures in a hot rolling process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering Technology / Materialwissenschaft und Werkstofftechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (12), p. 1202-1215. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mawe.201600554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior modelling and microstructural evolutions of Ti-6Al-4V alloy under hot forming conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chiba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108-109, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2016.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow behavior and microstructure in Ti-6Al-4V alloy with an ultrafine-grained alpha-single phase microstructure during low-temperature-high-strain-rate superplasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akihiko Chiba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66, p. 611-617. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2014.05.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moules pour formage superplastique du titane : matériaux, propriétés et conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du cercle d'études des métaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (16), 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the transverse mechanical properties of carbon/carbon composites by spherical indentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Poitrimolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66, p. 234-245. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2013.08.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the mechanical behaviour of Ti-6Al-4V alloy under hot forming conditions: Experiment and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering Technology / Materialwissenschaft und Werkstofftechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45 (9), p. 847-853. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mawe.201400293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-mechanical fatigue behaviour of welded tubular parts made of ferritic stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland E. Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54, pp.84 - 98. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2013.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of hardening parameters using finite element models and full-field measurements: some case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decultot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Ramde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 47 (1), pp.3-17. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0309324711430022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal behaviour modelling of superplastic forming tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guegan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering Technology / Materialwissenschaft und Werkstofftechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (9, SI), pp.799-804. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mawe.201200045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-Camera Instrumentation of a Single Point Incremental Forming Process Pilot for Shape and 3D Displacement Measurements: Methodology and Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-José Orteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bugarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Harvent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (4), pp.625-639. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-010-9436-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Preform Temperature Distribution for the Stretch-Blow Molding of PET Bottles: Infrared Heating and Blowing Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bordival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49 (4), pp.783-793. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.21296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A microstructural and low-cycle fatigue investigation of weld-repaired heat-resistant cast steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Branza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 209 (2), pp.944-953. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2008.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical life prediction of mechanical fatigue for hot forging tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Mocellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland E. Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (Supplement 1), pp.Pages 129-132. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-009-0537-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and validation of a continuum damage model applied for the lifetime prediction of H11 tool steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microstructure and Materials Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2-3), p.282-296. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMMP.2008.018735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in cyclic behavior and lifetime modeling of tempered martensitic steels based on microstructural considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 378-379, pp.81-100. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.378-379.81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour modelling of aluminium alloy sheet for single point incremental forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decultot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (Suppl.1), p.1151-1154. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-008-0184-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic behaviour simulation of X38CRMOV5-47HRC (AISI H11)-tempered martensitic hot-work tool steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microstructure and Materials Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2/3), pp.326-335. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMMP.2008.018738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de paramètres de comportement de membranes en polymères durant le procédé de soufflage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Hmida Maamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 94 (5), pp.371-378. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech:2007010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic behavior modeling of a tempered martensitic hot work tool steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22, pp.459 - 496. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2005.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A continuum damage model applied to high temperature fatigue lifetime prediction of a martensitic tool steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 28 (11), pp.1009-1023. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1460-2695.2005.00939.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-Metallo-Mechanical Modeling of Case-Hardened Steel Parts for Prediction of Distortions during Intermittent Gas Quenching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Troutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QDE 2025 - 3rd International Conference on Quenching and Distortion Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Vancouver, Canada. pp.78-82, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31399/asm.cp.qde2025p0078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characterization and behavior modelling of Ti-6Al-4V alloy in hot forming conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas D’archivio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2024 - the 27th International ESAFORM Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Toulouse, France. pp.2226-2234, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903131-245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen content effect on mechanical behaviour of cp titanium exposed at elevated temperature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti-2023-World Titanium Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Edinburgh, United Kingdom. 6 p., </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119895.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fatigue Damage Propagation Model Based on Locally Periodic Micro-crack Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedGU-21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Istanbul, Turkey. pp.139-142, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43218-7_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’épaisseur des échantillons minces sur leur comportement en traction : étude de l’influence de la taille de grain, de la surface libre et de l’état de précipitation pour un superalliage à base de nickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Castro Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2M 2021 - Journées Annuelles SF2M 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, A distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behaviour and microstructural evolution in fine grain Ti-6Al-4V alloy under superplastic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moukrane Dehmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti 2019 - The 14th world conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France. 7 p., </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202032111011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the superplastic and hot deformation mechanisms of a Ti-6Al-2Sn-4Zr-2Mo Titanium Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gen Yamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felantsoa Avotriniaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Imai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longqiu Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti 2019 - The 14th world conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France. 6 p., </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202032111023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen/nitrogen-assisted degradation of the mechanical behavior of titanium alloys exposed at elevated temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti2019: The 14th world conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France. 4 p., </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202032106004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of superplasticity of the Ti-6Al-4V alloy via ultrafine grained heterogeneous microstructural control and metastable microstructural control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti2019 - The 14th world conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimization of the local hall-petch relationship using slip trace analysis technique and scale transition rules: application in equiaxed ti-6al-4v titanium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatna Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLAS 2019 - XV International Conference on Computational Plasticity: fundamentals and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superplasticity in Fine Grain Ti-6Al-4V Alloy: Mechanical Behavior and Microstructural Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moukrane Dehmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAM 2018 - 13th International Conference on Superplasticity in Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, St Pertersbourg, Russia. pp.137-143, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.385.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Behavior of Ti-6Al-2Sn-4Zr-2Mo Titanium Alloy under Hot and Superplastic Forming Conditions: Experiment and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gen Yamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAM 2018 - 13th International Conference on Superplasticity in Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, St Petersbourg, Russia. pp.413-418, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.385.413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMULATION MULTI-ECHELLE DU COMPORTEMENT MECANIQUE D’UN ALLIAGE DE TITANE TI-6AL-4V: Etude de L’influence de la Taille, la Dispersion Relative et la Texture Cristallographique des Grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEMAEP2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Constantine, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Behavior And Modelisation Of Ti-6Al-4V Titanium Sheet Under Hot Stamping Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Dublin (et environs), Ireland. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5007973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale surface modeling of the nonlinear mechanical behaviour of AISI H11 hot work tool steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasticity, Damage, and Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Panama City, Panama</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-Mechanical Modeling of Distortions Promoted during Cooling of Ti-6Al-4V Part Produced by Superplastic Forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAM 2015 - 12th International Conference on Superplasticity in Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Tokyo, Japan. p. 196 - 201, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.838-839.196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superplastic forming optimization technique based on average strain rate controlling – Numerical simulation and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSPF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale Modelling of the Surface Behaviour of AISI H11 Tool Steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOOL 2016 - 10th TOOL Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bratislava, Slovakia. 562 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot Forming Process Analysis of Ti6Al-4V Alloy: Experiment, Behaviour Modelling and Finite Element Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nazaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAM 2015 - 12th International Conference on Superplasticity in Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Tokyo, Japan. p. 183 - 189, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.838-839.183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats tribologiques de dépôts obtenus par différentes techniques HVOF, MIG, PTA & LASER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Conférence Internationale, de la projection thermique à la fabrication additive, 7 et 8 décembre - Pau- France - (2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical behaviour and microstructural evolution of high temperature forged Ti-6Al-4V during heat treatment quenching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on the Mechanical Behavior of Materials, Karlsruhe - GERMANY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Karlsruhe, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superplasticity of the Ultrafine-Grained Ti-6Al-4V Alloy with a Metastable α-Single Phase Microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chiba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TI 2015 - 13th World Conference on Titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Diego, California, United States. 789-792 (Chapter 133), </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119296126.ch133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale modelling of AISI H11 martensitic tool steel surface anisotropic mechanical behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDMD II - JIP 2014 - FATIGUE DESIGN &amp; MATERIAL DEFECTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. art. 04018 - 2 p., </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/20141204018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical investigation on the heterogeneous and anisotropic mechanical behaviour of AISI H11 steel using various stress-strain formulations : a multi-scale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM - 11th World Congress on Computational Mechanics / ECCM - 5th European Conference on Computational Mechanics / ECFD - 6th European Conference on Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelone, Spain. p. 3415-3425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the quenching rate and step-wise cooling temperatures on microstructural and tensile properties of PER72 (R) Ni-based superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Baillif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSUPERALLOYS 2014 - 2nd European Symposium on Superalloys and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Giens, France. art. 21002 - 6 p., </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/20141421002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement tribologique d'un revêtement muni de particules lubrifiantes : expérimentation et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brucelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIFT 2010 - Journées Internationales Francophones de Tribologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Albi, France. p.417-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude multi-échelle du comportement en surface de l´acier X38CrMoV5 : approche numérique et expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chieragatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study, in Pure Titanium Sheet, of the Microstructural Evolution Induced by Incremental Forming Process and Plane Strain Tensile Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Balcaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti 2011 - 12th World conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Beijing, China. pp.1148-1151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of the Deformation Mechanisms in Textured Alpha-titanium Alloy Sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Balcaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pettinari-Sturmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti 2011 - 12th World conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Beijing, China. pp.1290-1293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of crack propagation and crack tip opening displacements by measurements 2-D digital image correlation in a hot working tool steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayyid Masoodur Rahman Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOOL 2012 -9th International tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Leoben, Austria. p.463-466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate strain analysis of Titanium sheet in single point incremental forming process by digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Balcaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics 2011, Brussels, Belgium, february</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the LCF loading cycle characteristics on the fatigue life of inconel 718 at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Taina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pasqualon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International symposium on superalloy 718 and derivatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Pittsburgh, United States. p.893-905</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Temperature Fatigue of SPF Die Ni-Cr-Fe Heat Resistant Nickel-Chromium Cast Steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Y. Moraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAM 2009 - 10th International Conference on Superplasticity in Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Seattle, United States. pp.69+, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.433.69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat Resistant Ni-Cr-Fe Steels for Superplastic Forming Dies: From Material Microstructure to Die Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAM 2009 - 10th International Conference on Superplasticity in Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Seattle, United States. pp.77-84, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.433.77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single point incremental sheet forming investigated by in-process 3D digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decultot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 14 - 14th International Conference on Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Poitiers, France. pp.11001, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20100611001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue life modelling of hot forming tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ITC - 8th International Tooling Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Aachen, Germany. p.455-464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-camera computer vision for large volume inspection: (a) aeronautical parts inspection and (b) incremental forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bugarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Decultot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Devy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Harvent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-José Orteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Large Volume Metrology Conference 2008 (LVMC'2008), Liverpool (UK), 4-5 November 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour modelling of aluminium alloy sheet for Single Point Incremental Forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decultot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th ESAFORM Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lyon, France. pp.Pages 1151-1154, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-008-0184-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement de tôle d'aluminium emboutie par formage incrémental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decultot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Aussois, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal behaviour modelling of superplastic forming tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guegan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSPF08 - 6th EUROSPF Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Carcassonne, France. p. 1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the two stages stretch-blow molding process: Infrared heating and blowing modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bordival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMIFORM 2007 - 9th International conference on numerical methods in industrial forming processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Porto, Portugal. pp.519+</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the elongational properties of polymers using a mixed numerical-experimental method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Hmida Maamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM13 - 13th International conference on experimental mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Alexanroupolis, Greece. 8 p., </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-6239-1_331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the mechanical behavior of welded tubular joints for a better prediction of their life under thermo mechanical fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Loge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECAMAT 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Aussois, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour model identification based on inverse modeling and using Optical Full Field Measurements (OFFM): application on rubber and steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hmida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ESAFORM conference on material forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Zaragoza, Spain. pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Car manifold's fatigue life under thermo mechanical loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Loge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue Design 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Senlis, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and validation of a continuum damage model applied for lifetime prediction of H11 tool steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOOL 06 -7th International tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Torino, Italy. p.557-564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters identification using field measurements of polymer membranes during bubble inflation technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Hmida Maamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomecanics 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Clermont-Ferrand, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic behaviour simulation of X38CrMoV5-47HRC (AISI H11) tempered martensitic hot work tool steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeeshan Ahmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOOL 06-7e International tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, TORINO, Italy. p.513-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A continuum damage model applied to fatigue lifetime predicition of a martensitic tool steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIT 2005 -5th International Conference on Industrial Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Velenje, Slovenia. p.227-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical simulation of NI-CR-FE heat resistant SPF dies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro SPF'05 -4th European Conference on Superplastic Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Manchester, United Kingdom. p.115-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement cyclique d'aciers à outils martensitiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanping Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECAMAT -Ecole mécanique des matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Aussois, France. p.288-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic behaviour modelling of martensitic hot work tool steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanping Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAMP2002 -Conferences on applied mechanics, materials science and joining and forming processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Paderborn, Germany. p.64-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal fatigue of a tool steel : experiment and numerical simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Bergstrom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th international tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Karlstad, Sweden. p.667-685</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des mécanismes de déformation en formage incrémental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Balcaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Decultot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Plasticité 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processes and equipment for superplastic forming of metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nazaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrait de : Superplastic forming of advanced metallic materials : methods and applications (chap. 3) / sous la dir. de G. GIULIANO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Woodhead Publishing, p.49-71, 2011, 978-1-84569-753-2. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1533/9780857092779.1.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de pilotage d'une machine de formage superplastique et machine correspondante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nazaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lebard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2016162642. MICS; SUMO; DOCA-NS. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the cyclic behavior and service life of martensitic tool steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering Sciences [physics]. École Nationale Supérieure des Mines de Paris, 2003. English. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2003ENMP1161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00001209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId332"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent VELAY </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">velay-vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6770-6209</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">079452337</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=_AprklkAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive assessment of multi-material micro-tissue mechanics reveals the critical role of rigidity gradients in tumour growth and pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Ala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Segonds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 212, pp.383-398. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2025.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscale to Macroscale Analyses of Superplasticity of Ti-6242S Titanium Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muritala Arowolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moukrane Dehmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 390, pp.145-161. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/p-qnv3tQ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study and modeling of the microstructural effects on the mechanical behavior of Ti-6Al-4V titanium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatna Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 148, pp.104473. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechrescom.2025.104473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effects on the plastic behavior of polycrystalline materials: Grain size, precipitation state and free-surface effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Genée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Castro Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 188, pp.104284. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2025.104284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRSS evolution with changing grain size for a dual-phase Ti-6Al-2Sn-4Zr-2Mo-Si alloy having a martensite structure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irvin Séchepée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 208, pp.105407. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2025.105407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of process parameters on surface integrity in laser powder bed fusion of Ti-6Al-4V alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Shabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buchibabu Vicharapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Muthu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.43786. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-27513-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the interplay between biology and physics with a finite element method-implemented vertex organoid model: A tool for the mechanical analysis of cell behavior on a spherical organoid shell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Laussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Segonds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (1), pp.e1012681. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914538v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duplex α+α′組織を呈すTi-6Al-2Sn-4Zr-2Mo-Si合金の優れた引張強度-延性バランス：実験研究と機械学習を援用した組織因子の影響</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irvin Séchepée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Paulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuka Nagasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riku Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">日本金属学会誌 / Journal of Japan Institute of Metals / Nippon Kinzoku Gakkaishi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 88 (12), pp.375-384. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2320/jinstmet.JC202410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of grain size and β fraction on the deformation modes of a Ti-6Al-2Sn-4Zr-2Mo-Si alloy with equiaxed (α + β) microstructures: Slip trace analysis and multiscale simulation of polycrystal plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irvin Séchepée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Dubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 981, pp.173722. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2024.173722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excellent Balance of Ultimate Tensile Strength and Ductility in a Ti–6Al–2Sn–4Zr–2Mo–Si Alloy Having Duplex α + α′ Microstructure: Effect of Microstructural Factors from Experimental Study and Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irvin Séchepée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Paulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuka Nagasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riku Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 64 (1), pp.111-120. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2320/matertrans.MT-MLA2022009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial microstructure influence on Ti-Al-Mo-V alloy’s superplastic deformation behavior and deformation mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.O. Mosleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. Kotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Mochugovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 802, pp.1-10/140626. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2020.140626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engine Oil- Crankshaft Interaction Fem Modelling of an Air-Cooled Diesel Engine under Dynamic Severe Functioning Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Bessrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Science International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (8), pp.81-88. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/PSIJ/2021/v25i830278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of strain rate and temperature on the deformation mechanisms of a fine-grained Ti-6Al-4V alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moukrane Dehmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 790, pp.1-14/139718. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2020.139718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of grain size and crystallographic texture on tensile behavior induced by sliding mechanism in Ti-6Al-4V alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatna Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 774, pp.138835. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2019.138835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Analysis and Behaviour Modelling of the Deformation Mechanisms of a Ti-6242S Alloy under Hot and Superplastic Forming Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longqiu Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anzu Ii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatsumi Onishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), pp.1-17/1599. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met10121599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superplasticity of metastable ultrafine-grained Ti 6242S alloy: Mechanical flow behavior and microstructural evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Imai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gen Yamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 754, pp.569-580. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2019.03.085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behaviour modelling and finite element simulation of simple part of Ti-6Al-4V sheet under hot/warm stamping conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38, pp.472-482. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmapro.2018.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Scale Numerical Analysis of the Effect of Microstructural Features on the Mechanical Behavior of Polycrystalline Ti-6Al-4V Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatna Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (2), pp.227 - 242. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24423/EngTrans.1014.20190615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02201384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new numerical strategy for SPF pressure profile computing based on statistical strain rate controlling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 141, p.479-490. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2018.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superplastic Property of the Ti-6Al-4V Alloy with Ultrafine-Grained Heterogeneous Microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuro Nishihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (1), pp.1700317. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.201700317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of forged Ti-6Al-4V Titanium alloy with microstructural considerations during quenching process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 142-143, pp.456-467. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2018.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element modelling of cold drawing for high-precision tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Boutenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 346 (8), pp.665-677. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2018.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscale modeling of dynamic recrystallization behavior, grain size evolution, dislocation density, processing map characteristic, and room temperature strength of Ti-6Al-4V alloy forged in the (α+β) region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 708, pp.404 - 413. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.02.285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior of a Ti-6Al-4 V titanium alloy with microstructural evolution modeling under hot and superplastic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio Wagner Batista dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilmar Ferreira Batalha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering Technology / Materialwissenschaft und Werkstofftechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Special Issue: 11th European Conference on Superplastic Forming (EuroSPF) (Selected contributions), 48 (10), p.952-961. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mawe.201700040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile behaviour of high temperature forged Ti-6Al-4V during in-situ heat treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 208, p. 7-9. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2017.05.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior modelling and microstructural evolutions of Ti-6Al-4V alloy under hot forming conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chiba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108-109, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2016.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scale approach to investigate the non linear subsurface behavior and strain localization of X38CrMoV5-1 martensitic tool steel: experiment and numerical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87, pp.130-153. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2016.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical model for the prediction of hot roll temperatures in a hot rolling process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering Technology / Materialwissenschaft und Werkstofftechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (12), p. 1202-1215. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mawe.201600554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow behavior and microstructure in Ti-6Al-4V alloy with an ultrafine-grained alpha-single phase microstructure during low-temperature-high-strain-rate superplasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akihiko Chiba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66, p. 611-617. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2014.05.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moules pour formage superplastique du titane : matériaux, propriétés et conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du cercle d'études des métaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (16), 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the transverse mechanical properties of carbon/carbon composites by spherical indentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Poitrimolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66, p. 234-245. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2013.08.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the mechanical behaviour of Ti-6Al-4V alloy under hot forming conditions: Experiment and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering Technology / Materialwissenschaft und Werkstofftechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45 (9), p. 847-853. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mawe.201400293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-mechanical fatigue behaviour of welded tubular parts made of ferritic stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland E. Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54, pp.84 - 98. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2013.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of hardening parameters using finite element models and full-field measurements: some case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decultot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Ramde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 47 (1), pp.3-17. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0309324711430022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal behaviour modelling of superplastic forming tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guegan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering Technology / Materialwissenschaft und Werkstofftechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (9, SI), pp.799-804. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mawe.201200045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-Camera Instrumentation of a Single Point Incremental Forming Process Pilot for Shape and 3D Displacement Measurements: Methodology and Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-José Orteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bugarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Harvent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (4), pp.625-639. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-010-9436-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical life prediction of mechanical fatigue for hot forging tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Mocellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland E. Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (Supplement 1), pp.Pages 129-132. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-009-0537-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A microstructural and low-cycle fatigue investigation of weld-repaired heat-resistant cast steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Branza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 209 (2), pp.944-953. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2008.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Preform Temperature Distribution for the Stretch-Blow Molding of PET Bottles: Infrared Heating and Blowing Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bordival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49 (4), pp.783-793. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.21296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour modelling of aluminium alloy sheet for single point incremental forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decultot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (Suppl.1), p.1151-1154. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-008-0184-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and validation of a continuum damage model applied for the lifetime prediction of H11 tool steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microstructure and Materials Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2-3), p.282-296. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMMP.2008.018735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in cyclic behavior and lifetime modeling of tempered martensitic steels based on microstructural considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 378-379, pp.81-100. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.378-379.81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic behaviour simulation of X38CRMOV5-47HRC (AISI H11)-tempered martensitic hot-work tool steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microstructure and Materials Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2/3), pp.326-335. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMMP.2008.018738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de paramètres de comportement de membranes en polymères durant le procédé de soufflage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Hmida Maamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 94 (5), pp.371-378. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech:2007010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic behavior modeling of a tempered martensitic hot work tool steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22, pp.459 - 496. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2005.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A continuum damage model applied to high temperature fatigue lifetime prediction of a martensitic tool steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 28 (11), pp.1009-1023. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1460-2695.2005.00939.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-Metallo-Mechanical Modeling of Case-Hardened Steel Parts for Prediction of Distortions during Intermittent Gas Quenching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Troutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QDE 2025 - 3rd International Conference on Quenching and Distortion Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Vancouver, Canada. pp.78-82, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31399/asm.cp.qde2025p0078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fatigue Damage Propagation Model Based on Locally Periodic Micro-crack Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedGU-21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Istanbul, Turkey. pp.139-142, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43218-7_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characterization and behavior modelling of Ti-6Al-4V alloy in hot forming conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas D’archivio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2024 - the 27th International ESAFORM Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Toulouse, France. pp.2226-2234, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903131-245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen content effect on mechanical behaviour of cp titanium exposed at elevated temperature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti-2023-World Titanium Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Edinburgh, United Kingdom. 6 p., </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119895.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’épaisseur des échantillons minces sur leur comportement en traction : étude de l’influence de la taille de grain, de la surface libre et de l’état de précipitation pour un superalliage à base de nickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Castro Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2M 2021 - Journées Annuelles SF2M 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, A distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen/nitrogen-assisted degradation of the mechanical behavior of titanium alloys exposed at elevated temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti2019: The 14th world conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France. 4 p., </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202032106004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behaviour and microstructural evolution in fine grain Ti-6Al-4V alloy under superplastic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moukrane Dehmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti 2019 - The 14th world conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France. 7 p., </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202032111011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the superplastic and hot deformation mechanisms of a Ti-6Al-2Sn-4Zr-2Mo Titanium Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gen Yamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felantsoa Avotriniaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Imai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longqiu Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti 2019 - The 14th world conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France. 6 p., </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202032111023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimization of the local hall-petch relationship using slip trace analysis technique and scale transition rules: application in equiaxed ti-6al-4v titanium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatna Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLAS 2019 - XV International Conference on Computational Plasticity: fundamentals and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of superplasticity of the Ti-6Al-4V alloy via ultrafine grained heterogeneous microstructural control and metastable microstructural control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti2019 - The 14th world conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMULATION MULTI-ECHELLE DU COMPORTEMENT MECANIQUE D’UN ALLIAGE DE TITANE TI-6AL-4V: Etude de L’influence de la Taille, la Dispersion Relative et la Texture Cristallographique des Grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEMAEP2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Constantine, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superplasticity in Fine Grain Ti-6Al-4V Alloy: Mechanical Behavior and Microstructural Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moukrane Dehmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAM 2018 - 13th International Conference on Superplasticity in Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, St Pertersbourg, Russia. pp.137-143, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.385.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Behavior of Ti-6Al-2Sn-4Zr-2Mo Titanium Alloy under Hot and Superplastic Forming Conditions: Experiment and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gen Yamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAM 2018 - 13th International Conference on Superplasticity in Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, St Petersbourg, Russia. pp.413-418, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.385.413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Behavior And Modelisation Of Ti-6Al-4V Titanium Sheet Under Hot Stamping Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Dublin (et environs), Ireland. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5007973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats tribologiques de dépôts obtenus par différentes techniques HVOF, MIG, PTA & LASER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Conférence Internationale, de la projection thermique à la fabrication additive, 7 et 8 décembre - Pau- France - (2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-Mechanical Modeling of Distortions Promoted during Cooling of Ti-6Al-4V Part Produced by Superplastic Forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAM 2015 - 12th International Conference on Superplasticity in Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Tokyo, Japan. p. 196 - 201, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.838-839.196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superplastic forming optimization technique based on average strain rate controlling – Numerical simulation and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSPF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale surface modeling of the nonlinear mechanical behaviour of AISI H11 hot work tool steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasticity, Damage, and Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Panama City, Panama</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale Modelling of the Surface Behaviour of AISI H11 Tool Steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOOL 2016 - 10th TOOL Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bratislava, Slovakia. 562 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot Forming Process Analysis of Ti6Al-4V Alloy: Experiment, Behaviour Modelling and Finite Element Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nazaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAM 2015 - 12th International Conference on Superplasticity in Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Tokyo, Japan. p. 183 - 189, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.838-839.183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical behaviour and microstructural evolution of high temperature forged Ti-6Al-4V during heat treatment quenching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on the Mechanical Behavior of Materials, Karlsruhe - GERMANY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Karlsruhe, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superplasticity of the Ultrafine-Grained Ti-6Al-4V Alloy with a Metastable α-Single Phase Microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chiba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TI 2015 - 13th World Conference on Titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Diego, California, United States. 789-792 (Chapter 133), </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119296126.ch133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the quenching rate and step-wise cooling temperatures on microstructural and tensile properties of PER72 (R) Ni-based superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Baillif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSUPERALLOYS 2014 - 2nd European Symposium on Superalloys and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Giens, France. art. 21002 - 6 p., </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/20141421002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale modelling of AISI H11 martensitic tool steel surface anisotropic mechanical behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDMD II - JIP 2014 - FATIGUE DESIGN &amp; MATERIAL DEFECTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. art. 04018 - 2 p., </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/20141204018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical investigation on the heterogeneous and anisotropic mechanical behaviour of AISI H11 steel using various stress-strain formulations : a multi-scale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM - 11th World Congress on Computational Mechanics / ECCM - 5th European Conference on Computational Mechanics / ECFD - 6th European Conference on Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelone, Spain. p. 3415-3425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement tribologique d'un revêtement muni de particules lubrifiantes : expérimentation et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brucelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIFT 2010 - Journées Internationales Francophones de Tribologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Albi, France. p.417-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude multi-échelle du comportement en surface de l´acier X38CrMoV5 : approche numérique et expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chieragatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study, in Pure Titanium Sheet, of the Microstructural Evolution Induced by Incremental Forming Process and Plane Strain Tensile Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Balcaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti 2011 - 12th World conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Beijing, China. pp.1148-1151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of the Deformation Mechanisms in Textured Alpha-titanium Alloy Sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Balcaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pettinari-Sturmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti 2011 - 12th World conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Beijing, China. pp.1290-1293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of crack propagation and crack tip opening displacements by measurements 2-D digital image correlation in a hot working tool steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Baccar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayyid Masoodur Rahman Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOOL 2012 -9th International tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Leoben, Austria. p.463-466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate strain analysis of Titanium sheet in single point incremental forming process by digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Balcaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics 2011, Brussels, Belgium, february</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the LCF loading cycle characteristics on the fatigue life of inconel 718 at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Taina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pasqualon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International symposium on superalloy 718 and derivatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Pittsburgh, United States. p.893-905</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Temperature Fatigue of SPF Die Ni-Cr-Fe Heat Resistant Nickel-Chromium Cast Steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Y. Moraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAM 2009 - 10th International Conference on Superplasticity in Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Seattle, United States. pp.69+, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.433.69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat Resistant Ni-Cr-Fe Steels for Superplastic Forming Dies: From Material Microstructure to Die Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAM 2009 - 10th International Conference on Superplasticity in Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Seattle, United States. pp.77-84, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.433.77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single point incremental sheet forming investigated by in-process 3D digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decultot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 14 - 14th International Conference on Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Poitiers, France. pp.11001, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20100611001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue life modelling of hot forming tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ITC - 8th International Tooling Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Aachen, Germany. p.455-464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-camera computer vision for large volume inspection: (a) aeronautical parts inspection and (b) incremental forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bugarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Decultot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Devy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Harvent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-José Orteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Large Volume Metrology Conference 2008 (LVMC'2008), Liverpool (UK), 4-5 November 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement de tôle d'aluminium emboutie par formage incrémental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decultot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Aussois, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour modelling of aluminium alloy sheet for Single Point Incremental Forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decultot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th ESAFORM Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lyon, France. pp.Pages 1151-1154, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-008-0184-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal behaviour modelling of superplastic forming tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guegan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSPF08 - 6th EUROSPF Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Carcassonne, France. p. 1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the elongational properties of polymers using a mixed numerical-experimental method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Hmida Maamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM13 - 13th International conference on experimental mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Alexanroupolis, Greece. 8 p., </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-6239-1_331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the two stages stretch-blow molding process: Infrared heating and blowing modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bordival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMIFORM 2007 - 9th International conference on numerical methods in industrial forming processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Porto, Portugal. pp.519+</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the mechanical behavior of welded tubular joints for a better prediction of their life under thermo mechanical fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Loge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECAMAT 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Aussois, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour model identification based on inverse modeling and using Optical Full Field Measurements (OFFM): application on rubber and steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hmida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ESAFORM conference on material forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Zaragoza, Spain. pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Car manifold's fatigue life under thermo mechanical loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Loge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue Design 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Senlis, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and validation of a continuum damage model applied for lifetime prediction of H11 tool steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOOL 06 -7th International tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Torino, Italy. p.557-564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters identification using field measurements of polymer membranes during bubble inflation technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Hmida Maamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomecanics 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Clermont-Ferrand, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic behaviour simulation of X38CrMoV5-47HRC (AISI H11) tempered martensitic hot work tool steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeeshan Ahmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOOL 06-7e International tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, TORINO, Italy. p.513-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A continuum damage model applied to fatigue lifetime predicition of a martensitic tool steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIT 2005 -5th International Conference on Industrial Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Velenje, Slovenia. p.227-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical simulation of NI-CR-FE heat resistant SPF dies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro SPF'05 -4th European Conference on Superplastic Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Manchester, United Kingdom. p.115-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal fatigue of a tool steel : experiment and numerical simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Bergstrom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th international tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Karlstad, Sweden. p.667-685</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement cyclique d'aciers à outils martensitiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanping Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECAMAT -Ecole mécanique des matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Aussois, France. p.288-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic behaviour modelling of martensitic hot work tool steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanping Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAMP2002 -Conferences on applied mechanics, materials science and joining and forming processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Paderborn, Germany. p.64-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des mécanismes de déformation en formage incrémental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Balcaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Decultot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Plasticité 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processes and equipment for superplastic forming of metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nazaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrait de : Superplastic forming of advanced metallic materials : methods and applications (chap. 3) / sous la dir. de G. GIULIANO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Woodhead Publishing, p.49-71, 2011, 978-1-84569-753-2. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1533/9780857092779.1.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de pilotage d'une machine de formage superplastique et machine correspondante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nazaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lebard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2016162642. MICS; SUMO; DOCA-NS. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the cyclic behavior and service life of martensitic tool steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering Sciences [physics]. École Nationale Supérieure des Mines de Paris, 2003. English. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2003ENMP1161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00001209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId333"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="000E30AE"/>
+    <w:nsid w:val="0D408EFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/velay-vincent" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6770-6209" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079452337" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05440875v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Ala" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Douillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ferrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Segonds" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2025.12.013" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05597254v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muritala Arowolo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moukrane Dehmas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-qnv3tQ" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04980104v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gen&#233;e" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Castro Moreno" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monceau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2025.104284" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914538v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laussu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Michel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Magne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Segonds" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Marguet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012681" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05098416v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irvin S&#233;chep&#233;e" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Matsumoto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rousseaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105407" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417804v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Roux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Salem" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Shabbar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buchibabu Vicharapu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Muthu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27513-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05166568v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatna Benmessaoud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Cheikh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2025.104473" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04832080v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Paulain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuka Nagasaki" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riku Tanaka" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2320/jinstmet.JC202410" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04440723v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dubray" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.173722" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03954851v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2320/matertrans.MT-MLA2022009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03048724v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Mosleh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Kotov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Mochugovskiy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.140626" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03507822v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Keita" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Camara" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Bessrour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Rezai-Aria" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/PSIJ/2021/v25i830278" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02432799v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.138835" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03042931v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longqiu Song" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anzu Ii" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Despax" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatsumi Onishi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10121599" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02863273v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delagnes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139718" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02083548v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Imai" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gen Yamane" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.03.085" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02007864v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sirvin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bonnaire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Penazzi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2018.12.010" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02201384v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24423/EngTrans.1014.20190615" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01693763v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuro Nishihara" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201700317" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01799489v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Julien" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dahan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Forestier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2018.05.023" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01822637v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boutenel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Delhomme" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.06.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01781300v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rollin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dupuy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gallet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2018.04.021" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819060v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.02.285" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01622051v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Wagner Batista dos Santos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmar Ferreira Batalha" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201700040" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620026v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Julien" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dahan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Forestier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2017.05.050" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398857v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zouaghi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Soveja" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2016.09.007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609107v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Michrafy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201600554" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384397v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Matsumoto" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chiba" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2016.01.024" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611092v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiko Chiba" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2014.05.045" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01679861v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611612v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poitrimolt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.08.063" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611987v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sasaki" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201400293" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DAC41A42E8F5A117FA6D82F6AD76A8F947F7A7E6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398870v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland E. Log&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie da Costa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2013.04.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2B5W2DX2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736790v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decultot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Ramde" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324711430022" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687323v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guegan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201200045" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01170378v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Orteu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bugarin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harvent" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-010-9436-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703247v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bordival" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21296" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703246v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian Branza" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2008.03.002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DXD8QWX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509438v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mocellin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ferraro" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0537-2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851422v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMP.2008.018735" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384451v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.378-379.81" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851425v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Massoni" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0184-z" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02136921v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ahmer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMP.2008.018738" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851430v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Hmida Maamar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mercier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2007010" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-WZJJKPG3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384440v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2005.03.007" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384443v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2005.00939.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05272039v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Troutet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Poulat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.qde2025p0078" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04556317v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas D&#8217;archivio" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-245" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04166161v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dod" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119895.1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04509678v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Keita" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lacoste" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43218-7_33" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04171379v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hourcade" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02384341v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032111011" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02384311v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felantsoa Avotriniaina" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032111023" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359251v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032106004" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02384925v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02954474v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864428v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Geyer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.385.137" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864430v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.385.413" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01866326v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Benmessaoud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615828v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5007973" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049843v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zouaghi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633694v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.838-839.196" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049064v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rollin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupuy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gallet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048662v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633650v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nazaret" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.838-839.183" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049844v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cabrol" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052664v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052460v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119296126.ch133" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611985v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141204018" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611986v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611618v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Baillif" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamesle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dumont" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141421002" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01731446v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bessard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debout" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brucelle" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441147v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chieragatti" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703240v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Balcaen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703241v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pettinari-Sturmel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Douin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760273v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Baccar" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayyid Masoodur Rahman Shah" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mabru" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191656v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Balcaen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Robert" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760282v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Taina" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pasqualon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703243v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Y. Moraux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.433.69" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703242v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.433.77" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703244v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100611001" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01685213v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dour" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056726v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Decultot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510321v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771378v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348613v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703248v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01818874v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6239-1_331" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8CEC3A14C92B9F2CA5F5A45F3E9FDD8260009E44/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771393v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Loge" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703249v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hmida" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vallet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760293v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788411v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788413v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796826v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Ahmer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796834v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788423v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jourdain" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798917v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanping Zhang" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796849v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788439v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Persson" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Bergstrom" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193785v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01729123v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857092779.1.49" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02056284v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nazaret" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001209v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003ENMP1161" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/velay-vincent" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6770-6209" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079452337" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=_AprklkAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05440875v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Ala" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Douillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ferrand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Segonds" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2025.12.013" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05597254v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muritala Arowolo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moukrane Dehmas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-qnv3tQ" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05166568v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatna Benmessaoud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Cheikh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Matsumoto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2025.104473" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04980104v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gen&#233;e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Castro Moreno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monceau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2025.104284" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05098416v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irvin S&#233;chep&#233;e" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rousseaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105407" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417804v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Roux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Salem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Shabbar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buchibabu Vicharapu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Muthu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27513-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914538v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laussu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Michel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Magne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Segonds" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Marguet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012681" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04832080v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Paulain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuka Nagasaki" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riku Tanaka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2320/jinstmet.JC202410" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04440723v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dubray" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.173722" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03954851v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2320/matertrans.MT-MLA2022009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03048724v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Mosleh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Kotov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Mochugovskiy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.140626" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03507822v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Keita" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Camara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Bessrour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Rezai-Aria" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/PSIJ/2021/v25i830278" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02863273v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Despax" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delagnes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139718" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02432799v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.138835" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03042931v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longqiu Song" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anzu Ii" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatsumi Onishi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10121599" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02083548v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Imai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gen Yamane" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.03.085" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02007864v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sirvin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bonnaire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Penazzi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2018.12.010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02201384v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24423/EngTrans.1014.20190615" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01781300v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rollin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dupuy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gallet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2018.04.021" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01693763v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuro Nishihara" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201700317" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01799489v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Julien" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dahan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Forestier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2018.05.023" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01822637v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boutenel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Delhomme" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.06.005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819060v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.02.285" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01622051v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Wagner Batista dos Santos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmar Ferreira Batalha" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201700040" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620026v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Julien" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dahan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Forestier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2017.05.050" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384397v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Matsumoto" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chiba" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2016.01.024" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398857v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zouaghi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Soveja" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2016.09.007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609107v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Michrafy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201600554" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611092v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiko Chiba" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2014.05.045" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01679861v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611612v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poitrimolt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.08.063" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611987v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sasaki" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201400293" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DAC41A42E8F5A117FA6D82F6AD76A8F947F7A7E6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398870v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland E. Log&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie da Costa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2013.04.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2B5W2DX2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736790v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decultot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Ramde" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324711430022" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687323v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guegan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201200045" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01170378v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Orteu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bugarin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harvent" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-010-9436-1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509438v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mocellin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ferraro" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0537-2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703246v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian Branza" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2008.03.002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DXD8QWX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703247v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bordival" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21296" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851425v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Massoni" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0184-z" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851422v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMP.2008.018735" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384451v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.378-379.81" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02136921v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ahmer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMP.2008.018738" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851430v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Hmida Maamar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mercier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2007010" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-WZJJKPG3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384440v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2005.03.007" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384443v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2005.00939.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05272039v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Troutet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Poulat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.qde2025p0078" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04509678v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Keita" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lacoste" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43218-7_33" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04556317v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas D&#8217;archivio" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-245" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04166161v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dod" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119895.1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04171379v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hourcade" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359251v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032106004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02384341v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032111011" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02384311v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felantsoa Avotriniaina" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032111023" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02954474v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02384925v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01866326v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Benmessaoud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864428v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Geyer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.385.137" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864430v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.385.413" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615828v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5007973" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049844v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cabrol" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633694v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.838-839.196" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049064v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rollin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupuy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gallet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049843v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zouaghi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048662v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633650v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nazaret" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.838-839.183" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052664v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052460v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119296126.ch133" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611618v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Baillif" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamesle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dumont" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141421002" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611985v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141204018" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611986v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01731446v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bessard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debout" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brucelle" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441147v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chieragatti" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703240v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Balcaen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703241v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pettinari-Sturmel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Douin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760273v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Baccar" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayyid Masoodur Rahman Shah" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mabru" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191656v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Balcaen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Robert" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760282v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Taina" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pasqualon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703243v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Y. Moraux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.433.69" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703242v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.433.77" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703244v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100611001" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01685213v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dour" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056726v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Decultot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771378v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510321v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348613v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01818874v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6239-1_331" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8CEC3A14C92B9F2CA5F5A45F3E9FDD8260009E44/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703248v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771393v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Loge" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703249v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hmida" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vallet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760293v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788411v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788413v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796826v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Ahmer" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796834v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788423v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jourdain" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788439v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Persson" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Bergstrom" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798917v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanping Zhang" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796849v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193785v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01729123v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857092779.1.49" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02056284v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nazaret" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001209v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003ENMP1161" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>