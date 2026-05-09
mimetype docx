--- v0 (2026-04-07)
+++ v1 (2026-05-09)
@@ -421,260 +421,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude en temps réel du choix des expressions référentielles en production de texte chez des élèves de 9 à 11 ans : Application du modèle d’interférence basée sur la similarité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Place des reformulations dans la co-construction des compétences narratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Volteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Millogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDM 2015 - Continuité référentielle - Le choix des mots dans des textes français et anglais à la fin du moyen âge et aux périodes modernes et contemporaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Apprentissage du langage oral à l'école maternelle. Regards croisés sur un corpus homogène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02542129v1</w:t>
+                <w:t xml:space="preserve">halshs-02542149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place des reformulations dans la co-construction des compétences narratives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Volteau</w:t>
+                <w:t xml:space="preserve">Self-regulation Strategies of Writing: effects of a program to develop narrative competencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dyanne Escorcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Millogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apprentissage du langage oral à l'école maternelle. Regards croisés sur un corpus homogène</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Metz, France</w:t>
+              <w:t xml:space="preserve">3rd International Congress of Educational Science and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02542149v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02542143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-regulation Strategies of Writing: effects of a program to develop narrative competencies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude en temps réel du choix des expressions référentielles en production de texte chez des élèves de 9 à 11 ans : Application du modèle d’interférence basée sur la similarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Millogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Congress of Educational Science and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">CDM 2015 - Continuité référentielle - Le choix des mots dans des textes français et anglais à la fin du moyen âge et aux périodes modernes et contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02542143v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02542129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du traitement des occurrences successives d’un personnage sur la mise en œuvre des processus rédactionnels chez les élèves de 8 à 12 ans : étude en temps réel</w:t>
               </w:r>
@@ -742,51 +742,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is coreference processing costly in written text production ? Evidence from narrative text production by children from 8 to 10 year-olds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Millogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dyanne Escorcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Writing Research &amp; Writing Research School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -811,51 +811,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions and limitations of an on-line method to assess self-regulation in writing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dyanne Escorcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Millogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -887,234 +887,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02542182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ELEA2 : une échelle informatisée d’évaluation du langage écrit pour adultes en situation d’illettrisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bontemps Nadia</w:t>
+                <w:t xml:space="preserve">Self-regulation in writing: analysis of the writer’s behavior through the direct observation of the processes involve in written production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dyanne Escorcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Millogo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Eme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Congress of Applied Psychology, From Crisis to sustainable Well-Being</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Conference on Writing Research &amp; Writing Research School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02542191v1</w:t>
+                <w:t xml:space="preserve">halshs-02542174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-regulation in writing: analysis of the writer’s behavior through the direct observation of the processes involve in written production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dyanne Escorcia</w:t>
+                <w:t xml:space="preserve">ELEA2 : une échelle informatisée d’évaluation du langage écrit pour adultes en situation d’illettrisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bontemps Nadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Millogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Eme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Writing Research &amp; Writing Research School</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">28th International Congress of Applied Psychology, From Crisis to sustainable Well-Being</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02542174v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02542191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation du langage écrit et des déficits associés chez les adultes en situation d’illettrisme : élaboration d’une échelle informatisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Eme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Condesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1260,51 +1260,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Written Narrative in French Adults who are Functionally Illiterate : Linguistic Features and Discourse Organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Millogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Eme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIG Writing Conference 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association for Research on Learning and Instruction (EARLI), Sep 2010, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1342,51 +1342,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des compétences écrites des personnes en situation d’illettrisme : aspects linguistiques et discursifs des narrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Millogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Eme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'écriture et ses pratiques. Symposium "Pratiques éducatives et apprentissage de la production écrite"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1948,51 +1948,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is coreference processing costly in written text production? Evidence from narrative text production by children from 8 to 10-year-olds.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Millogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dyanne Escorcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du CeRCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2030,51 +2030,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre le développement des compétences narratives et l’acquisition du langage écrit : étude comparative auprès d’élèves de 4e SEGPA et de CM2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Millogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Volteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Narration et intervention : des voies pour promouvoir et évaluer le développement du langage, de la littéracie et la cognition sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2112,51 +2112,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line processing of coreference in narrative production in children from 8 to 10 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Millogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dyanne Escorcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Language Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2345,51 +2345,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of narratives skills and written language acquisition: a comparison between illiterate adults and Young student matched on the basis of the Reading level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Millogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Eme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twenty-first annual meeting of the Society for Text and discourse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2427,1473 +2427,1473 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre le développement des compétences narratives et l’acquisition du langage écrit : Étude comparative auprès d’élèves de 4e SEGPA et de CM2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Millogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Volteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Narration et intervention : des voies pour promouvoir et évaluer le développement du langage, de la littéracie et de cognition sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02542121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narrative-based intervention in first grade student with language difficulties: An exploratory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Emmanuel Millogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gaufreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Cretu Millogo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Academia Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20935/AL4398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of reformulations in French preschool pupils’ elaboration of oral narratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Volteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Millogo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Langage oral à l'école maternelle. Étude d'un corpus homogène, 177-178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pratiques.4232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment les jeunes élèves apprennent-ils à jongler avec les occurrences de références en production narrative : une étude en temps réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Emmanuel Millogo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language and Literacy : A Canadian Educational e-journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (3), pp.69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20360/G2H02W⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illettrisme et capacités linguistiques à l'écrit et à l'oral : une comparaison entre adultes et enfants de même niveau de lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Eme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Millogo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The use of anaphoric pronouns by French children in narrative: evidence from constrained text production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Millogo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Child Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 32 (2), pp.439-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0305000905006859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A developmental investigation of word length effects in reading using a new on-line word identification paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranka Bijeljac-Babic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Millogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernand Farioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 17 (4), pp.411-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:READ.0000032664.20755.af⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of Information Search Tasks on the Comprehension of Instructional Text</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Vidal-Abarca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bert Erboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Millogo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discourse Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 31 (2), pp.163-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1207/S15326950DP3102_03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude quantitative et qualitative de l’utilisation du pronom personnel &amp;quot;il&amp;quot; dans des textes d’enfants de 7 à 12 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Millogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Espéret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement de la cohésion en production de texte chez les élèves de 7 à 12 ans : approche de psychologie cognitive développementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Millogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nita Raluca; Caron Philippe; Vergez-Couret Marianne; Brunet Anthony; Kleiber Georges. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cohérence et cohésion textuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Lambert-Lucas, pp.215, 2021, 978-2-35935-343-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03120778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du choix des expressions référentielles en production de texte chez les élèves de 9 à 11 ans : application du modèle d’interférence basée sur la similarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Millogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Estèle Dupuy; Victor Millogo; Marie-Hélène Lay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La continuité référentielle ou le choix des mots dans les textes français et anglais de la fin du Moyen Age et des périodes modernes et contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.185-200, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02542317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du traitement des occurrences successives d’un personnage sur la mise en œuvre des processus rédactionnels chez les élèves de 8 à 12 ans : étude en temps réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Millogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brigitte Marin; Dominique Berger. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation, recherches sur la professionnalisation : consensus et dissensus : Le Printemps de la Recherche en ESPE 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau National des ESPE, 2016, 978-2-9556292-0-8</w:t>
+              <w:t xml:space="preserve">Recherches en éducation, recherches sur la professionnalisation : consensus et dissensus. Le Printemps de la recherche en ESPE 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01955862v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02542328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du traitement des occurrences successives d’un personnage sur la mise en œuvre des processus rédactionnels chez les élèves de 8 à 12 ans : étude en temps réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Millogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation, recherches sur la professionnalisation : consensus et dissensus. Le Printemps de la recherche en ESPE 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Recherches en éducation, recherches sur la professionnalisation : consensus et dissensus : Le Printemps de la Recherche en ESPE 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau National des ESPE, 2016, 978-2-9556292-0-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02542328v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation du langage écrit et des déficits associés chez les adultes en situation d’illettrisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Eme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Condesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bontemps Nadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Millogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Gaux; Isabelle Vinatiers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Outils pour la formation, l’éducation et la prévention : contributions de la psychologie et des sciences de l’éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02542334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des expressions anaphoriques en production écrite chez des enfants de 7 à 12 ans : effets de la distance référentielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Millogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denis Alamargot; Jacques Bouchand; Eric Lambert; Victor Millogo; Céline Beaudet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Conference “De la France au Québec : L’Écriture dans tous ses états”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02542266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies in monitoring anaphoric devices in childhood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Millogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Françoise Crété; Eric Espéret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Writing and Learning to Write at the dawn of the 21st Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02542389v1</w:t>
-              </w:r>
-[...803 lines deleted...]
-                <w:t xml:space="preserve">hal-02420521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4278,51 +4278,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734717v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Millogo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaufreteau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542084v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542292v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433108v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Solari Landa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542129v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542149v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Volteau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542143v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyanne Escorcia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542152v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542167v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542182v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542191v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bontemps Nadia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Eme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542174v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542203v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Condesse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nantes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542225v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542240v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542234v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542275v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dansac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Passerault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542282v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430235v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Emmanuel Millogo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ros" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549749v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551534v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551556v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542107v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551777v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542160v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542196v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542217v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542210v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542121v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120778v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542317v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955862v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542328v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542334v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542266v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542389v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525525v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Cretu Millogo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/AL4398" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420514v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.4232" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420512v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20360/G2H02W" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420510v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420516v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000905006859" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2CDFA0BAA2F08969F7AFF2E0D79C1460F14544F8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420518v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranka Bijeljac-Babic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Farioli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:READ.0000032664.20755.af" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JB2TR1M8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420519v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Vidal-Abarca" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bert Erboul" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1207/S15326950DP3102_03" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420521v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Esp&#233;ret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-02543323v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#232;le Dupuy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421187v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734717v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Millogo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaufreteau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542084v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542292v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433108v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Solari Landa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542149v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Volteau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542143v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyanne Escorcia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542129v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542152v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542167v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542182v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542174v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542191v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bontemps Nadia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Eme" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542203v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Condesse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nantes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542225v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542240v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542234v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542275v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dansac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Passerault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542282v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430235v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Emmanuel Millogo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ros" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549749v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551534v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551556v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542107v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551777v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542160v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542196v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542217v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542210v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542121v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525525v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Cretu Millogo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/AL4398" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420514v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.4232" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420512v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20360/G2H02W" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420510v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420516v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000905006859" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2CDFA0BAA2F08969F7AFF2E0D79C1460F14544F8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420518v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranka Bijeljac-Babic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Farioli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:READ.0000032664.20755.af" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JB2TR1M8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420519v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Vidal-Abarca" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bert Erboul" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1207/S15326950DP3102_03" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420521v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Esp&#233;ret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120778v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542317v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542328v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955862v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542334v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542266v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542389v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-02543323v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#232;le Dupuy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421187v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>