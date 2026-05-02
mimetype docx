--- v0 (2026-03-14)
+++ v1 (2026-05-02)
@@ -66,515 +66,519 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review [Li Yong: Moral Partiality]</w:t>
+                <w:t xml:space="preserve">Review [Sébastien Morlet et Antoine Paris (dir.), Le lecteur collaboratif dans l’Antiquité tardive : la construction réciproque du texte et du lecteur à la fin de l’Antiquité, Paris, Éditions du Cerf, 2024 ; 23 × 15,5, 360p., 34 €, ISBN : 978-2-204-16570-9]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Vendé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Studies Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (2), pp.243-251. </w:t>
+              <w:t xml:space="preserve">Revue des sciences philosophiques et theologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Tome 109 (4), pp.797-801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4312/as.2025.13.2.243-251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rspt.1094.0184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05062285v1</w:t>
+                <w:t xml:space="preserve">hal-05561916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’amitié lettrée confucéenne: moyen et finalité de la vérité</w:t>
+                <w:t xml:space="preserve">Review [Li Yong: Moral Partiality]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Vendé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Asian Studies Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (2), pp.243-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4312/as.2025.13.2.243-251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05215173v1</w:t>
+                <w:t xml:space="preserve">hal-05062285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chinese Philosophy and Waldenfels’ « Phenomenology of the Alien »</w:t>
+                <w:t xml:space="preserve">L’amitié lettrée confucéenne: moyen et finalité de la vérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Vendé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polylog : Forum for Intercultural Philosophy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Erfahrung des »Fremden«, 54, pp.35-46</w:t>
+              <w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, «Être amis en vérité.» La vérité peut-elle se passer d’amitié ?, 82 (1), pp.65-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05516877v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reading Aquinas through Confucianism: Toward a Transcultural Virtue Ethics</w:t>
+                <w:t xml:space="preserve">Chinese Philosophy and Waldenfels’ « Phenomenology of the Alien »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Vendé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Catholic Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polylog : Forum for Intercultural Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Erfahrung des »Fremden«, 54, pp.35-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.30239/IJCS.202512_(17).0002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05452200v1</w:t>
+                <w:t xml:space="preserve">hal-05516877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Anthropocene, Self-Cultivation, and Courage: The Jesuit François Noël as a Witness of Inter-Religious Dialogue between Aristotelian and Confucian Ethics</w:t>
+                <w:t xml:space="preserve">Reading Aquinas through Confucianism: Toward a Transcultural Virtue Ethics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Vendé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Religions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (10), pp.1242. </w:t>
+              <w:t xml:space="preserve">International Journal of Catholic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (2025/4), pp.33-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rel15101242⟩</w:t>
+                <w:t xml:space="preserve">⟨10.30239/IJCS.202512_(17).0002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04840866v1</w:t>
+                <w:t xml:space="preserve">hal-05452200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lecture de Classiques et construction du caractère</w:t>
+                <w:t xml:space="preserve">The Anthropocene, Self-Cultivation, and Courage: The Jesuit François Noël as a Witness of Inter-Religious Dialogue between Aristotelian and Confucian Ethics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Vendé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'éthique et de théologie morale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, N° 321 (1), pp.99-114. </w:t>
+              <w:t xml:space="preserve">Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (10), pp.1242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/retm.3232.0099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rel15101242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04840887v1</w:t>
+                <w:t xml:space="preserve">hal-04840866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ide Lévi, Au-delà d’Eutyphron, perspectives médiévales et contemporaines sur les fondements de l’éthique , préface d’Olivier Boulnois , Paris, Éditions du Cerf (coll. « Collection Philosophie &amp; théologie »), 2024 ; 21 × 14, 496 p., 29 €. ISBN : 978-2-204-16503-7.</w:t>
               </w:r>
@@ -636,1045 +640,1123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la scolastique à l’informatique Marc Parmentier , Archives du virtuel , Vrin, « Varia », 2023, 860 pages, 48 €.</w:t>
+                <w:t xml:space="preserve">Lecture de Classiques et construction du caractère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Vendé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études : revue de culture contemporaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Juin (6), pp.117-118. </w:t>
+              <w:t xml:space="preserve">Revue d'éthique et de théologie morale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 321 (1), pp.99-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/etu.4316.0118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/retm.3232.0099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05525130v1</w:t>
+                <w:t xml:space="preserve">hal-04840887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jésuites et Herméneutique du Marxisme chinois</w:t>
+                <w:t xml:space="preserve">De la scolastique à l’informatique Marc Parmentier , Archives du virtuel , Vrin, « Varia », 2023, 860 pages, 48 €.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Vendé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Portuguesa de Filosofia </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 80 (1-2), pp.489-518. </w:t>
+              <w:t xml:space="preserve">Études : revue de culture contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Juin (6), pp.117-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17990/rpf/2024_80_1_0489⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/etu.4316.0118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04972693v1</w:t>
+                <w:t xml:space="preserve">hal-05525130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’hospitalité langagière, point critique de la philosophie comparée entre la Chine et l’Europe</w:t>
+                <w:t xml:space="preserve">Jésuites et Herméneutique du Marxisme chinois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Vendé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Portuguesa de Filosofia </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 78 (4), pp.1297-1318. </w:t>
+              <w:t xml:space="preserve">, 2024, 80 (1-2), pp.489-518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17990/rpf/2022_78_4_1297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17990/rpf/2024_80_1_0489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04972694v1</w:t>
+                <w:t xml:space="preserve">hal-04972693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existe-t-il des guerres justes ? Une approche confucéenne</w:t>
+                <w:t xml:space="preserve">L’hospitalité langagière, point critique de la philosophie comparée entre la Chine et l’Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Vendé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle revue théologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Tome 145 (1), pp.98-113. </w:t>
+              <w:t xml:space="preserve">Revista Portuguesa de Filosofia </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 78 (4), pp.1297-1318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/nrt.451.0098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17990/rpf/2022_78_4_1297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04972696v1</w:t>
+                <w:t xml:space="preserve">hal-04972694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confucius, de l’exil extérieur à l’exil intérieur</w:t>
+                <w:t xml:space="preserve">Existe-t-il des guerres justes ? Une approche confucéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Vendé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nouvelle revue théologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Tome 145 (1), pp.98-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nrt.451.0098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05043066v1</w:t>
+                <w:t xml:space="preserve">hal-04972696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Was Levinas Daoist or Confucian?</w:t>
+                <w:t xml:space="preserve">Confucius, de l’exil extérieur à l’exil intérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Vendé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'études lévinassiennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.182-208</w:t>
+              <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, En Exil, 79 (3), pp.47-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05043068v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05043066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chen, Lisheng 陳立勝, The Moment of Becominga Sage: Research on Wang Yangming’s Moral Cultivation of Extending Conscience 入聖之機: 王陽明致良知功夫論研究</w:t>
+                <w:t xml:space="preserve">Was Levinas Daoist or Confucian?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Vendé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dao</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers d'études lévinassiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.182-208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11712-020-09754-9⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05076171v1</w:t>
+                <w:t xml:space="preserve">hal-05043068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang, Lihua 楊立華,Unified Ground and Continual Generation—An Outline of Lixue Ontology一本與生生: 理一元論綱要</w:t>
+                <w:t xml:space="preserve">Chen, Lisheng 陳立勝, The Moment of Becominga Sage: Research on Wang Yangming’s Moral Cultivation of Extending Conscience 入聖之機: 王陽明致良知功夫論研究</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Vendé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dao</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 18 (4), pp.655-658. </w:t>
+              <w:t xml:space="preserve">, 2020, 19 (4), pp.663-666. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/S11712-019-09698-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11712-020-09754-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05076170v1</w:t>
+                <w:t xml:space="preserve">hal-05076171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhu, Hanmin 朱漢民, Classics Hermeneutics and Reason(s) Embodiment–On the Historical Construction of Chinese Philosophy 經典詮釋與義理體認——中國哲學建構歷程片論</w:t>
+                <w:t xml:space="preserve">Yang, Lihua 楊立華,Unified Ground and Continual Generation—An Outline of Lixue Ontology一本與生生: 理一元論綱要</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Vendé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dao</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 17 (4), pp.627-630. </w:t>
+              <w:t xml:space="preserve">, 2019, 18 (4), pp.655-658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/S11712-018-9637-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/S11712-019-09698-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05076169v1</w:t>
+                <w:t xml:space="preserve">hal-05076170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing, Haifeng 景海峰, and Zhao Dongming 趙東明, Hermeneutics and Confucian Thought 詮釋學與儒家思想</w:t>
+                <w:t xml:space="preserve">Zhu, Hanmin 朱漢民, Classics Hermeneutics and Reason(s) Embodiment–On the Historical Construction of Chinese Philosophy 經典詮釋與義理體認——中國哲學建構歷程片論</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Vendé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dao</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 16 (3), pp.447-450. </w:t>
+              <w:t xml:space="preserve">, 2018, 17 (4), pp.627-630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/S11712-017-9567-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/S11712-018-9637-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05076168v1</w:t>
+                <w:t xml:space="preserve">hal-05076169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ding, Weixiang 丁為祥, Intellectual Personality and Genealogy of Thought—A Study of Zhu Zi’s Philosophical Perspective and Its Historical Influence 學術性格與思想譜系——朱子的哲學視野及其歷史影響的發生考察</w:t>
+                <w:t xml:space="preserve">Jing, Haifeng 景海峰, and Zhao Dongming 趙東明, Hermeneutics and Confucian Thought 詮釋學與儒家思想</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Vendé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dao</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 16 (2), pp.287-290. </w:t>
+              <w:t xml:space="preserve">, 2017, 16 (3), pp.447-450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/S11712-017-9555-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/S11712-017-9567-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05076166v1</w:t>
+                <w:t xml:space="preserve">hal-05076168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mencius and Plato on land repartition: humane space is well-divided space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Vende</w:t>
+                <w:t xml:space="preserve">Ding, Weixiang 丁為祥, Intellectual Personality and Genealogy of Thought—A Study of Zhu Zi’s Philosophical Perspective and Its Historical Influence 學術性格與思想譜系——朱子的哲學視野及其歷史影響的發生考察</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Vendé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Communication of Chinese Culture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40636-017-0090-5⟩</w:t>
+              <w:t xml:space="preserve">Dao</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (2), pp.287-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S11712-017-9555-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04972702v1</w:t>
+                <w:t xml:space="preserve">hal-05076166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mencius and Plato on land repartition: humane space is well-divided space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Vende</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Communication of Chinese Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (2), pp.203-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40636-017-0090-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiang, Chongyue 蔣重躍, An Investigation on the Intellectual History from the Pre-Qin Period to the Han Dynasties 先秦兩漢學術思想蠡測</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Vendé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dao</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 15 (2), pp.297-300. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/S11712-016-9493-Y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05076165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1684,91 +1766,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souffle, méditation et lecture à la recherche de résonances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Vendé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Vendé. Parole et Silence, 2025, 2889596397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05215196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1778,462 +1860,462 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité et Nature dans les Classiques Confucéens et Taoïstes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Vendé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Izoard-allaux; Catherine Vialle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nature vulnérable : chances et défis - Vulnérabilités du vivant III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cerf, 2025, 2204170739</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05215184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service-Learning et expérience de Charité éducative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Prouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Vendé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Izoard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Université Catholique de Lille, exemple d’une Eglise en sortie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Parole et silence, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter le féminin dans les Classiques taoïstes et confucéens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Vendé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Femmes et philosophie, Penser autrement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, 2024, 2406175723. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17574-2.p.0113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intellectual Biography of François Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Vendé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Confucius to Zhu Xi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols Publishers, pp.17-31, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1484/M.GPH-EB.5.133155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04972704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confucian Culture and the Imminence of the Past</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Vendé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Dover. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engaging with the Past and Present.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Taylor and Francis Group, pp.84-101, 2023, 9781003026570. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003026570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05043069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId57"/>
+      <w:footerReference w:type="default" r:id="rId59"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2380,51 +2462,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062285v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Vend&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4312/as.2025.13.2.243-251" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215173v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516877v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452200v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30239/IJCS.202512_(17).0002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840866v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rel15101242" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840887v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/retm.3232.0099" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525142v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rspt.1084.0771" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525130v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4316.0118" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972693v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17990/rpf/2024_80_1_0489" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972694v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17990/rpf/2022_78_4_1297" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972696v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrt.451.0098" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043066v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043068v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076171v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11712-020-09754-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076170v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11712-019-09698-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076169v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11712-018-9637-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076168v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11712-017-9567-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076166v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11712-017-9555-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972702v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Vende" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40636-017-0090-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076165v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11712-016-9493-Y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215196v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215184v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492060v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prouteau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Izoard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Magnin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986892v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17574-2.p.0113" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972704v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.GPH-EB.5.133155" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043069v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003026570" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561916v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Vend&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rspt.1094.0184" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062285v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4312/as.2025.13.2.243-251" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215173v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516877v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452200v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30239/IJCS.202512_(17).0002" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840866v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rel15101242" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525142v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rspt.1084.0771" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840887v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/retm.3232.0099" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525130v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4316.0118" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972693v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17990/rpf/2024_80_1_0489" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972694v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17990/rpf/2022_78_4_1297" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972696v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrt.451.0098" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043066v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043068v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076171v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11712-020-09754-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076170v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11712-019-09698-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076169v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11712-018-9637-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076168v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11712-017-9567-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076166v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11712-017-9555-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972702v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Vende" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40636-017-0090-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076165v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11712-016-9493-Y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215196v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215184v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492060v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prouteau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Izoard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Magnin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986892v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17574-2.p.0113" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972704v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.GPH-EB.5.133155" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043069v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003026570" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>