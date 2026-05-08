--- v0 (2026-03-04)
+++ v1 (2026-05-08)
@@ -66,563 +66,563 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médiations dans l’enseignement des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Aden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Le Manuscrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Langues et langage du vivant, Joëlle Aden, 9782304054132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'interculturel&amp;quot; dans l’enseignement supérieur. Conceptions, démarches et dispositifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bretegnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paris, Edition des Archives Contemporaines, Collection : « Pluralité des Langues et des Identités en Didactique » (PLID); https://eac.ac/books/9782813004031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions des archives contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Geneviève ZARATE, 9782813004031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.9782813004031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes et représentations de la médiation dans un dispositif universitaire d’accompagnement linguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joëlle Aden, Vera Delorme, Laura Nicolas (Dir). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médiations dans l'enseignement des langues : Perspectives translangagières et transculturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Le Manuscrit, pp.117-142, 2023, 9782304054132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des obstacles dans l’enseignement des langues : subjectivité, émotion et potentiel du développement professionnel</w:t>
+                <w:t xml:space="preserve">Définir « l’interaction interculturelle » en contexte universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les obstacles dans l'enseignement des langues et dans la formation des enseignants</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">"L'interculturel" dans l’enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions des archives contemporaines, pp.55-72, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.4996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300143v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définir « l’interaction interculturelle » en contexte universitaire</w:t>
+                <w:t xml:space="preserve">Identification des obstacles dans l’enseignement des langues : subjectivité, émotion et potentiel du développement professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kristine Balslev, Ecaterina Bulea Bronckart, Véronique Laurens, Laura Nicolas (Eds). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"L'interculturel" dans l’enseignement supérieur</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les obstacles dans l'enseignement des langues et dans la formation des enseignants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lambert-Lucas, pp.231-246, 2022, 978-2-35935-353-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...205 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions des archives contemporaines</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-03675430v1</w:t>
+                <w:t xml:space="preserve">hal-04300143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -640,51 +640,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs de recherches collaboratives dans le domaine des langues, langages et de la formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Aden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -735,51 +735,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre les langues, une expérience d’altérité culturelle et linguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hillary Bays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -843,64 +843,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Xue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les obstacles dans l'enseignement des langues : quelles postures enseignantes ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire EA2288 DILTEC - Université Sorbonne Nouvelle, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1142,51 +1142,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Anciaux (2016). Interactions plurilingues en contextes didactiques aux Antilles et en Guyane françaises. Paris : Editions Riveneuve ; 471pp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Xue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1331,51 +1331,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations stéréotypées dans le discours des futurs enseignants : modes d’occurrence et de négociation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes en didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 28, pp.151-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1413,51 +1413,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations stéréotypées dans le discours des futurs enseignants : modes d'occurrence et de négociation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes en didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Représentations &amp; stéréotypes, 28, pp.150-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1733,51 +1733,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300413v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nicolas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Delorme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300143v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Xue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300102v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4996" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165048v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Aden" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675430v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bretegnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/books/9782813004031" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004031" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04332811v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419282v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillary Bays" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919289v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laurens" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435447v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Sefta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300082v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.9870" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6P2DM2S4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491240v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300067v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noella Gaigeot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5587" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-PFGVKLF0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817207v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04035214v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934006v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165048v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Aden" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Delorme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nicolas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675430v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bretegnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/books/9782813004031" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004031" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300413v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300102v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4996" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300143v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Xue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04332811v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419282v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillary Bays" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919289v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laurens" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435447v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Sefta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300082v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.9870" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6P2DM2S4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491240v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300067v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noella Gaigeot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5587" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-PFGVKLF0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817207v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04035214v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934006v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>