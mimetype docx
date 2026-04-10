--- v0 (2026-03-13)
+++ v1 (2026-04-10)
@@ -1456,51 +1456,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B64C7553"/>
+    <w:nsid w:val="479F8AB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>