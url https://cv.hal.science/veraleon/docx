--- v1 (2026-04-10)
+++ v2 (2026-04-30)
@@ -329,196 +329,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La querelle des photo-filmeurs. Le tournant manqué de la professionnalisation des photographes dans l’après-guerre</w:t>
+                <w:t xml:space="preserve">Vêtir et dévêtir des hommes : photographier les corps, révéler les masculinités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véra Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photographica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.54390/photographica.468⟩</w:t>
+              <w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (2), pp.223-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/clio.20813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03767738v1</w:t>
+                <w:t xml:space="preserve">hal-04108129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vêtir et dévêtir des hommes : photographier les corps, révéler les masculinités</w:t>
+                <w:t xml:space="preserve">La querelle des photo-filmeurs. Le tournant manqué de la professionnalisation des photographes dans l’après-guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véra Léon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 54 (2), pp.223-232. </w:t>
+              <w:t xml:space="preserve">Photographica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.130-146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/clio.20813⟩</w:t>
+                <w:t xml:space="preserve">⟨10.54390/photographica.468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108129v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orienter les filles et les garçons selon leur classe sociale ? Le cas des formations aux métiers de la photographie (1945-1975)</w:t>
               </w:r>
@@ -690,51 +690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véra Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Mauuarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image &amp; Narrative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 18 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1456,51 +1456,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="479F8AB8"/>
+    <w:nsid w:val="09F94E75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1687,51 +1687,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veraleon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4827-0950" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108073v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ra L&#233;on" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Ferrere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108102v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.281.0103" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767738v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54390/photographica.468" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108129v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Morin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.20813" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767724v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766135v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.733" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766112v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane de Larminat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mauuarin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112997v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cyrille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Couchot-Schiex" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579135v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Hunyadi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767734v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Marqueyrol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Michel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bourron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Mazet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767716v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767729v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03767762v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veraleon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4827-0950" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108073v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ra L&#233;on" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Ferrere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108102v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.281.0103" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108129v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Morin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.20813" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767738v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54390/photographica.468" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767724v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766135v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.733" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766112v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane de Larminat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mauuarin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112997v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cyrille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Couchot-Schiex" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579135v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Hunyadi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767734v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Marqueyrol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Michel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bourron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Mazet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767716v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767729v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03767762v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>