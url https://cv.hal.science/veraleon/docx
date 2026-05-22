--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -135,854 +135,854 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un féminisme visuel ? Photographie et mouvements féministes</w:t>
+                <w:t xml:space="preserve">Quelle(s) épistémologie(s) féministe(s) pour les recherches en éducation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Célia Cyrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Véra Léon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angèle Ferrere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transbordeur. Photographie histoire société</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Séminaire "Epistémologie(s) des recherches en éducation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire EMA (EA 4705), CY Cergy Paris Université, May 2023, Gennevilliers (Site) - Université de Cergy-Pontoise, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04108073v1</w:t>
+                <w:t xml:space="preserve">hal-04112997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scolariser la formation professionnelle des jeunes photographes ? Un conflit de générations (années 1950-1970)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Orienter vers le supérieur ? La revue Avenirs (1947-1979) et la politique d’orientation à l’épreuve de la démocratisation universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elise Hunyadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véra Léon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Mouvement social</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">colloque de l’Association Transdisciplinaire pour les Recherches Historiques sur l’Éducation (ATRHE), L’enseignement supérieur du XIXe siècle à nos jours (France et international) : établissements, acteurs, disciplines, pédagogies,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATRHE, Jun 2022, Lyon (Université Lumière Lyon 2), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lms1.281.0103⟩</w:t>
-[...442 lines deleted...]
-                <w:t xml:space="preserve">hal-03766112v1</w:t>
+                <w:t xml:space="preserve">hal-04579135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle(s) épistémologie(s) féministe(s) pour les recherches en éducation ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Célia Cyrille</w:t>
+                <w:t xml:space="preserve">Un féminisme visuel ? Photographie et mouvements féministes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véra Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véra Léon</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Ferrere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Epistémologie(s) des recherches en éducation"</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04112997v1</w:t>
+              <w:t xml:space="preserve">Transbordeur. Photographie histoire société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.174-187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orienter vers le supérieur ? La revue Avenirs (1947-1979) et la politique d’orientation à l’épreuve de la démocratisation universitaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Scolariser la formation professionnelle des jeunes photographes ? Un conflit de générations (années 1950-1970)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véra Léon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque de l’Association Transdisciplinaire pour les Recherches Historiques sur l’Éducation (ATRHE), L’enseignement supérieur du XIXe siècle à nos jours (France et international) : établissements, acteurs, disciplines, pédagogies,</w:t>
-[...11 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 281 (4), pp.103-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lms1.281.0103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La querelle des photo-filmeurs. Le tournant manqué de la professionnalisation des photographes dans l’après-guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véra Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photographica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.130-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54390/photographica.468⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vêtir et dévêtir des hommes : photographier les corps, révéler les masculinités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véra Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (2), pp.223-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/clio.20813⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orienter les filles et les garçons selon leur classe sociale ? Le cas des formations aux métiers de la photographie (1945-1975)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véra Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Agone - Histoire, Politique et Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clichés de photographes. L’invisible mixité des formations professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véra Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images du travail, travail des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/itti.733⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Re)politiser les discours sur la photographie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04579135v1</w:t>
+                <w:t xml:space="preserve">Eliane de Larminat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véra Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Mauuarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Image &amp; Narrative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1000,51 +1000,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regarder l’art après #MeToo. Quel rôle pour la médiation culturelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véra Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Marqueyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1125,51 +1125,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir photographe dans les années 1960, une histoire de genre et de classe ? Trajectoire comparée d’un couple de diplômé·es de l’école nationale de photographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véra Léon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexe et genre des mondes culturels. Publics, artistes, intermédiaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1194,51 +1194,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouffée d’oxygène aux Rencontres d’Arles. Compte-rendu de l’exposition Bons baisers des colonies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véra Léon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexe, race et colonies. La domination des corps du XVe siècle à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1295,51 +1295,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;On ne naît pas photographe, on le devient&amp;lt;/i&amp;gt;. Contribution à une histoire sociale et genrée des formations artistiques et techniques en France (1945-1982)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véra Léon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Université de Paris / Université Paris Descartes (Paris 5), 2020. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1456,51 +1456,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="09F94E75"/>
+    <w:nsid w:val="CDD5C55B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1687,51 +1687,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veraleon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4827-0950" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108073v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ra L&#233;on" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Ferrere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108102v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.281.0103" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108129v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Morin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.20813" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767738v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54390/photographica.468" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767724v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766135v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.733" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766112v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane de Larminat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mauuarin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112997v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cyrille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Couchot-Schiex" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579135v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Hunyadi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767734v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Marqueyrol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Michel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bourron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Mazet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767716v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767729v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03767762v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veraleon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4827-0950" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112997v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cyrille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Couchot-Schiex" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ra L&#233;on" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579135v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Hunyadi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108073v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Ferrere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108102v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.281.0103" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767738v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54390/photographica.468" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108129v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Morin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.20813" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767724v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766135v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.733" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766112v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane de Larminat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mauuarin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767734v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Marqueyrol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Michel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bourron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Mazet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767716v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767729v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03767762v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>