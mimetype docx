--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -1376,686 +1376,686 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des meules va-et-vient du Néolithique à l’âge du Fer en France : exploitation de la base de données du PCR Meule</w:t>
+                <w:t xml:space="preserve">Les molettes débordantes au Néolithique : définition et premier état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérane Brisotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monchablon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Milleville</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Aubry</w:t>
+                <w:t xml:space="preserve">Sylvie Cousseran-Néré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Meules du Néolithique à l’époque médiévale : technique, culture, diffusion. Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">O.BUCHSENSCHUTZ, S. LEPAREUX-COUTURIER, G. FRONTEAU dir., 2017, Les meules du Néolithique à l’époque médiévale : technique, culture, diffusion, Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014, 43ème supplément à la Revue Archéologique de l’Est. Dijon, S.A.E.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01676900v1</w:t>
+                <w:t xml:space="preserve">hal-01676902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les moulins va-et-vient du Néolithique à l’âge du Bronze en Champagne-Ardenne</w:t>
+                <w:t xml:space="preserve">Évolution des meules va-et-vient du Néolithique à l’âge du Fer en France : exploitation de la base de données du PCR Meule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérane Brisotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Milleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monchablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Olivier Buchsenschutz, Stéphanie Lepareux-Couturier, Gilles Fronteau (dir.). </w:t>
+              <w:t xml:space="preserve">Olivier Buchsenschutz; Stéphanie Lepareux-Couturier; Gilles Fronteau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les meules du Néolithique à l’époque médiévale : technique, culture, diffusion, Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Meules du Néolithique à l’époque médiévale : technique, culture, diffusion. Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société archéologique de l'Est; ARTEHIS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.285-300, 2017, Revue archéologique de l'Est, supplément, 978-2-915544-37-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.artehis.3541⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676898v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les molettes débordantes au Néolithique : définition et premier état des lieux</w:t>
+                <w:t xml:space="preserve">Les moulins va-et-vient du Néolithique à l’âge du Bronze en Champagne-Ardenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérane Brisotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monchablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Buchsenschutz, Stéphanie Lepareux-Couturier, Gilles Fronteau (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">O.BUCHSENSCHUTZ, S. LEPAREUX-COUTURIER, G. FRONTEAU dir., 2017, Les meules du Néolithique à l’époque médiévale : technique, culture, diffusion, Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014, 43ème supplément à la Revue Archéologique de l’Est. Dijon, S.A.E.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Les meules du Néolithique à l’époque médiévale : technique, culture, diffusion, Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43ème supplément à la Revue Archéologique de l’Est, 978-2-915544-37-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01676902v1</w:t>
+                <w:t xml:space="preserve">hal-01676898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D’une forme à l’autre : diversité des architectures domestiques du Néolithique moyen dans l’ouest de la France</w:t>
+                <w:t xml:space="preserve">Une meunerie hydraulique d'époque gallo-romaine à Vannes (Morbihan, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Laporte</w:t>
+                <w:t xml:space="preserve">Vincent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vérane Brisotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bizien-Jaglin</w:t>
+                <w:t xml:space="preserve">Tatjana M. Gluhak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Blanchet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vérane Brisotto</w:t>
+                <w:t xml:space="preserve">Laure Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Ghesquière</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Thomas Perrin; Philippe Chambon; Juan F. Gibaja; Gwenaëlle Goude. </w:t>
+                <w:t xml:space="preserve">Michel Baillieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luc Jaccottey et Gilles Rollier (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Chasséen, des Chasséens… Retour sur une culture nationale et ses parallèles, Sepulcres de fossa, Cortaillod, Lagozza. Actes du colloque international tenu à Paris (France) du 18 au 20 novembre 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.331-351, 2016</w:t>
+              <w:t xml:space="preserve">Archéologie des moulins hydrauliques, à traction animale et à vent, des origines à l’époque médiévale. Actes du colloque international, Lons-le-Saunier du 2 au 5 nov. 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 20 (1), Presses Universitaire de Franche-Comté, pp.99-118, 2016, Annales Littéraires 954, Série "Environnement, sociétés et archéologie", 978-2-84867-557-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01490263v1</w:t>
+                <w:t xml:space="preserve">hal-01774496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une meunerie hydraulique d'époque gallo-romaine à Vannes (Morbihan, France)</w:t>
+                <w:t xml:space="preserve">D’une forme à l’autre : diversité des architectures domestiques du Néolithique moyen dans l’ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bernard</w:t>
+                <w:t xml:space="preserve">Luc Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bizien-Jaglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérane Brisotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Baillieu</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Luc Jaccottey et Gilles Rollier (eds). </w:t>
+                <w:t xml:space="preserve">Emmanuel Ghesquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Perrin; Philippe Chambon; Juan F. Gibaja; Gwenaëlle Goude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie des moulins hydrauliques, à traction animale et à vent, des origines à l’époque médiévale. Actes du colloque international, Lons-le-Saunier du 2 au 5 nov. 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 20 (1), Presses Universitaire de Franche-Comté, pp.99-118, 2016, Annales Littéraires 954, Série "Environnement, sociétés et archéologie", 978-2-84867-557-2</w:t>
+              <w:t xml:space="preserve">Le Chasséen, des Chasséens… Retour sur une culture nationale et ses parallèles, Sepulcres de fossa, Cortaillod, Lagozza. Actes du colloque international tenu à Paris (France) du 18 au 20 novembre 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.331-351, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01774496v1</w:t>
+                <w:t xml:space="preserve">hal-01490263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le passage des meules va-et-vient aux meules rotatives en France</w:t>
               </w:r>
@@ -2548,267 +2548,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un établissement rural gaulois en milieu humide, ZAC des Vairies, Les Croisés, St-Sauveur-des-Landes (Ille-et-Vilaine), Rapport de fouille</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Barbier-Pain</w:t>
+                <w:t xml:space="preserve">Plonéour-Lanvern (Finistère), Kersulec. Un dépôt en fosse du Néolithique moyen 2 et une occupation de l’âge du Bronze ancien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérane Brisotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Collado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Cavanillas</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP-GO, Cesson-Sévigné. 2016, 919 p</w:t>
+                <w:t xml:space="preserve">Julie Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Institut national de recherches archéologiques préventives. 2016, pp.231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02497278v1</w:t>
+                <w:t xml:space="preserve">hal-01778701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plonéour-Lanvern (Finistère), Kersulec. Un dépôt en fosse du Néolithique moyen 2 et une occupation de l’âge du Bronze ancien</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvan Pailler</w:t>
+                <w:t xml:space="preserve">Un établissement rural gaulois en milieu humide, ZAC des Vairies, Les Croisés, St-Sauveur-des-Landes (Ille-et-Vilaine), Rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Barbier-Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérane Brisotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Collado</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cavanillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Conan</w:t>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Institut national de recherches archéologiques préventives. 2016, pp.231</w:t>
+                <w:t xml:space="preserve">Valérie Deloze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP-GO, Cesson-Sévigné. 2016, 919 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01778701v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Messioual, Brest, (Finistère)</w:t>
               </w:r>
@@ -3963,269 +3963,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use-wear analysis of the earliest bronze metallurgists’toolkits in Western Europe (end of the 3rd - beginning of the 2nd millenium BC): the examples from Bel air (Lannion) and Kersulec at Plonéour-Lanvern (Brittany, France).</w:t>
+                <w:t xml:space="preserve">Looking for the earliest bronze metallurgists in Western Europe (end of the 3rd - beginning of the 2nd millenium BC):use-wear and XRF application on a macrolithic toolkit from Kersulec at Plonéour-Lanvern (Brittany, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Blanchet</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Réguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérane Brisotto</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pailler Yvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII° UISPP World Congress – Exploring the world’s prehistory in Paris (4-9 June 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Association of Archaeological Wear &amp; Residue Analysts - Awrana 2018 - Beyond tools and people</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03724881v1</w:t>
+                <w:t xml:space="preserve">hal-03724873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for the earliest bronze metallurgists in Western Europe (end of the 3rd - beginning of the 2nd millenium BC):use-wear and XRF application on a macrolithic toolkit from Kersulec at Plonéour-Lanvern (Brittany, France)</w:t>
+                <w:t xml:space="preserve">Use-wear analysis of the earliest bronze metallurgists’toolkits in Western Europe (end of the 3rd - beginning of the 2nd millenium BC): the examples from Bel air (Lannion) and Kersulec at Plonéour-Lanvern (Brittany, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yvan Pailler</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérane Brisotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Escats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pailler Yvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association of Archaeological Wear &amp; Residue Analysts - Awrana 2018 - Beyond tools and people</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">XVIII° UISPP World Congress – Exploring the world’s prehistory in Paris (4-9 June 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03724873v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une sépulture chasséenne et un dépôt symbolique annexe (?) à Montélimar (Drôme), Portes de Provence (zone 5)</w:t>
               </w:r>
@@ -4358,51 +4358,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for the earliest bronze metallurgists in Western Europe (end of the 3rd - beginning of the 2nd millenium BC): use-wear and XRF application on a macrolithic toolkit from Kersulec at Plonéour-Lanvern (Brittany, France)</w:t>
+                <w:t xml:space="preserve">Use-wear analysis of the earliest bronze metallurgists’toolkits in Western Europe (end of the 3rd - beginning of the 2nd millenium BC): the examples from Bel air (Lannion) and Kersulec at Plonéour-Lanvern (Brittany, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Réguer</w:t>
@@ -4433,97 +4433,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérane Brisotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synchrotron Radiation and Neutrons in Arts and Archaeology - SR2A 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Porthsmouth, United Kingdom</w:t>
+              <w:t xml:space="preserve">Les sociétés du Bronze ancien atlantique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03724886v1</w:t>
+                <w:t xml:space="preserve">hal-03724893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use-wear analysis of the earliest bronze metallurgists’toolkits in Western Europe (end of the 3rd - beginning of the 2nd millenium BC): the examples from Bel air (Lannion) and Kersulec at Plonéour-Lanvern (Brittany, France)</w:t>
+                <w:t xml:space="preserve">Looking for the earliest bronze metallurgists in Western Europe (end of the 3rd - beginning of the 2nd millenium BC): use-wear and XRF application on a macrolithic toolkit from Kersulec at Plonéour-Lanvern (Brittany, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Réguer</w:t>
@@ -4554,73 +4554,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérane Brisotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sociétés du Bronze ancien atlantique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Synchrotron Radiation and Neutrons in Arts and Archaeology - SR2A 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Porthsmouth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03724893v1</w:t>
+                <w:t xml:space="preserve">hal-03724886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId134"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4775,51 +4775,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05207870v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barbeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baillieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chanson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Collado" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154y8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905803v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Picavet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chaigneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738895v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sicard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Hamon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554228v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Reguer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2021.15250" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444675v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn R&#233;guer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-019-00999-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490245v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier H&#233;naff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.2900" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790737v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poupeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dorighel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)00132-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9TJQ6J2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121382v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexanne Dehurtevent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05093828v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022496v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Cherel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Connier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676900v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Milleville" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3541" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3541" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676898v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676902v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cousseran-N&#233;r&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490263v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laporte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bizien-Jaglin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanchet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01774496v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana M. Gluhak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baillieu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927139v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alonso" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Defressigne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lepareux-Couturier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778331v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Robin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860163v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pr&#234;tre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Besombes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Cabot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delage" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165920v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Culioli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02497278v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cavanillas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778701v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Conan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04670506v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delnef" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272565v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bintz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Argant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beeching" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bressy-Leandri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03717191v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cahu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulinguiez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupr&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hallavant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/ry9z-yt65" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03269802v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Ferrette" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Desfonds" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/qpch-bm13" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03103432v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Durand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maguer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/7sye-t329" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02454254v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Labaune-Jean" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morzadec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/a52a-7t37" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02290154v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Le Cloirec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294848v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Saintot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Ballut" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra11-un-habitat-chasseen-en-auvergne/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03740154v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724881v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Escats" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pailler Yvan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724873v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449636v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaramila Tch&#233;r&#233;missinoff" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ferber" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724886v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724893v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05207870v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barbeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baillieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chanson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Collado" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154y8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905803v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Picavet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chaigneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738895v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sicard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Hamon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554228v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Reguer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2021.15250" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444675v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn R&#233;guer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-019-00999-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490245v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier H&#233;naff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.2900" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790737v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poupeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dorighel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)00132-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9TJQ6J2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121382v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexanne Dehurtevent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05093828v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022496v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Cherel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Connier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676902v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cousseran-N&#233;r&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676900v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Milleville" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3541" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3541" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676898v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01774496v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana M. Gluhak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baillieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490263v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laporte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bizien-Jaglin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanchet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927139v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alonso" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Defressigne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lepareux-Couturier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778331v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Robin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860163v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pr&#234;tre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Besombes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Cabot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delage" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165920v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Culioli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778701v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Conan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02497278v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cavanillas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04670506v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delnef" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272565v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bintz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Argant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beeching" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bressy-Leandri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03717191v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cahu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulinguiez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupr&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hallavant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/ry9z-yt65" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03269802v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Ferrette" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Desfonds" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/qpch-bm13" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03103432v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Durand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maguer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/7sye-t329" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02454254v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Labaune-Jean" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morzadec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/a52a-7t37" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02290154v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Le Cloirec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294848v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Saintot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Ballut" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra11-un-habitat-chasseen-en-auvergne/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03740154v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724873v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724881v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Escats" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pailler Yvan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449636v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaramila Tch&#233;r&#233;missinoff" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ferber" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724893v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724886v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>