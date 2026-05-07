--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -234,563 +234,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaccines and monoclonal antibodies to prevent healthcare-associated bacterial infections</w:t>
+                <w:t xml:space="preserve">Investigating Surgical Mask Thermal Degradation via X‐Ray Techniques for Efficient Reuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Sauvat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Verhoeven</w:t>
+                <w:t xml:space="preserve">Charlène Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Gagnaire</w:t>
+                <w:t xml:space="preserve">Louis Docquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Berthelot</w:t>
+                <w:t xml:space="preserve">Chloé Fedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Paul</w:t>
+                <w:t xml:space="preserve">Julie Henry-Barriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/cmr.00160-22⟩</w:t>
+              <w:t xml:space="preserve">ChemNanoMat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (6), pp.e202300570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnma.202300570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04812431v1</w:t>
+                <w:t xml:space="preserve">hal-04814904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Surgical Mask Thermal Degradation via X‐Ray Techniques for Efficient Reuse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vaccines and monoclonal antibodies to prevent healthcare-associated bacterial infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Docquer</w:t>
+                <w:t xml:space="preserve">Léo Sauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Fedi</w:t>
+                <w:t xml:space="preserve">Julie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Henry-Barriol</w:t>
+                <w:t xml:space="preserve">Philippe Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Robert</w:t>
+                <w:t xml:space="preserve">Stéphane Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemNanoMat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (6), pp.e202300570. </w:t>
+              <w:t xml:space="preserve">Clinical Microbiology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (3), pp.e0016022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cnma.202300570⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/cmr.00160-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04814904v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04812431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective Evaluation of the BD MAX StaphSR Assay for the Screening of Methicillin-Susceptible and -Resistant Staphylococcus aureus from Nasal Swabs Taken in Intensive Care Unit Patients</w:t>
+                <w:t xml:space="preserve">Structure, Morphology, and Surface Chemistry of Surgical Masks and Their Evolution up to 10 Washing Cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Fayolle</w:t>
+                <w:t xml:space="preserve">Louise Wittmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Epercieux</w:t>
+                <w:t xml:space="preserve">Joseph Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Haddar</w:t>
+                <w:t xml:space="preserve">Naomi Sakata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Pillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Berthelot</w:t>
+                <w:t xml:space="preserve">Elisabeth Auzias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms241813881⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (3), pp.2282-2288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.3c00145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04895979v1</w:t>
+                <w:t xml:space="preserve">hal-04106860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, Morphology, and Surface Chemistry of Surgical Masks and Their Evolution up to 10 Washing Cycles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prospective Evaluation of the BD MAX StaphSR Assay for the Screening of Methicillin-Susceptible and -Resistant Staphylococcus aureus from Nasal Swabs Taken in Intensive Care Unit Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Garnier</w:t>
+                <w:t xml:space="preserve">Martin Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naomi Sakata</w:t>
+                <w:t xml:space="preserve">Amélie Epercieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Auzias</w:t>
+                <w:t xml:space="preserve">Cyrille Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Dumoulin</w:t>
+                <w:t xml:space="preserve">Sylvie Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 5 (3), pp.2282-2288. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (18), pp.13881. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsapm.3c00145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms241813881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106860v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staphylococcus aureus nasal colonization level and intracellular reservoir: a prospective cohort study</w:t>
               </w:r>
@@ -802,51 +802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Rigaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gavid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fedy Morgene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1172,295 +1172,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the MRSA/SA ELITe MGB Assay for the Detection of Staphylococcus aureus in Bone and Joint Infections</w:t>
+                <w:t xml:space="preserve">Impact of Dextran-Sodium-Sulfate-Induced Enteritis on Murine Cytomegalovirus Reactivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Labetoulle</w:t>
+                <w:t xml:space="preserve">Alexandre Jentzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rigaill</w:t>
+                <w:t xml:space="preserve">Sébastien Fauteux-Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lleres-Vadeboin</w:t>
+                <w:t xml:space="preserve">Aymeric Cantais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Grattard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Pozzetto</w:t>
+                <w:t xml:space="preserve">Melyssa Yaugel Novoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.00835-21⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (12), pp.2595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v14122595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04968590v1</w:t>
+                <w:t xml:space="preserve">hal-04234709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of medical face mask wear on bacterial filtration efficiency and breathability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of washing parameters on bacterial filtration efficiency and breathability of community and medical facemasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Armand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
+                <w:t xml:space="preserve">Lara Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Verhoeven</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lara Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology and Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28, pp.102897. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.15853. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eti.2022.102897⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-20354-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844390v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimicrobial Performance of an Innovative Technology of Atmospheric Plasma Reactors against Bioaerosols: Effectiveness in Removing Airborne Viable Viruses</w:t>
               </w:r>
@@ -1472,665 +1472,665 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul O Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (10), pp.1587. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/buildings12101587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reuse of medical face masks in domestic and community settings without sacrificing safety: Ecological and economical lessons from the Covid-19 pandemic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the MRSA/SA ELITe MGB Assay for the Detection of Staphylococcus aureus in Bone and Joint Infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Labetoulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Alcaraz</w:t>
+                <w:t xml:space="preserve">J. Rigaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Le Coq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+                <w:t xml:space="preserve">M. Lleres-Vadeboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Thomas</w:t>
+                <w:t xml:space="preserve">F. Grattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Chazelet</w:t>
+                <w:t xml:space="preserve">B. Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 288, pp.132364. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60 (1), pp.131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.132364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JCM.00835-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844375v2</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of the ocular surface infection by SARS-CoV-2 and implications for corneal donation: An ex vivo study</w:t>
+                <w:t xml:space="preserve">Impact of medical face mask wear on bacterial filtration efficiency and breathability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corantin Maurin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marielle Mentek</w:t>
+                <w:t xml:space="preserve">Quentin Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Pillet</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Grattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1003922⟩</w:t>
+              <w:t xml:space="preserve">Environmental Technology and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28, pp.102897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eti.2022.102897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04895986v1</w:t>
+                <w:t xml:space="preserve">hal-03844390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of washing parameters on bacterial filtration efficiency and breathability of community and medical facemasks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
+                <w:t xml:space="preserve">Exploration of the ocular surface infection by SARS-CoV-2 and implications for corneal donation: An ex vivo study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corantin Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiguo He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Joubert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gwendoline Sarry</w:t>
+                <w:t xml:space="preserve">Marielle Mentek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.15853. </w:t>
+              <w:t xml:space="preserve">PLoS Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (3), pp.e1003922. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-20354-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1003922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04567651v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Dextran-Sodium-Sulfate-Induced Enteritis on Murine Cytomegalovirus Reactivation</w:t>
+                <w:t xml:space="preserve">Reuse of medical face masks in domestic and community settings without sacrificing safety: Ecological and economical lessons from the Covid-19 pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Jentzer</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Alcaraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Fauteux-Daniel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Verhoeven</w:t>
+                <w:t xml:space="preserve">Laurence Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Cantais</w:t>
+                <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melyssa Yaugel Novoa</w:t>
+                <w:t xml:space="preserve">Sandrine Chazelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (12), pp.2595. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 288, pp.132364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v14122595⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.132364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234709v1</w:t>
+                <w:t xml:space="preserve">hal-03844375v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">YAP promotes cell-autonomous immune responses to tackle intracellular Staphylococcus aureus in vitro</w:t>
               </w:r>
@@ -2263,77 +2263,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reusability of face masks: Influence of washing and comparison of performance between medical face masks and community face masks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2652,77 +2652,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a New Rapid Detection Test for Detection of Neisseria meningitidis A/C/W/X/Y Antigens in Cerebrospinal Fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Terrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul O Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berthe-Marie Njanpop-Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2780,295 +2780,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02618623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled Heat and Humidity-Based Treatment for the Reuse of Personal Protective Equipment: A Pragmatic Proof-of-Concept to Address the Mass Shortage of Surgical Masks and N95/FFP2 Respirators and to Prevent the SARS-CoV2 Transmission</w:t>
+                <w:t xml:space="preserve">Ex vivo model of herpes simplex virus type I dendritic and geographic keratitis using a corneal active storage machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Bernard</w:t>
+                <w:t xml:space="preserve">Emilie Courrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corantin Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
+                <w:t xml:space="preserve">Victor Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Bodier-Montagutelli</w:t>
+                <w:t xml:space="preserve">Didier Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeoffrey Pardessus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Deborah Brea</w:t>
+                <w:t xml:space="preserve">Thomas Bourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmed.2020.584036⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (7), pp.e0236183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0236183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03036466v1</w:t>
+                <w:t xml:space="preserve">inserm-02916233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex vivo model of herpes simplex virus type I dendritic and geographic keratitis using a corneal active storage machine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controlled Heat and Humidity-Based Treatment for the Reuse of Personal Protective Equipment: A Pragmatic Proof-of-Concept to Address the Mass Shortage of Surgical Masks and N95/FFP2 Respirators and to Prevent the SARS-CoV2 Transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Courrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corantin Maurin</w:t>
+                <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Lambert</w:t>
+                <w:t xml:space="preserve">Elsa Bodier-Montagutelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Renault</w:t>
+                <w:t xml:space="preserve">Jeoffrey Pardessus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bourlet</w:t>
+                <w:t xml:space="preserve">Deborah Brea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (7), pp.e0236183. </w:t>
+              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, 9 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0236183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmed.2020.584036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02916233v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of effectiveness and compliance with the mupirocin nasal ointment part of Staphylococcus aureus decolonization in real life using UPLC-MS/MS mupirocin quantification</w:t>
               </w:r>
@@ -3322,51 +3322,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay of nasal and rectal carriage of Staphylococcus aureus in intensive care unit patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Botelho-Nevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3629,64 +3629,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Botelho-Nevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Grattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virulence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (1), pp.1354-1363. </w:t>
@@ -3750,77 +3750,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul O Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Grattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7, pp.5610. </w:t>
@@ -4004,51 +4004,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Better Detection of &amp;lt;i&amp;gt;Staphylococcus aureus&amp;lt;/i&amp;gt; Nasal Carriage by Use of Nylon Flocked Swabs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul O Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Grattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4056,51 +4056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Carricajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 48 (11), pp.4242 - 4244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4218,51 +4218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahbi Jomaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul O Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4453,51 +4453,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608341v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupieux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Descours" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verhoeven" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Grattard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Benito" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jbji-9-37-2024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812431v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Sauvat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gagnaire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthelot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Paul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/cmr.00160-22" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814904v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Delorme" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Docquer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fedi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Henry-Barriol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Robert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202300570" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895979v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fayolle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Epercieux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Haddar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241813881" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106860v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Wittmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Garnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Sakata" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Auzias" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dumoulin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c00145" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969467v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Rigaill" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gavid" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fedy Morgene" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lelonge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-023-04591-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613065v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavignon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Coignet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bonhomme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bergot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tristan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.04215-22" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844342v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrietta Essie Whyte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Montigaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audoux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Prier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-05245-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968590v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Labetoulle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rigaill" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lleres-Vadeboin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grattard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pozzetto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00835-21" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844390v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Armand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Leclerc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2022.102897" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844383v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pourchez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Peyron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Sarry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul O Verhoeven" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12101587" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844375v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alcaraz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thomas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chazelet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132364" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895986v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corantin Maurin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo He" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Mentek" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1003922" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567651v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joubert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-20354-w" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234709v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jentzer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fauteux-Daniel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Cantais" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melyssa Yaugel Novoa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14122595" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026097v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Caire" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Thomas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dalix" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34432-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844335v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2022.102710" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244286v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legros" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Denolly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vogrig" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Boson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Siret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41423-020-00588-2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872689v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Saade" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gonzalez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Valette" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Saker" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2021.1945423" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02618623v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Terrade" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe-Marie Njanpop-Lafourcade" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dosso" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01699-19" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036466v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desoubeaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bodier-Montagutelli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Pardessus" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Brea" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2020.584036" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02916233v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Courrier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lambert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourlet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236183" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874460v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Nicolas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carricajo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkaa025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487662v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gagneux-Brunon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pouvaret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maillard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthelot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Lutz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2019.03.015" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956548v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Botelho-Nevers" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martin-Simoes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Z&#233;ni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-019-03613-z" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02374908v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gagneux-Brunon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Velay" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guerbois-Galla" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Grard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2510.181923" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896010v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fedy Morgene" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2018.1504561" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770234v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chabert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Damien" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06024-2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100285v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Viallon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Allegra" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jarraud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2016.04.039" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTCJHWGV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936271v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pozzetto" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.01425-10" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048607v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M&#233;tifiot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Andreola" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Becquart" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahbi Jomaa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608341v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupieux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Descours" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verhoeven" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Grattard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Benito" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jbji-9-37-2024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814904v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Delorme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Docquer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fedi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Henry-Barriol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Robert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202300570" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812431v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Sauvat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gagnaire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthelot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Paul" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/cmr.00160-22" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106860v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Wittmann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Garnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Sakata" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Auzias" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dumoulin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c00145" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895979v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fayolle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Epercieux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Haddar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241813881" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969467v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Rigaill" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gavid" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fedy Morgene" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lelonge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-023-04591-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613065v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavignon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Coignet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bonhomme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bergot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tristan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.04215-22" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844342v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrietta Essie Whyte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Montigaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audoux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Prier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-05245-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234709v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jentzer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fauteux-Daniel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Cantais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melyssa Yaugel Novoa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14122595" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567651v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joubert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Leclerc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Sarry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-20354-w" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844383v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pourchez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Peyron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul O Verhoeven" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12101587" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968590v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Labetoulle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rigaill" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lleres-Vadeboin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grattard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pozzetto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00835-21" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844390v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Armand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2022.102897" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895986v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corantin Maurin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo He" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Mentek" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1003922" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844375v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alcaraz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thomas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chazelet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132364" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026097v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Caire" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Thomas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dalix" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34432-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844335v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2022.102710" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244286v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legros" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Denolly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vogrig" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Boson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Siret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41423-020-00588-2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872689v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Saade" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gonzalez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Valette" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Saker" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2021.1945423" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02618623v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Terrade" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe-Marie Njanpop-Lafourcade" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dosso" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01699-19" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02916233v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Courrier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lambert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourlet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236183" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036466v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desoubeaux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bodier-Montagutelli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Pardessus" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Brea" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2020.584036" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874460v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Nicolas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carricajo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkaa025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487662v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gagneux-Brunon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pouvaret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maillard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthelot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Lutz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2019.03.015" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956548v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Botelho-Nevers" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martin-Simoes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Z&#233;ni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-019-03613-z" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02374908v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gagneux-Brunon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Velay" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guerbois-Galla" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Grard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2510.181923" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896010v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fedy Morgene" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2018.1504561" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770234v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chabert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Damien" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06024-2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100285v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Viallon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Allegra" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jarraud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2016.04.039" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTCJHWGV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936271v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pozzetto" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.01425-10" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048607v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M&#233;tifiot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Andreola" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Becquart" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahbi Jomaa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>