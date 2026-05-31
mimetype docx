--- v1 (2026-05-07)
+++ v2 (2026-05-31)
@@ -100,429 +100,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized decision algorithm for the microbiological diagnosis of osteoarticular infections in adults using synovial fluid samples: a prospective study in two French hospitals including 423 samples of synovial fluid</w:t>
+                <w:t xml:space="preserve">Investigating Surgical Mask Thermal Degradation via X‐Ray Techniques for Efficient Reuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Dupieux</w:t>
+                <w:t xml:space="preserve">Charlène Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislaine Descours</w:t>
+                <w:t xml:space="preserve">Louis Docquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Verhoeven</w:t>
+                <w:t xml:space="preserve">Chloé Fedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Grattard</w:t>
+                <w:t xml:space="preserve">Julie Henry-Barriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonne Benito</w:t>
+                <w:t xml:space="preserve">Manon Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bone and Joint Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (1), pp.37-48. </w:t>
+              <w:t xml:space="preserve">ChemNanoMat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (6), pp.e202300570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/jbji-9-37-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cnma.202300570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04608341v1</w:t>
+                <w:t xml:space="preserve">hal-04814904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Surgical Mask Thermal Degradation via X‐Ray Techniques for Efficient Reuse</w:t>
+                <w:t xml:space="preserve">Vaccines and monoclonal antibodies to prevent healthcare-associated bacterial infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Delorme</w:t>
+                <w:t xml:space="preserve">Léo Sauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Docquer</w:t>
+                <w:t xml:space="preserve">Paul Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Fedi</w:t>
+                <w:t xml:space="preserve">Julie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Henry-Barriol</w:t>
+                <w:t xml:space="preserve">Philippe Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Robert</w:t>
+                <w:t xml:space="preserve">Stéphane Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemNanoMat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (6), pp.e202300570. </w:t>
+              <w:t xml:space="preserve">Clinical Microbiology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (3), pp.e0016022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cnma.202300570⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/cmr.00160-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04814904v1</w:t>
+                <w:t xml:space="preserve">hal-04812431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaccines and monoclonal antibodies to prevent healthcare-associated bacterial infections</w:t>
+                <w:t xml:space="preserve">Optimized decision algorithm for the microbiological diagnosis of osteoarticular infections in adults using synovial fluid samples: a prospective study in two French hospitals including 423 samples of synovial fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Sauvat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Céline Dupieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Descours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Berthelot</w:t>
+                <w:t xml:space="preserve">Florence Grattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Paul</w:t>
+                <w:t xml:space="preserve">Yvonne Benito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 37 (3), pp.e0016022. </w:t>
+              <w:t xml:space="preserve">Journal of Bone and Joint Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (1), pp.37-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/cmr.00160-22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/jbji-9-37-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04812431v1</w:t>
+                <w:t xml:space="preserve">hal-04608341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure, Morphology, and Surface Chemistry of Surgical Masks and Their Evolution up to 10 Washing Cycles</w:t>
               </w:r>
@@ -694,51 +694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24 (18), pp.13881. </w:t>
@@ -904,2305 +904,2305 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Persistence of Staphylococcus capitis NRCS-A in Neonatal Intensive Care Units: Role of Biofilm Formation, Desiccation, and Disinfectant Tolerance</w:t>
+                <w:t xml:space="preserve">Evaluation of the MRSA/SA ELITe MGB Assay for the Detection of Staphylococcus aureus in Bone and Joint Infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Chavignon</w:t>
+                <w:t xml:space="preserve">R. Labetoulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Coignet</w:t>
+                <w:t xml:space="preserve">J. Rigaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Bonhomme</w:t>
+                <w:t xml:space="preserve">M. Lleres-Vadeboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Bergot</w:t>
+                <w:t xml:space="preserve">F. Grattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Tristan</w:t>
+                <w:t xml:space="preserve">B. Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (6), </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60 (1), pp.131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/spectrum.04215-22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JCM.00835-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04613065v1</w:t>
+                <w:t xml:space="preserve">hal-04968590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of bacterial filtration efficiency vs. particle filtration efficiency to assess the performance of non-medical face masks</w:t>
+                <w:t xml:space="preserve">Antimicrobial Performance of an Innovative Technology of Atmospheric Plasma Reactors against Bioaerosols: Effectiveness in Removing Airborne Viable Viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Montigaud</w:t>
+                <w:t xml:space="preserve">Aurélien Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Audoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Verhoeven</w:t>
+                <w:t xml:space="preserve">Gwendoline Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Prier</w:t>
+                <w:t xml:space="preserve">Lara Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul O Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-05245-4⟩</w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (10), pp.1587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/buildings12101587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03844342v1</w:t>
+                <w:t xml:space="preserve">hal-03844383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Dextran-Sodium-Sulfate-Induced Enteritis on Murine Cytomegalovirus Reactivation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of medical face mask wear on bacterial filtration efficiency and breathability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Fauteux-Daniel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Quentin Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Melyssa Yaugel Novoa</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Grattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v14122595⟩</w:t>
+              <w:t xml:space="preserve">Environmental Technology and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28, pp.102897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eti.2022.102897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234709v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of washing parameters on bacterial filtration efficiency and breathability of community and medical facemasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1), pp.15853. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-022-20354-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial Performance of an Innovative Technology of Atmospheric Plasma Reactors against Bioaerosols: Effectiveness in Removing Airborne Viable Viruses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Dextran-Sodium-Sulfate-Induced Enteritis on Murine Cytomegalovirus Reactivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jentzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fauteux-Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Cantais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Paul O Verhoeven</w:t>
+                <w:t xml:space="preserve">Melyssa Yaugel Novoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/buildings12101587⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (12), pp.2595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v14122595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844383v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the MRSA/SA ELITe MGB Assay for the Detection of Staphylococcus aureus in Bone and Joint Infections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploration of the ocular surface infection by SARS-CoV-2 and implications for corneal donation: An ex vivo study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corantin Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiguo He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Labetoulle</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">B. Pozzetto</w:t>
+                <w:t xml:space="preserve">Marielle Mentek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.00835-21⟩</w:t>
+              <w:t xml:space="preserve">PLoS Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (3), pp.e1003922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1003922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968590v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of medical face mask wear on bacterial filtration efficiency and breathability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Armand</w:t>
+                <w:t xml:space="preserve">Reuse of medical face masks in domestic and community settings without sacrificing safety: Ecological and economical lessons from the Covid-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Alcaraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lara Leclerc</w:t>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chazelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology and Innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eti.2022.102897⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 288, pp.132364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.132364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844390v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844375v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of the ocular surface infection by SARS-CoV-2 and implications for corneal donation: An ex vivo study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">YAP promotes cell-autonomous immune responses to tackle intracellular Staphylococcus aureus in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corantin Maurin</w:t>
+                <w:t xml:space="preserve">Estelle Audoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiguo He</w:t>
+                <w:t xml:space="preserve">Mireille Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Mentek</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Pillet</w:t>
+                <w:t xml:space="preserve">Elisa Dalix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19 (3), pp.e1003922. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.6995. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1003922⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-34432-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04895986v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05026097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reuse of medical face masks in domestic and community settings without sacrificing safety: Ecological and economical lessons from the Covid-19 pandemic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Chazelet</w:t>
+                <w:t xml:space="preserve">Reusability of face masks: Influence of washing and comparison of performance between medical face masks and community face masks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.132364⟩</w:t>
+              <w:t xml:space="preserve">Environmental Technology and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28, pp.102710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eti.2022.102710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03844375v2</w:t>
+                <w:t xml:space="preserve">hal-03844335v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YAP promotes cell-autonomous immune responses to tackle intracellular Staphylococcus aureus in vitro</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental Persistence of Staphylococcus capitis NRCS-A in Neonatal Intensive Care Units: Role of Biofilm Formation, Desiccation, and Disinfectant Tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chavignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Coignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bergot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Caire</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Peyron</w:t>
+                <w:t xml:space="preserve">Anne Tristan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-34432-0⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.04215-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05026097v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reusability of face masks: Influence of washing and comparison of performance between medical face masks and community face masks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Comparison of bacterial filtration efficiency vs. particle filtration efficiency to assess the performance of non-medical face masks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Montigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Audoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Prier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology and Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28, pp.102710. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.1188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eti.2022.102710⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-05245-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844335v2</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A longitudinal study of SARS-CoV-2-infected patients reveals a high correlation between neutralizing antibodies and COVID-19 severity</w:t>
+                <w:t xml:space="preserve">Live virus neutralization testing in convalescent patients and subjects vaccinated against 19A, 20B, 20I/501Y.V1 and 20H/501Y.V2 isolates of SARS-CoV-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Legros</w:t>
+                <w:t xml:space="preserve">Carla Saade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Denolly</w:t>
+                <w:t xml:space="preserve">Claudia Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Vogrig</w:t>
+                <w:t xml:space="preserve">Antonin Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Boson</w:t>
+                <w:t xml:space="preserve">Martine Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eglantine Siret</w:t>
+                <w:t xml:space="preserve">Kahina Saker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and molecular immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (2), pp.318-327. </w:t>
+              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.1499 - 1502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41423-020-00588-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/22221751.2021.1945423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03244286v1</w:t>
+                <w:t xml:space="preserve">hal-04872689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Live virus neutralization testing in convalescent patients and subjects vaccinated against 19A, 20B, 20I/501Y.V1 and 20H/501Y.V2 isolates of SARS-CoV-2</w:t>
+                <w:t xml:space="preserve">A longitudinal study of SARS-CoV-2-infected patients reveals a high correlation between neutralizing antibodies and COVID-19 severity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Saade</w:t>
+                <w:t xml:space="preserve">Vincent Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Gonzalez</w:t>
+                <w:t xml:space="preserve">Solène Denolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Bal</w:t>
+                <w:t xml:space="preserve">Manon Vogrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Valette</w:t>
+                <w:t xml:space="preserve">Bertrand Boson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kahina Saker</w:t>
+                <w:t xml:space="preserve">Eglantine Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10, pp.1499 - 1502. </w:t>
+              <w:t xml:space="preserve">Cellular and molecular immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (2), pp.318-327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/22221751.2021.1945423⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41423-020-00588-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04872689v1</w:t>
+                <w:t xml:space="preserve">hal-03244286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a New Rapid Detection Test for Detection of Neisseria meningitidis A/C/W/X/Y Antigens in Cerebrospinal Fluid</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ex vivo model of herpes simplex virus type I dendritic and geographic keratitis using a corneal active storage machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Terrade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul O Verhoeven</w:t>
+                <w:t xml:space="preserve">Emilie Courrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corantin Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berthe-Marie Njanpop-Lafourcade</w:t>
+                <w:t xml:space="preserve">Victor Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Dosso</w:t>
+                <w:t xml:space="preserve">Didier Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.01699-19⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (7), pp.e0236183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0236183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02618623v1</w:t>
+                <w:t xml:space="preserve">inserm-02916233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex vivo model of herpes simplex virus type I dendritic and geographic keratitis using a corneal active storage machine</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controlled Heat and Humidity-Based Treatment for the Reuse of Personal Protective Equipment: A Pragmatic Proof-of-Concept to Address the Mass Shortage of Surgical Masks and N95/FFP2 Respirators and to Prevent the SARS-CoV2 Transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Lambert</w:t>
+                <w:t xml:space="preserve">Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Renault</w:t>
+                <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bourlet</w:t>
+                <w:t xml:space="preserve">Elsa Bodier-Montagutelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Pardessus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Brea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0236183⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmed.2020.584036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02916233v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled Heat and Humidity-Based Treatment for the Reuse of Personal Protective Equipment: A Pragmatic Proof-of-Concept to Address the Mass Shortage of Surgical Masks and N95/FFP2 Respirators and to Prevent the SARS-CoV2 Transmission</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of effectiveness and compliance with the mupirocin nasal ointment part of Staphylococcus aureus decolonization in real life using UPLC-MS/MS mupirocin quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Bodier-Montagutelli</w:t>
+                <w:t xml:space="preserve">Roxane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeoffrey Pardessus</w:t>
+                <w:t xml:space="preserve">Anne Carricajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah Brea</w:t>
+                <w:t xml:space="preserve">Jérôme Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Rigaill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Grattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7, 9 p. </w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75 (6), pp.1623-1630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmed.2020.584036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkaa025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036466v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of effectiveness and compliance with the mupirocin nasal ointment part of Staphylococcus aureus decolonization in real life using UPLC-MS/MS mupirocin quantification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of a New Rapid Detection Test for Detection of Neisseria meningitidis A/C/W/X/Y Antigens in Cerebrospinal Fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxane Nicolas</w:t>
+                <w:t xml:space="preserve">Aude Terrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul O Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Carricajo</w:t>
+                <w:t xml:space="preserve">Berthe-Marie Njanpop-Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Morel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence Grattard</w:t>
+                <w:t xml:space="preserve">Mireille Dosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 75 (6), pp.1623-1630. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58 (3), pp.e01699-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jac/dkaa025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JCM.01699-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04874460v1</w:t>
+                <w:t xml:space="preserve">pasteur-02618623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute kidney injury in infective endocarditis: A retrospective analysis</w:t>
               </w:r>
@@ -3322,90 +3322,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay of nasal and rectal carriage of Staphylococcus aureus in intensive care unit patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Botelho-Nevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Martin-Simoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Zéni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3616,77 +3616,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fedy Morgene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Botelho-Nevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Grattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virulence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (1), pp.1354-1363. </w:t>
@@ -3750,77 +3750,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul O Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Grattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7, pp.5610. </w:t>
@@ -3871,51 +3871,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective evaluation of RT-PCR on sputum versus culture, urinary antigens and serology for Legionnaire's disease diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Botelho-Nevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Grattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Viallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4004,103 +4004,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Better Detection of &amp;lt;i&amp;gt;Staphylococcus aureus&amp;lt;/i&amp;gt; Nasal Carriage by Use of Nylon Flocked Swabs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul O Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Grattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Carricajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 48 (11), pp.4242 - 4244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4218,51 +4218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahbi Jomaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul O Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4453,51 +4453,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608341v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupieux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Descours" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verhoeven" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Grattard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Benito" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jbji-9-37-2024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814904v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Delorme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Docquer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fedi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Henry-Barriol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Robert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202300570" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812431v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Sauvat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gagnaire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthelot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Paul" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/cmr.00160-22" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106860v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Wittmann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Garnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Sakata" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Auzias" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dumoulin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c00145" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895979v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fayolle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Epercieux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Haddar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241813881" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969467v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Rigaill" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gavid" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fedy Morgene" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lelonge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-023-04591-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613065v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavignon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Coignet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bonhomme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bergot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tristan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.04215-22" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844342v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrietta Essie Whyte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Montigaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audoux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Prier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-05245-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234709v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jentzer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fauteux-Daniel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Cantais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melyssa Yaugel Novoa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14122595" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567651v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joubert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Leclerc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Sarry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-20354-w" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844383v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pourchez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Peyron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul O Verhoeven" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12101587" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968590v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Labetoulle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rigaill" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lleres-Vadeboin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grattard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pozzetto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00835-21" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844390v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Armand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2022.102897" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895986v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corantin Maurin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo He" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Mentek" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1003922" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844375v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alcaraz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thomas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chazelet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132364" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026097v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Caire" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Thomas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dalix" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34432-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844335v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2022.102710" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244286v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legros" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Denolly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vogrig" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Boson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Siret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41423-020-00588-2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872689v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Saade" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gonzalez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Valette" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Saker" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2021.1945423" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02618623v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Terrade" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe-Marie Njanpop-Lafourcade" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dosso" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01699-19" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02916233v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Courrier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lambert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourlet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236183" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036466v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desoubeaux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bodier-Montagutelli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Pardessus" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Brea" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2020.584036" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874460v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Nicolas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carricajo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkaa025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487662v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gagneux-Brunon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pouvaret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maillard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthelot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Lutz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2019.03.015" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956548v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Botelho-Nevers" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martin-Simoes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Z&#233;ni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-019-03613-z" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02374908v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gagneux-Brunon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Velay" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guerbois-Galla" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Grard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2510.181923" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896010v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fedy Morgene" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2018.1504561" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770234v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chabert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Damien" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06024-2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100285v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Viallon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Allegra" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jarraud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2016.04.039" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTCJHWGV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936271v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pozzetto" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.01425-10" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048607v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M&#233;tifiot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Andreola" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Becquart" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahbi Jomaa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814904v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Delorme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Docquer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fedi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Henry-Barriol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Robert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202300570" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812431v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Sauvat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verhoeven" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gagnaire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthelot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Paul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/cmr.00160-22" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608341v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupieux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Descours" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Grattard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Benito" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jbji-9-37-2024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106860v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Wittmann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Garnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Sakata" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Auzias" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dumoulin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c00145" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895979v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fayolle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Epercieux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Haddar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241813881" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969467v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Rigaill" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gavid" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fedy Morgene" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lelonge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-023-04591-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968590v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Labetoulle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rigaill" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lleres-Vadeboin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grattard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pozzetto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00835-21" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844383v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pourchez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Peyron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Sarry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Leclerc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul O Verhoeven" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12101587" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844390v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Armand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrietta Essie Whyte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2022.102897" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567651v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joubert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-20354-w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234709v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jentzer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fauteux-Daniel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Cantais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melyssa Yaugel Novoa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14122595" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895986v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corantin Maurin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo He" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Mentek" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1003922" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844375v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alcaraz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thomas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chazelet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132364" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026097v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Caire" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audoux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Thomas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dalix" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34432-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844335v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2022.102710" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613065v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavignon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Coignet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bonhomme" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bergot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tristan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.04215-22" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844342v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Montigaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Prier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-05245-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872689v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Saade" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gonzalez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Valette" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Saker" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2021.1945423" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244286v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legros" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Denolly" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vogrig" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Boson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Siret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41423-020-00588-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02916233v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Courrier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lambert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourlet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236183" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036466v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desoubeaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bodier-Montagutelli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Pardessus" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Brea" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2020.584036" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874460v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Nicolas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carricajo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkaa025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02618623v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Terrade" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe-Marie Njanpop-Lafourcade" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dosso" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01699-19" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487662v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gagneux-Brunon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pouvaret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maillard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthelot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Lutz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2019.03.015" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956548v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Botelho-Nevers" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martin-Simoes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Z&#233;ni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-019-03613-z" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02374908v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gagneux-Brunon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Velay" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guerbois-Galla" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Grard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2510.181923" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896010v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fedy Morgene" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2018.1504561" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770234v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chabert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Damien" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06024-2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100285v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Viallon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Allegra" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jarraud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2016.04.039" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTCJHWGV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936271v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pozzetto" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.01425-10" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048607v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M&#233;tifiot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Andreola" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Becquart" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahbi Jomaa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>