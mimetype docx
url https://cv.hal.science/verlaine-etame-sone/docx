--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -66,934 +66,934 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'année 2025 : l'océan tous azimuts !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verlaine Etame Sone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neptunus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (1), 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">150 ans après, quel positionnement juridico-stratégique pour le port autonome de Douala ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verlaine Etame Sone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neptunus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (3), 9 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les communes et le contentieux funéraire depuis la loi du 8 janvier 1993 : entre éclatement et dénouement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verlaine Etame Sone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 02, pp.267</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04565013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions sur l'action extérieure des collectivités en matière humanitaire : le cas du sauvetage en mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verlaine Etame Sone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 09, pp.493</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04704613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le détenteur de bonne foi d'un bien du domaine public peut être indemnisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verlaine Etame Sone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 01, pp.59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03954755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le service de la nation face à l'intérêt supérieur de l'enfant : une conformité sous réserves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verlaine Etame Sone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 05, pp.925</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03833198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligation de saisir l'administration par voie électronique : le tout-numérique n'est pas le numérique pour tous !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verlaine Etame Sone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 07-08, pp.390</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03727860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Romieu et l'organisation du Conseil d'État au contentieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verlaine Etame Sone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Etat, les stratégies de gestion intégrée du trait de côte et les ouvrages de défense contre la mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verlaine Etame Sone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e rentrée solennelle du CDMO: Océan, Émotions et limites planétaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, centre de droit maritime et océanique (CDMO), Jan 2025, NANTES (Faculté de droit et des sciences politiques), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les éco-labels portuaires et le droit: les ports verts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verlaine Etame Sone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIe congrès franco-brésilien de droit maritime: transport, oil &amp; gas, environnement et sécurité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, centre de droit maritime et océanique (CDMO); Ecole nationale supérieure maritime (ENSM); Académie de droit maritime; Académie de l'eau; Mouvement des entreprises de France; Chambre de conciliation, de médiation et d'arbitrage du brésil; Nantes université, Apr 2025, MEDEF - Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concept de raisons impérieuses d'intérêt public majeur dans le contentieux des éoliennes offshore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verlaine Etame Sone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ambition éolien en mer: quelle intégration environnementale?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NANTES UNIVERSITÉ, May 2025, NANTES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verlaine Etame Sone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">regards croisés sur les culture de l'eau France - Iran: Trait de côte, érosion, jurisprudence et géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de droit maritime et océanique; Académie de l'eau, Dec 2024, NANTES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098057v1</w:t>
-              </w:r>
-[...595 lines deleted...]
-                <w:t xml:space="preserve">hal-03605229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1011,51 +1011,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'avis commune de Rogerville et la décision Hakkar du Conseil d'Etat: reflexions sur la ressemblance en contentieux administratif français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verlaine Etame Sone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maxime Charité &amp; Nolwenn Duclos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les arrêts jumeaux en droit administratif français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2024, 978-2-336-44943--2</w:t>
@@ -1084,51 +1084,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mort est-elle toujours et seulement saisie par le droit civil ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verlaine Etame Sone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean François Boudet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rites et usages funéraires: essais d'anthropologie juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires d'Aix Marseille, pp.79, 2019, 978-2-7314-1126-3</w:t>
@@ -1326,51 +1326,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098053v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verlaine Etame Sone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098048v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098046v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098057v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05337290v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093812v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Delfour-Samama" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04565013v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704613v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954755v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833198v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727860v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605229v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098061v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049261v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093812v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Delfour-Samama" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verlaine Etame Sone" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05337290v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04565013v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704613v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954755v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833198v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727860v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605229v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098053v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098048v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098046v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098057v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098061v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049261v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>