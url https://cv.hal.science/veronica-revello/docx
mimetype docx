--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -553,699 +553,699 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04950122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lecturae Ciceronis 2024 : le De inuentione entre philosophie, droit et rhétorique. 21-23 mars 2024 : Sorbonne Université (EDITTA)</w:t>
+                <w:t xml:space="preserve">Cicéron, Timée : prolégomènes à une nouvelle recensio de la tradition manuscrite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Revello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bollettino di Studi Latini</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54, 2, pp.659-676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26379/2109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04950114v1</w:t>
+                <w:t xml:space="preserve">hal-04950107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des Cyniques à Rome? Pour une première approche du cynisme de la République au début de l’Empire: Paris, Université Paris 3 Sorbonne Nouvelle (CERAM) – Sorbonne Université (EDITTA) [Webinar] 3-4 juin 2021. - Chronique de colloque.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction. Le De inuentione entre philosophie, droit et rhétorique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Revello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03781476v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ciceroniana On line</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (2), pp.383-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13135/2532-5353/11641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seneca - Philosophy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un contributo alla classe γ del De constantia sapientis: Città del Vaticano, Urb. Lat. 1355 e Paris, Latin 6376 (con un catalogo aggiornato di tutti i manoscritti contenenti const. sap.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Revello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...1 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paideia, rivista di filologia, ermeneutica e critica letteraria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 72, pp.385-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1400/290608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/OBO/9780195396577-0264⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04950111v1</w:t>
+                <w:t xml:space="preserve">hal-03964004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une note critique à Sen. Dial. II,18,1 avec un appendice à 18,6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Revello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bollettino di Studi Latini</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da San Daniele a Wrocław: il viaggio di sola andata di Wrocław, Biblioteka Uniwersytecka, Rehdigerianus 67</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Revello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ciceroniana On Line. A Journal of Roman Thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (1), pp.37-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Le De inuentione entre philosophie, droit et rhétorique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lecturae Ciceronis 2024 : le De inuentione entre philosophie, droit et rhétorique. 21-23 mars 2024 : Sorbonne Université (EDITTA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Revello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04925145v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, pp.740-746</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cicéron, Timée : prolégomènes à une nouvelle recensio de la tradition manuscrite</w:t>
+                <w:t xml:space="preserve">Des Cyniques à Rome? Pour une première approche du cynisme de la République au début de l’Empire: Paris, Université Paris 3 Sorbonne Nouvelle (CERAM) – Sorbonne Université (EDITTA) [Webinar] 3-4 juin 2021. - Chronique de colloque.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Revello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...8 lines deleted...]
-            </w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26379/2109⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04950107v1</w:t>
+                <w:t xml:space="preserve">hal-03781476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un contributo alla classe γ del De constantia sapientis: Città del Vaticano, Urb. Lat. 1355 e Paris, Latin 6376 (con un catalogo aggiornato di tutti i manoscritti contenenti const. sap.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seneca - Philosophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ermanno Malaspina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jula Wildberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Revello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/OBO/9780195396577-0264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03964004v1</w:t>
-[...137 lines deleted...]
-                <w:t xml:space="preserve">hal-04140472v1</w:t>
+                <w:t xml:space="preserve">hal-04950111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1263,51 +1263,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecturae Ciceronis I, 2024. Le De inuentione entre philosophie, droit et rhétorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Revello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1435,51 +1435,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CC166866"/>
+    <w:nsid w:val="CD996720"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1583,51 +1583,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="18803AD4"/>
+    <w:nsid w:val="F0DB2BE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1817,51 +1817,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronica-revello" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3180-826X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/282675698" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529094v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lucciano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lata" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Revello" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950121v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950122v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950114v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03781476v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950111v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermanno Malaspina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jula Wildberger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/OBO/9780195396577-0264" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925145v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gu&#233;rin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2532-5353/11641" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950107v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26379/2109" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964004v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/290608" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03781471v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140472v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925137v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronica-revello" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3180-826X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/282675698" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529094v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lucciano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lata" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Revello" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950121v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950122v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950107v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26379/2109" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925145v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gu&#233;rin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2532-5353/11641" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964004v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/290608" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03781471v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140472v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950114v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03781476v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950111v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermanno Malaspina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jula Wildberger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/OBO/9780195396577-0264" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925137v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>