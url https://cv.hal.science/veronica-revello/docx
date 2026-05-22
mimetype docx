--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -1435,51 +1435,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CD996720"/>
+    <w:nsid w:val="10000EA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1583,51 +1583,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F0DB2BE4"/>
+    <w:nsid w:val="4CE98327"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>