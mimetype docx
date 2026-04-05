--- v0 (2026-03-13)
+++ v1 (2026-04-05)
@@ -100,360 +100,360 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirofilarioses canines à dirofilaria immitis et dirofilaria repens chez le chien de travail militaire français : enquête de prévalence (2021-2022) et analyse du risque d’introduction de l’agent pathogène en France métropolitaine lors de retours de missions à l’étranger</w:t>
+                <w:t xml:space="preserve">A clinical case of ophidiomycosis in Esculapian snake (Zamenis longissimus) in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélia Grosbois</w:t>
+                <w:t xml:space="preserve">Loïc Palumbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
+                <w:t xml:space="preserve">Karin Lemberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Crozet</w:t>
+                <w:t xml:space="preserve">Camille Sandor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Watier Grillot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alix Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuenot Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/bavf.2025.71134⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Herpétologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 187, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48716/bullshf.187-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457627v1</w:t>
+                <w:t xml:space="preserve">hal-05264821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A clinical case of ophidiomycosis in Esculapian snake (Zamenis longissimus) in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dirofilarioses canines à dirofilaria immitis et dirofilaria repens chez le chien de travail militaire français : enquête de prévalence (2021-2022) et analyse du risque d’introduction de l’agent pathogène en France métropolitaine lors de retours de missions à l’étranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karin Lemberger</w:t>
+                <w:t xml:space="preserve">Amélia Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Sandor</w:t>
+                <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Michon</w:t>
+                <w:t xml:space="preserve">Guillaume Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuenot Thibault</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphanie Watier Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Herpétologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 187, pp.1-5. </w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 178, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48716/bullshf.187-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/bavf.2025.71134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05264821v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirofilaria immitis and Dirofilaria repens infections in French working military dogs: Prevalence and factors associated with vector exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélia Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Davoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Laidoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasitology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 109, pp.103105. </w:t>
@@ -638,51 +638,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspergillosis in a colony of Humboldt penguins (Spheniscus humboldti) in a french zoological park: evaluation of environmental exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Bralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Valsecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -878,269 +878,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A case of feline gastrointestinal eosinophilic sclerosing fibroplasia associated with fungal colonisation: endoscopic features, treatment and follow-up</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Élaboration et paramétrage, à l’aide de données d’enquête, d’un arbre de scenarii afin d’apprécier la probabilité d’introduction du parasite Dirofilaria immitis en France métropolitaine lors de retours de missions à l’étranger de chiens militaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélia Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Martineau</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphanie Watier-Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Crozet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Feline Medicine and Surgery Open Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 81, pp.33-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04275623v1</w:t>
+                <w:t xml:space="preserve">hal-04383301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration et paramétrage, à l’aide de données d’enquête, d’un arbre de scenarii afin d’apprécier la probabilité d’introduction du parasite Dirofilaria immitis en France métropolitaine lors de retours de missions à l’étranger de chiens militaires</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A case of feline gastrointestinal eosinophilic sclerosing fibroplasia associated with fungal colonisation: endoscopic features, treatment and follow-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Risco Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Reyes-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Feline Medicine and Surgery Open Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 9 (1), pp.205511692311652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/20551169231165246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383301v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxoplasma gondii and Alternaria sp.: An Original Association in an Immunosuppressed Dog with Persistent Skin Lesions</w:t>
               </w:r>
@@ -1178,51 +1178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Reyes-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (1), pp.114. </w:t>
@@ -1254,295 +1254,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations upon the Improvement of Dermatophyte Identification Using an Online Mass Spectrometry Application</w:t>
+                <w:t xml:space="preserve">Assessment of the safety and the anti-α-Gal immune response to an oral vaccine in captive-bred Humboldt penguins (Spheniscus humboldti)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Jabet</w:t>
+                <w:t xml:space="preserve">Milan Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Cécile Normand</w:t>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Moreno-Sabater</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
+                <w:t xml:space="preserve">Baptiste Mulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Naila Azzouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Hodžić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof8010073⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.897223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.897223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03540458v1</w:t>
+                <w:t xml:space="preserve">hal-03687361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the safety and the anti-α-Gal immune response to an oral vaccine in captive-bred Humboldt penguins (Spheniscus humboldti)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigations upon the Improvement of Dermatophyte Identification Using an Online Mass Spectrometry Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Mulot</w:t>
+                <w:t xml:space="preserve">Arnaud Jabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna Naila Azzouni</w:t>
+                <w:t xml:space="preserve">Anne-Cécile Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adnan Hodžić</w:t>
+                <w:t xml:space="preserve">Alicia Moreno-Sabater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.897223. </w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (1), pp.73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.897223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jof8010073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687361v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host-driven subspeciation in the hedgehog fungus, Trichophyton erinacei, an emerging cause of human dermatophytosis.</w:t>
               </w:r>
@@ -2322,338 +2322,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03151088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut Microbiota Abrogates Anti-α-Gal IgA Response in Lungs and Protects against Experimental Aspergillus Infection in Poultry</w:t>
+                <w:t xml:space="preserve">Antifungal susceptibility testing practices in mycology laboratories in France, 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lourdes Mateos Hernandez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
+                <w:t xml:space="preserve">A.-P. Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edgar Torres Maravilla</w:t>
+                <w:t xml:space="preserve">F. Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis G. Bermudez-Humaran</w:t>
+                <w:t xml:space="preserve">F. Foulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pilar Alberdi</w:t>
+                <w:t xml:space="preserve">C. Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Accoceberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/vaccines8020285⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (2), pp.100970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2020.100970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02951768v1</w:t>
+                <w:t xml:space="preserve">hal-02566987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifungal susceptibility testing practices in mycology laboratories in France, 2018</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gut Microbiota Abrogates Anti-α-Gal IgA Response in Lungs and Protects against Experimental Aspergillus Infection in Poultry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Persat</w:t>
+                <w:t xml:space="preserve">Lourdes Mateos Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Foulet</w:t>
+                <w:t xml:space="preserve">Edgar Torres Maravilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bonnal</w:t>
+                <w:t xml:space="preserve">Luis G. Bermudez-Humaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Accoceberry</w:t>
+                <w:t xml:space="preserve">M. Pilar Alberdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30 (2), pp.100970. </w:t>
+              <w:t xml:space="preserve">Vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (2), pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2020.100970⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/vaccines8020285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566987v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infection with Toxocara canis Inhibits the Production of IgE Antibodies to α-Gal in Humans: Towards a Conceptual Framework of the Hygiene Hypothesis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Hodžić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Mateos Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Frealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2864,51 +2864,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malaria Sporozoites Traverse Host Cells within Transient Vacuoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Topçu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2998,51 +2998,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malaria Sporozoites Traverse Host Cells within Transient Vacuoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Topçu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3158,51 +3158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Manzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Briquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3318,51 +3318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Blanco-Murcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Rodríguez-Bertos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 40 (5), </w:t>
@@ -3426,234 +3426,230 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Première détection et génotypage de Cryptosporidium chez les hérissons européens (Erinaceus europaeus) en région parisienne.</w:t>
+                <w:t xml:space="preserve">Tick-borne parasites in a high-throughput analysis era: usefulness of MALDI-TOF and Real-Time Microfluidic PCR in the study of parasite distribution in urban wildlife</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Thomas</w:t>
+                <w:t xml:space="preserve">Hélène Kpadonou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Srun</w:t>
+                <w:t xml:space="preserve">Amélie Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Polack</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Arné</w:t>
+                <w:t xml:space="preserve">Clémence Galon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moutailler Sara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des Sociétés Françaises de Parasitologie (SFP) et de Mycologie Médicale (SFMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Angers (France), France</w:t>
+              <w:t xml:space="preserve">11th Tick and Tick-borne Pathogens Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centro de Ingenieria Genetica y Technologia, Sep 2024, La Habana, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04634918v1</w:t>
+                <w:t xml:space="preserve">hal-04708506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mote in the eye : insights on the diagnosis of corneal fungal disease in horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Launois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFMM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Societé Francaise de Mycologie Médicale, Jun 2024, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3664,156 +3660,160 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tick-borne parasites in a high-throughput analysis era: usefulness of MALDI-TOF and Real-Time Microfluidic PCR in the study of parasite distribution in urban wildlife</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Première détection et génotypage de Cryptosporidium chez les hérissons européens (Erinaceus europaeus) en région parisienne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Dion</w:t>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Galon</w:t>
+                <w:t xml:space="preserve">Camille Srun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moutailler Sara</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Arné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Tick and Tick-borne Pathogens Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centro de Ingenieria Genetica y Technologia, Sep 2024, La Habana, Cuba</w:t>
+              <w:t xml:space="preserve">Congrès des Sociétés Françaises de Parasitologie (SFP) et de Mycologie Médicale (SFMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708506v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mote in the eye : insights on the diagnosis of corneal fungal disease in horses</w:t>
               </w:r>
@@ -3825,77 +3825,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Launois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFMM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Societé Francaise de Mycologie Médicale, Jun 2024, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3914,243 +3914,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First detection and preliminary molecular characterisation of Cryptosporidium and Giardia in French European hedgehogs (Erinaceus europaeus)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Véronica Risco-Castillo</w:t>
+                <w:t xml:space="preserve">Élaboration et paramétrage, à l’aide de données d’enquête, d’un arbre de scenarii afin d’apprécier la probabilité d’introduction du parasite Dirofilaria immitis en France métropolitaine lors de retours de missions à l’étranger de chiens militaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélia Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Watier-Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Crozet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EVPC Paris 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, MAISONS-ALFORT, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques de l'Association pour l'Étude de l'Épidémiologie des Maladies Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04155727v1</w:t>
+                <w:t xml:space="preserve">hal-04390181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration et paramétrage, à l’aide de données d’enquête, d’un arbre de scenarii afin d’apprécier la probabilité d’introduction du parasite Dirofilaria immitis en France métropolitaine lors de retours de missions à l’étranger de chiens militaires</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Crozet</w:t>
+                <w:t xml:space="preserve">First detection and preliminary molecular characterisation of Cryptosporidium and Giardia in French European hedgehogs (Erinaceus europaeus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Srun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronica Risco-Castillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques de l'Association pour l'Étude de l'Épidémiologie des Maladies Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">EVPC Paris 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, MAISONS-ALFORT, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04390181v1</w:t>
+                <w:t xml:space="preserve">anses-04155727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From visible cutaneous pathologies to a lesional photographic guide of the Common Hamster in Alsace</w:t>
               </w:r>
@@ -4162,51 +4162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Decors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Loc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4261,51 +4261,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haemosporidian infection in urban and peri urban wild birds admitted to a French Wildlife rehabilitation Center between 2018 and 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hilka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4440,51 +4440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Remmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie René-Martellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Freiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4578,51 +4578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Kourkgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Loc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWDA Conference 2024 One Health – Challenges and Opportunities for the Surveillance and Management of Wildlife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Stralsund, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4647,103 +4647,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First detection and preliminary molecular characterisation of Cryptosporidium and Giardia in French European hedgehogs (Erinaceus europaeus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Srun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Arné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European veterinary parasitology college congress (20th anniversary)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4781,51 +4781,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GENETIC DIVERSITY OF Sarcoptes scabiei IN PERUVIAN CAMELIDS: time -based comparison by microsatellite analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melina Anello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Castillo Doloriert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4902,77 +4902,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the diagnostic activity in the parasitology laboratory from the Veterinary College of Alfort (2018-2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Blaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5014,51 +5014,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HARD TICKS IDENTIFICATION USING MALDI-TOF MS: CONSTRUCTION OF A MAIN SPECTRA LIBRARY OF IXODID TICKS FROM URBAN WILDLIFE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belinda Kuyumku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5066,51 +5066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Dantas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Arné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European veterinary parasitology college congress (20th anniversary)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Maisons-Alfort, France, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5187,51 +5187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Conference of the World Association for the Advancement of Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Dublin ( virtual ), Ireland</w:t>
@@ -5286,51 +5286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Loiseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Defives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5542,51 +5542,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protozoa and molds: deciphering the molecular mechanisms that hijack host's cell machinery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Veterinary medicine and animal Health. Université Paris-Saclay, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5773,51 +5773,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457627v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Grosbois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Risco-Castillo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Crozet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Watier Grillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2025.71134" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264821v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Palumbo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Lemberger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sandor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Michon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuenot Thibault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48716/bullshf.187-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382892v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davoust" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Laidoudi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2025.103105" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05181111v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Ornelas-Eusebio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vorimore" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Aaziz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Lucia Mandola" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rizzo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms13020288" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275421v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bralet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Valsecchi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laidebeure" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Sailler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11259-023-10220-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04710884v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guillot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Callait-Cardinal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bourgoin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lienard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275623v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Martineau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tilmant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Risco Castillo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Reyes-Gomez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20551169231165246" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383301v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Watier-Grillot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299641v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Blaga" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fabres" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leynaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fontaine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12010114" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03540458v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jabet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Normand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Moreno-Sabater" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8010073" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03687361v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Thorel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos-Hernandez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Naila Azzouni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Hod&#382;i&#263;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.897223" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05173787v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A &#268;mokov&#225;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kola&#345;&#237;k" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guillot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Risco-Castillo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Caba&#241;es" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3767/persoonia.2022.48.06" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03750528v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Karadjian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Labouti&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chevillot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Voisinot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Blaizot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/JWD-D-21-00034" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03280742v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Amanzougaghene" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahin Tajeri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Yalaoui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lorthiois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Soulard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.704662" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275811v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Barzic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Cmokova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Denaes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arn&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vit Hubka" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7020074" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275808v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronica Risco-Castillo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jouvion" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7030241" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151088v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Vahsen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Zapata" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Melloul" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cordonnier-Lefort" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaa069" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951768v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos Hernandez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres Maravilla" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. Bermudez-Humaran" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pilar Alberdi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines8020285" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02566987v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-P. Bellanger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Persat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foulet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Accoceberry" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2020.100970" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951797v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Frealle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roman-Carrasco" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Alberdi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines8020167" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298613v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Roisin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fleur Durieux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis Woerther" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jenot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02850" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275826v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Top&#231;u" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marinach" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Manzoni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie E. Bigorgne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2015.10.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01226222v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie&#160;e. Bigorgne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359232v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Briquet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaultier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04760" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903125v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rojo-Montejo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Collantes-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Blanco-Murcia" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodr&#237;guez-Bertos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres/2009032" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634918v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Thomas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Srun" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Polack" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mammeri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628497v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Ferreira" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mutin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Launois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708506v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kpadonou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dion" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moutailler Sara" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708505v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04155727v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390181v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634354v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Angelo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Decors" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Loc'H" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fleitz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275876v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hilka" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411294v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Zaoui" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Remmel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ren&#233;-Martellet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Freiche" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998580v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kourkgy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276860v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277038v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Anello" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Castillo Doloriert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moroni Barbara" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rossi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276872v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276851v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Kuyumku" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Dantas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541437v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Jacquesson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Puech" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Duval" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04540923v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Loiseaux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Defives" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaga Radu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736169v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vahsen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zapata" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Guibert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04149996v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264821v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Palumbo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Lemberger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sandor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Michon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuenot Thibault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48716/bullshf.187-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457627v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Grosbois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Risco-Castillo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Crozet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Watier Grillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2025.71134" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382892v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davoust" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Laidoudi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2025.103105" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05181111v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Ornelas-Eusebio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vorimore" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Aaziz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Lucia Mandola" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rizzo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms13020288" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275421v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bralet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Valsecchi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laidebeure" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Sailler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11259-023-10220-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04710884v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guillot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Callait-Cardinal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bourgoin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lienard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383301v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Watier-Grillot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275623v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Martineau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tilmant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Risco Castillo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Reyes-Gomez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20551169231165246" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299641v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Blaga" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fabres" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leynaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fontaine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12010114" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03687361v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Thorel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos-Hernandez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Naila Azzouni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Hod&#382;i&#263;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.897223" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03540458v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jabet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Normand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Moreno-Sabater" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8010073" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05173787v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A &#268;mokov&#225;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kola&#345;&#237;k" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guillot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Risco-Castillo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Caba&#241;es" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3767/persoonia.2022.48.06" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03750528v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Karadjian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Labouti&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chevillot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Voisinot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Blaizot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/JWD-D-21-00034" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03280742v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Amanzougaghene" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahin Tajeri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Yalaoui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lorthiois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Soulard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.704662" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275811v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Barzic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Cmokova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Denaes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arn&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vit Hubka" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7020074" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275808v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronica Risco-Castillo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jouvion" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7030241" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151088v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Vahsen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Zapata" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Melloul" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cordonnier-Lefort" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaa069" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02566987v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-P. Bellanger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Persat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foulet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Accoceberry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2020.100970" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951768v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos Hernandez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres Maravilla" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. Bermudez-Humaran" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pilar Alberdi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines8020285" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951797v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Frealle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roman-Carrasco" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Alberdi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines8020167" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298613v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Roisin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fleur Durieux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis Woerther" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jenot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02850" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275826v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Top&#231;u" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marinach" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Manzoni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie E. Bigorgne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2015.10.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01226222v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie&#160;e. Bigorgne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359232v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Briquet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaultier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04760" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903125v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rojo-Montejo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Collantes-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Blanco-Murcia" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodr&#237;guez-Bertos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres/2009032" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708506v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kpadonou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dion" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moutailler Sara" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628497v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Ferreira" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mutin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mammeri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Launois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634918v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Thomas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Srun" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Polack" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708505v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390181v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04155727v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634354v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Angelo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Decors" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Loc'H" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fleitz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275876v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hilka" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411294v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Zaoui" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Remmel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ren&#233;-Martellet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Freiche" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998580v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kourkgy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276860v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277038v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Anello" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Castillo Doloriert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moroni Barbara" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rossi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276872v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276851v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Kuyumku" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Dantas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541437v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Jacquesson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Puech" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Duval" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04540923v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Loiseaux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Defives" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaga Radu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736169v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vahsen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zapata" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Guibert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04149996v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>