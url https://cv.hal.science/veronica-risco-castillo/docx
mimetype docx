--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -66,623 +66,623 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A clinical case of ophidiomycosis in Esculapian snake (Zamenis longissimus) in France</w:t>
+                <w:t xml:space="preserve">Dirofilarioses canines à dirofilaria immitis et dirofilaria repens chez le chien de travail militaire français : enquête de prévalence (2021-2022) et analyse du risque d’introduction de l’agent pathogène en France métropolitaine lors de retours de missions à l’étranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Palumbo</w:t>
+                <w:t xml:space="preserve">Amélia Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karin Lemberger</w:t>
+                <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Sandor</w:t>
+                <w:t xml:space="preserve">Guillaume Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Michon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphanie Watier Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Herpétologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48716/bullshf.187-9⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bavf.2025.71134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05264821v1</w:t>
+                <w:t xml:space="preserve">hal-05457627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirofilarioses canines à dirofilaria immitis et dirofilaria repens chez le chien de travail militaire français : enquête de prévalence (2021-2022) et analyse du risque d’introduction de l’agent pathogène en France métropolitaine lors de retours de missions à l’étranger</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A clinical case of ophidiomycosis in Esculapian snake (Zamenis longissimus) in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Palumbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélia Grosbois</w:t>
+                <w:t xml:space="preserve">Karin Lemberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
+                <w:t xml:space="preserve">Camille Sandor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Crozet</w:t>
+                <w:t xml:space="preserve">Alix Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Watier Grillot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cuenot Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 178, </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Herpétologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 187, pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/bavf.2025.71134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48716/bullshf.187-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05457627v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirofilaria immitis and Dirofilaria repens infections in French working military dogs: Prevalence and factors associated with vector exposure</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trichosporon asahii: A Potential Growth Promoter for C. gallinacea? Implications for Chlamydial Infections and Cell Culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Davoust</w:t>
+                <w:t xml:space="preserve">Erika Ornelas-Eusebio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younes Laidoudi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Crozet</w:t>
+                <w:t xml:space="preserve">Fabien Vorimore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Aaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Lucia Mandola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.parint.2025.103105⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (2), pp.288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms13020288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05382892v1</w:t>
+                <w:t xml:space="preserve">hal-05181111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trichosporon asahii: A Potential Growth Promoter for C. gallinacea? Implications for Chlamydial Infections and Cell Culture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rachid Aaziz</w:t>
+                <w:t xml:space="preserve">Dirofilaria immitis and Dirofilaria repens infections in French working military dogs: Prevalence and factors associated with vector exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélia Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Lucia Mandola</w:t>
+                <w:t xml:space="preserve">Bernard Davoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Rizzo</w:t>
+                <w:t xml:space="preserve">Younes Laidoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (2), pp.288. </w:t>
+              <w:t xml:space="preserve">Parasitology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 109, pp.103105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms13020288⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.parint.2025.103105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05181111v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05382892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspergillosis in a colony of Humboldt penguins (Spheniscus humboldti) in a french zoological park: evaluation of environmental exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Bralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Valsecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -878,269 +878,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration et paramétrage, à l’aide de données d’enquête, d’un arbre de scenarii afin d’apprécier la probabilité d’introduction du parasite Dirofilaria immitis en France métropolitaine lors de retours de missions à l’étranger de chiens militaires</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A case of feline gastrointestinal eosinophilic sclerosing fibroplasia associated with fungal colonisation: endoscopic features, treatment and follow-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Watier-Grillot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michael Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Risco Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Reyes-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Feline Medicine and Surgery Open Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 9 (1), pp.205511692311652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/20551169231165246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04383301v1</w:t>
+                <w:t xml:space="preserve">hal-04275623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A case of feline gastrointestinal eosinophilic sclerosing fibroplasia associated with fungal colonisation: endoscopic features, treatment and follow-up</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Élaboration et paramétrage, à l’aide de données d’enquête, d’un arbre de scenarii afin d’apprécier la probabilité d’introduction du parasite Dirofilaria immitis en France métropolitaine lors de retours de missions à l’étranger de chiens militaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélia Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Watier-Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Crozet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Feline Medicine and Surgery Open Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 81, pp.33-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275623v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxoplasma gondii and Alternaria sp.: An Original Association in an Immunosuppressed Dog with Persistent Skin Lesions</w:t>
               </w:r>
@@ -1178,51 +1178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Reyes-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (1), pp.114. </w:t>
@@ -1254,563 +1254,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the safety and the anti-α-Gal immune response to an oral vaccine in captive-bred Humboldt penguins (Spheniscus humboldti)</w:t>
+                <w:t xml:space="preserve">Investigations upon the Improvement of Dermatophyte Identification Using an Online Mass Spectrometry Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milan Thorel</w:t>
+                <w:t xml:space="preserve">Arnaud Jabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
+                <w:t xml:space="preserve">Anne-Cécile Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Mulot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adnan Hodžić</w:t>
+                <w:t xml:space="preserve">Alicia Moreno-Sabater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.897223⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (1), pp.73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof8010073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687361v1</w:t>
+                <w:t xml:space="preserve">hal-03540458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations upon the Improvement of Dermatophyte Identification Using an Online Mass Spectrometry Application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of the safety and the anti-α-Gal immune response to an oral vaccine in captive-bred Humboldt penguins (Spheniscus humboldti)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Jabet</w:t>
+                <w:t xml:space="preserve">Baptiste Mulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Cécile Normand</w:t>
+                <w:t xml:space="preserve">Mouna Naila Azzouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Moreno-Sabater</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
+                <w:t xml:space="preserve">Adnan Hodžić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8 (1), pp.73. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.897223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jof8010073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.897223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03540458v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host-driven subspeciation in the hedgehog fungus, Trichophyton erinacei, an emerging cause of human dermatophytosis.</w:t>
+                <w:t xml:space="preserve">Toxocara cati and Toxoplasma gondii in French Birds of Prey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Čmoková</w:t>
+                <w:t xml:space="preserve">Grégory Karadjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Kolařík</w:t>
+                <w:t xml:space="preserve">Lisa Laboutière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Guillot</w:t>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Risco-Castillo</w:t>
+                <w:t xml:space="preserve">Anthony Voisinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Cabañes</w:t>
+                <w:t xml:space="preserve">Amandine Blaizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Persoonia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 48, pp.203-218. </w:t>
+              <w:t xml:space="preserve">Journal of wildlife diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (2), pp.373-379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3767/persoonia.2022.48.06⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7589/JWD-D-21-00034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05173787v1</w:t>
+                <w:t xml:space="preserve">anses-03750528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxocara cati and Toxoplasma gondii in French Birds of Prey</w:t>
+                <w:t xml:space="preserve">Host-driven subspeciation in the hedgehog fungus, Trichophyton erinacei, an emerging cause of human dermatophytosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Karadjian</w:t>
+                <w:t xml:space="preserve">A Čmoková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Laboutière</w:t>
+                <w:t xml:space="preserve">M Kolařík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+                <w:t xml:space="preserve">J Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Voisinot</w:t>
+                <w:t xml:space="preserve">V Risco-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Blaizot</w:t>
+                <w:t xml:space="preserve">F Cabañes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of wildlife diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 58 (2), pp.373-379. </w:t>
+              <w:t xml:space="preserve">Persoonia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48, pp.203-218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7589/JWD-D-21-00034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3767/persoonia.2022.48.06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03750528v1</w:t>
+                <w:t xml:space="preserve">hal-05173787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Host Protein Aquaporin-9 is Required for Efficient Plasmodium falciparum Sporozoite Entry into Human Hepatocytes</w:t>
               </w:r>
@@ -2322,338 +2322,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03151088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifungal susceptibility testing practices in mycology laboratories in France, 2018</w:t>
+                <w:t xml:space="preserve">Gut Microbiota Abrogates Anti-α-Gal IgA Response in Lungs and Protects against Experimental Aspergillus Infection in Poultry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-P. Bellanger</w:t>
+                <w:t xml:space="preserve">Lourdes Mateos Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Persat</w:t>
+                <w:t xml:space="preserve">Edgar Torres Maravilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Foulet</w:t>
+                <w:t xml:space="preserve">Luis G. Bermudez-Humaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bonnal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Accoceberry</w:t>
+                <w:t xml:space="preserve">M. Pilar Alberdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2020.100970⟩</w:t>
+              <w:t xml:space="preserve">Vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (2), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/vaccines8020285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02566987v1</w:t>
+                <w:t xml:space="preserve">hal-02951768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut Microbiota Abrogates Anti-α-Gal IgA Response in Lungs and Protects against Experimental Aspergillus Infection in Poultry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antifungal susceptibility testing practices in mycology laboratories in France, 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-P. Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lourdes Mateos Hernandez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
+                <w:t xml:space="preserve">F. Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edgar Torres Maravilla</w:t>
+                <w:t xml:space="preserve">F. Foulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis G. Bermudez-Humaran</w:t>
+                <w:t xml:space="preserve">C. Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pilar Alberdi</w:t>
+                <w:t xml:space="preserve">I. Accoceberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (2), pp.1-21. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (2), pp.100970. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/vaccines8020285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2020.100970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951768v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infection with Toxocara canis Inhibits the Production of IgE Antibodies to α-Gal in Humans: Towards a Conceptual Framework of the Hygiene Hypothesis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Hodžić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Mateos Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Frealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2864,51 +2864,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malaria Sporozoites Traverse Host Cells within Transient Vacuoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Topçu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2922,493 +2922,359 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Manzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie E. Bigorgne</w:t>
+                <w:t xml:space="preserve">Amélie e. Bigorgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Host &amp; Microbe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 18 (5), pp.593-603. </w:t>
+              <w:t xml:space="preserve">Cell Host and Microbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (51), pp.593-603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chom.2015.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04275826v1</w:t>
+                <w:t xml:space="preserve">hal-01226222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malaria Sporozoites Traverse Host Cells within Transient Vacuoles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A rapid and robust selection procedure for generating drug-selectable marker-free recombinant malaria parasites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Manzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Briquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Topçu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amélie e. Bigorgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Host and Microbe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chom.2015.10.006⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.4760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep04760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01226222v1</w:t>
+                <w:t xml:space="preserve">hal-01359232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rapid and robust selection procedure for generating drug-selectable marker-free recombinant malaria parasites</w:t>
-[...83 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental infection with a low virulence isolate of Neospora caninum at 70 days gestation in cattle did not result in foetopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep04760⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Silvia Rojo-Montejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Collantes-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Rojo-Montejo</w:t>
+                <w:t xml:space="preserve">Javier Blanco-Murcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Collantes-Fernández</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antonio Rodríguez-Bertos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 40 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/vetres/2009032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00903125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3418,907 +3284,907 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tick-borne parasites in a high-throughput analysis era: usefulness of MALDI-TOF and Real-Time Microfluidic PCR in the study of parasite distribution in urban wildlife</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Première détection et génotypage de Cryptosporidium chez les hérissons européens (Erinaceus europaeus) en région parisienne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Srun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Kpadonou</w:t>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Arné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Dion</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Tick and Tick-borne Pathogens Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centro de Ingenieria Genetica y Technologia, Sep 2024, La Habana, Cuba</w:t>
+              <w:t xml:space="preserve">Congrès des Sociétés Françaises de Parasitologie (SFP) et de Mycologie Médicale (SFMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708506v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mote in the eye : insights on the diagnosis of corneal fungal disease in horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Launois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFMM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Societé Francaise de Mycologie Médicale, Jun 2024, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Première détection et génotypage de Cryptosporidium chez les hérissons européens (Erinaceus europaeus) en région parisienne.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tick-borne parasites in a high-throughput analysis era: usefulness of MALDI-TOF and Real-Time Microfluidic PCR in the study of parasite distribution in urban wildlife</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kpadonou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Galon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Thomas</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moutailler Sara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des Sociétés Françaises de Parasitologie (SFP) et de Mycologie Médicale (SFMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Angers (France), France</w:t>
+              <w:t xml:space="preserve">11th Tick and Tick-borne Pathogens Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centro de Ingenieria Genetica y Technologia, Sep 2024, La Habana, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634918v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mote in the eye : insights on the diagnosis of corneal fungal disease in horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlys Ferreira</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Launois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFMM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Societé Francaise de Mycologie Médicale, Jun 2024, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration et paramétrage, à l’aide de données d’enquête, d’un arbre de scenarii afin d’apprécier la probabilité d’introduction du parasite Dirofilaria immitis en France métropolitaine lors de retours de missions à l’étranger de chiens militaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélia Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Watier-Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Crozet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques de l'Association pour l'Étude de l'Épidémiologie des Maladies Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First detection and preliminary molecular characterisation of Cryptosporidium and Giardia in French European hedgehogs (Erinaceus europaeus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Srun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronica Risco-Castillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EVPC Paris 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, MAISONS-ALFORT, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04155727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From visible cutaneous pathologies to a lesional photographic guide of the Common Hamster in Alsace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Decors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Angelo</w:t>
+                <w:t xml:space="preserve">Guillaume Le Loc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fleitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th meeting of the international hamster group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International hamster group, Sep 2023, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haemosporidian infection in urban and peri urban wild birds admitted to a French Wildlife rehabilitation Center between 2018 and 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hilka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Barzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4333,51 +4199,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World federation of parasitologists, Aug 2022, Coppenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4387,1138 +4253,1138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytauxzoonosis in Paris : Cytauxzoon sp. in an urban cat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Zaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Remmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Zaoui</w:t>
+                <w:t xml:space="preserve">Magalie René-Martellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Freiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 ACVP/ASVCP Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health Surveillance of the Common Hamster in the Wild : Using Photo-Trapping for Syndromic Surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Decors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Kourkgy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Angelo</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Loc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWDA Conference 2024 One Health – Challenges and Opportunities for the Surveillance and Management of Wildlife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Stralsund, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First detection and preliminary molecular characterisation of Cryptosporidium and Giardia in French European hedgehogs (Erinaceus europaeus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Srun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Arné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European veterinary parasitology college congress (20th anniversary)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GENETIC DIVERSITY OF Sarcoptes scabiei IN PERUVIAN CAMELIDS: time -based comparison by microsatellite analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melina Anello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Castillo Doloriert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melina Anello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
+                <w:t xml:space="preserve">Moroni Barbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European veterinary college congress (20th anniversary)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Maisons Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04277038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the diagnostic activity in the parasitology laboratory from the Veterinary College of Alfort (2018-2022)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">HARD TICKS IDENTIFICATION USING MALDI-TOF MS: CONSTRUCTION OF A MAIN SPECTRA LIBRARY OF IXODID TICKS FROM URBAN WILDLIFE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belinda Kuyumku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Dantas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Arné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European veterinary parasitology college congress (20th anniversary)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">, Jun 2023, Maisons-Alfort, France, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276872v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HARD TICKS IDENTIFICATION USING MALDI-TOF MS: CONSTRUCTION OF A MAIN SPECTRA LIBRARY OF IXODID TICKS FROM URBAN WILDLIFE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of the diagnostic activity in the parasitology laboratory from the Veterinary College of Alfort (2018-2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Blaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Dion</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European veterinary parasitology college congress (20th anniversary)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Maisons-Alfort, France, France. </w:t>
+              <w:t xml:space="preserve">, Jun 2023, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04276851v1</w:t>
+                <w:t xml:space="preserve">hal-04276872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of haemosporidian blood parasites in birds of prey admitted to a French wildlife rehabilitation centre: risk factors and prevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Jacquesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Rivière</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Jacquesson</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Linda Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Conference of the World Association for the Advancement of Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Dublin ( virtual ), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04541437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey of gastrointestinal helminths and coccidia in Llamas and Alpacas raised in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Loiseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Defives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaga Radu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Conference of the World Association for the Advancement of Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Madison (US-WI), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04540923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular and molecular insights on inflammatory immune response regulation during acute Aspergillosis in chicken and turkey poults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zapata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Guabiraba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Melloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Congress of the International Society for Human and Animal Mycology (ISHAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Amsterdam, Netherlands. , Medical Mycology, 56 (Supplement 2), 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5528,105 +5394,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protozoa and molds: deciphering the molecular mechanisms that hijack host's cell machinery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Veterinary medicine and animal Health. Université Paris-Saclay, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04149996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId205"/>
+      <w:footerReference w:type="default" r:id="rId203"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5773,51 +5639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264821v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Palumbo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Lemberger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sandor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Michon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuenot Thibault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48716/bullshf.187-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457627v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Grosbois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Risco-Castillo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Crozet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Watier Grillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2025.71134" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382892v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davoust" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Laidoudi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2025.103105" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05181111v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Ornelas-Eusebio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vorimore" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Aaziz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Lucia Mandola" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rizzo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms13020288" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275421v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bralet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Valsecchi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laidebeure" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Sailler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11259-023-10220-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04710884v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guillot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Callait-Cardinal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bourgoin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lienard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383301v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Watier-Grillot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275623v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Martineau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tilmant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Risco Castillo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Reyes-Gomez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20551169231165246" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299641v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Blaga" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fabres" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leynaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fontaine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12010114" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03687361v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Thorel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos-Hernandez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Naila Azzouni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Hod&#382;i&#263;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.897223" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03540458v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jabet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Normand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Moreno-Sabater" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8010073" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05173787v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A &#268;mokov&#225;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kola&#345;&#237;k" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guillot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Risco-Castillo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Caba&#241;es" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3767/persoonia.2022.48.06" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03750528v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Karadjian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Labouti&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chevillot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Voisinot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Blaizot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/JWD-D-21-00034" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03280742v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Amanzougaghene" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahin Tajeri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Yalaoui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lorthiois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Soulard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.704662" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275811v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Barzic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Cmokova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Denaes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arn&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vit Hubka" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7020074" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275808v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronica Risco-Castillo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jouvion" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7030241" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151088v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Vahsen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Zapata" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Melloul" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cordonnier-Lefort" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaa069" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02566987v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-P. Bellanger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Persat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foulet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Accoceberry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2020.100970" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951768v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos Hernandez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres Maravilla" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. Bermudez-Humaran" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pilar Alberdi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines8020285" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951797v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Frealle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roman-Carrasco" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Alberdi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines8020167" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298613v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Roisin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fleur Durieux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis Woerther" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jenot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02850" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275826v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Top&#231;u" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marinach" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Manzoni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie E. Bigorgne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2015.10.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01226222v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie&#160;e. Bigorgne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359232v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Briquet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaultier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04760" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903125v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rojo-Montejo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Collantes-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Blanco-Murcia" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodr&#237;guez-Bertos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres/2009032" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708506v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kpadonou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dion" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moutailler Sara" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628497v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Ferreira" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mutin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mammeri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Launois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634918v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Thomas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Srun" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Polack" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708505v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390181v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04155727v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634354v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Angelo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Decors" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Loc'H" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fleitz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275876v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hilka" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411294v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Zaoui" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Remmel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ren&#233;-Martellet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Freiche" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998580v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kourkgy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276860v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277038v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Anello" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Castillo Doloriert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moroni Barbara" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rossi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276872v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276851v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Kuyumku" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Dantas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541437v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Jacquesson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Puech" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Duval" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04540923v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Loiseaux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Defives" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaga Radu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736169v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vahsen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zapata" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Guibert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04149996v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457627v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Grosbois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Risco-Castillo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Crozet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Watier Grillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2025.71134" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264821v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Palumbo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Lemberger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sandor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Michon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuenot Thibault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48716/bullshf.187-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05181111v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Ornelas-Eusebio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vorimore" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Aaziz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Lucia Mandola" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rizzo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms13020288" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382892v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davoust" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Laidoudi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2025.103105" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275421v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bralet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Valsecchi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laidebeure" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Sailler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11259-023-10220-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04710884v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guillot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Callait-Cardinal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bourgoin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lienard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275623v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Martineau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tilmant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Risco Castillo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Reyes-Gomez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20551169231165246" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383301v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Watier-Grillot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299641v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Blaga" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fabres" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leynaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fontaine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12010114" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03540458v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jabet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Normand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Moreno-Sabater" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8010073" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03687361v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Thorel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos-Hernandez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Naila Azzouni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Hod&#382;i&#263;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.897223" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03750528v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Karadjian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Labouti&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chevillot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Voisinot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Blaizot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/JWD-D-21-00034" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05173787v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A &#268;mokov&#225;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kola&#345;&#237;k" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guillot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Risco-Castillo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Caba&#241;es" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3767/persoonia.2022.48.06" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03280742v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Amanzougaghene" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahin Tajeri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Yalaoui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lorthiois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Soulard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.704662" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275811v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Barzic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Cmokova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Denaes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arn&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vit Hubka" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7020074" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275808v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronica Risco-Castillo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jouvion" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7030241" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151088v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Vahsen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Zapata" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Melloul" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cordonnier-Lefort" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaa069" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951768v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos Hernandez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres Maravilla" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. Bermudez-Humaran" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pilar Alberdi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines8020285" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02566987v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-P. Bellanger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Persat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foulet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Accoceberry" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2020.100970" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951797v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Frealle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roman-Carrasco" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Alberdi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines8020167" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298613v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Roisin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fleur Durieux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis Woerther" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jenot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02850" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01226222v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Top&#231;u" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marinach" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Manzoni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie&#160;e. Bigorgne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2015.10.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359232v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Briquet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaultier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04760" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903125v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rojo-Montejo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Collantes-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Blanco-Murcia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodr&#237;guez-Bertos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres/2009032" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634918v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Thomas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Srun" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Polack" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mammeri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628497v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Ferreira" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mutin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Launois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708506v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kpadonou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dion" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moutailler Sara" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708505v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390181v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04155727v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634354v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Angelo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Decors" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Loc'H" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fleitz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275876v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hilka" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411294v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Zaoui" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Remmel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ren&#233;-Martellet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Freiche" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998580v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kourkgy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276860v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277038v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Anello" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Castillo Doloriert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moroni Barbara" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rossi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276851v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Kuyumku" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Dantas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276872v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541437v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Jacquesson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Puech" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Duval" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04540923v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Loiseaux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Defives" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaga Radu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736169v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vahsen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zapata" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Guibert" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04149996v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>