--- v0 (2026-03-18)
+++ v1 (2026-04-11)
@@ -798,286 +798,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’articulation entre vie professionnelle et travail de care face aux enjeux spatiaux. L’expérience des aidants salariés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Charlap</w:t>
+                <w:t xml:space="preserve">Pour une sociologie de la maladie d’Alzheimer attentive aux expériences des personnes malades. Les apports d’une recherche longitudinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Caradec</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Balard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Kushtanina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chamahian Aline; Caradec Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La sociologie face à la maladie d’Alzheimer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.213-232, 2023, 978-2-7574-3807-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04444152v1</w:t>
+                <w:t xml:space="preserve">hal-04444141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une sociologie de la maladie d’Alzheimer attentive aux expériences des personnes malades. Les apports d’une recherche longitudinale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’articulation entre vie professionnelle et travail de care face aux enjeux spatiaux. L’expérience des aidants salariés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Charlap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Chamahian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caradec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Balard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Kushtanina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chamahian Aline; Caradec Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La sociologie face à la maladie d’Alzheimer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.277-298, 2023, 978-2-7574-3807-7. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.145544⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04444141v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1786,51 +1786,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814809v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Berger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Schepens" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Duprat-Kushtanina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vulca Fidolini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12r2x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03455851v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Kushtanina" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vinel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14616696.2020.1832239" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932865v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Balard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caradec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chamahian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508744v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SES2019-003010" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01987368v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932868v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138615v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin-Joly Constance" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04444152v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Charlap" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/145544" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.145544" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04444141v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/FR/livre/?GCOI=27574100966460" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988217v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Dion" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lagier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pape" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsehess/63927" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01636339v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576860v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Vapn&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Tersigni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Vozari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Asal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01636436v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814809v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Berger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Schepens" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Duprat-Kushtanina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vulca Fidolini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12r2x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03455851v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Kushtanina" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vinel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14616696.2020.1832239" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932865v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Balard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caradec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chamahian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508744v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SES2019-003010" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01987368v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932868v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138615v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin-Joly Constance" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04444141v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/FR/livre/?GCOI=27574100966460" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04444152v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Charlap" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/145544" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.145544" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988217v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Dion" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lagier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pape" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsehess/63927" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01636339v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576860v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Vapn&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Tersigni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Vozari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Asal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01636436v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>