--- v0 (2026-03-22)
+++ v1 (2026-04-27)
@@ -460,174 +460,174 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La perception des couleurs dans les traités de recettes de fausses pierres précieuses (1520-1689)</w:t>
+                <w:t xml:space="preserve">Composition et représentations de la couleur noire dans les textes littéraires partiellement alchimiques (1515-1618)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRIS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Verger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Le Verger, XXVII, https://cornucopia16.com/blog/2023/11/05/bouquet-xxvi-une-debauche-de-noir-la-couleur-noire-a-la-renaissance/</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04949462v1</w:t>
+                <w:t xml:space="preserve">hal-04949450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition et représentations de la couleur noire dans les textes littéraires partiellement alchimiques (1515-1618)</w:t>
+                <w:t xml:space="preserve">La perception des couleurs dans les traités de recettes de fausses pierres précieuses (1520-1689)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Verger</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IRIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/iris.3743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04949450v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les lieux du politique et le tragique : du palais au panoptique. La Mariane, La Mort de Sénèque et Osman de Tristan L’Hermite</w:t>
               </w:r>
@@ -4244,51 +4244,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6B97D154"/>
+    <w:nsid w:val="6AC4BDDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4392,51 +4392,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D695F1FC"/>
+    <w:nsid w:val="A75FCDBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4626,51 +4626,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-adam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-3212-0324" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/026677504" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000385428243" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://litt-arts.univ-grenoble-alpes.fr/medias/fichier/liste-des-publications_1541747005981-pdf?INLINE=FALSE" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://litt-arts.univ-grenoble-alpes.fr/fr/membres/mme-veronique-adam--9097.kjsp?RH=LITTEARTSFR_MEMB03" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949462v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Adam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/iris.3743" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949450v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949455v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14260-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644081v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12345-3.p.0133" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918455v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berregard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918461v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918420v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Adam" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.LLR.5.112587" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918482v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918427v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918480v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1027689ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918490v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952480v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952479v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952488v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952472v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949438v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949475v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949484v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949479v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949468v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644079v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918463v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918485v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918489v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918487v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918493v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918453v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07224-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918458v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-1164-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146836v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Caiozzo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949497v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251456775/bibliotheque-ideale-de-la-consolation" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949427v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/rhetorique-de-la-requete-xvie-xviie-siecles.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15844-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644077v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/5180/le-chateau-allegorique" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918465v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mohrsiebeck.com/buch/vulnerabilitaet-la-vulnerabilite-9783161576768/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/978-3-16-157676-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918424v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918422v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918450v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-roman-au-temps-d-henri-iv-et-de-marie-de-medicis.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05726-0.p.0073" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918446v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/10179-book-08533053-9782745330536.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918476v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3874" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918470v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783035299328/contents.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05450726v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/NTJD8049" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952485v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952466v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952483v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952477v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954427v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/AZTS6468" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952462v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950068v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berr&#233;gard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-adam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-3212-0324" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/026677504" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000385428243" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://litt-arts.univ-grenoble-alpes.fr/medias/fichier/liste-des-publications_1541747005981-pdf?INLINE=FALSE" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://litt-arts.univ-grenoble-alpes.fr/fr/membres/mme-veronique-adam--9097.kjsp?RH=LITTEARTSFR_MEMB03" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949450v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Adam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949462v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/iris.3743" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949455v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14260-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644081v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12345-3.p.0133" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918455v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berregard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918461v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918420v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Adam" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.LLR.5.112587" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918482v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918427v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918480v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1027689ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918490v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952480v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952479v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952488v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952472v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949438v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949475v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949484v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949479v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949468v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644079v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918463v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918485v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918489v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918487v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918493v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918453v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07224-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918458v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-1164-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146836v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Caiozzo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949497v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251456775/bibliotheque-ideale-de-la-consolation" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949427v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/rhetorique-de-la-requete-xvie-xviie-siecles.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15844-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644077v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/5180/le-chateau-allegorique" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918465v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mohrsiebeck.com/buch/vulnerabilitaet-la-vulnerabilite-9783161576768/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/978-3-16-157676-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918424v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918422v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918450v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-roman-au-temps-d-henri-iv-et-de-marie-de-medicis.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05726-0.p.0073" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918446v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/10179-book-08533053-9782745330536.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918476v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3874" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918470v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783035299328/contents.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05450726v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/NTJD8049" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952485v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952466v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952483v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952477v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954427v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/AZTS6468" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952462v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950068v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berr&#233;gard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>