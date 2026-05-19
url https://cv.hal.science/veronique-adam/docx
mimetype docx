--- v1 (2026-04-27)
+++ v2 (2026-05-19)
@@ -460,174 +460,174 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition et représentations de la couleur noire dans les textes littéraires partiellement alchimiques (1515-1618)</w:t>
+                <w:t xml:space="preserve">La perception des couleurs dans les traités de recettes de fausses pierres précieuses (1520-1689)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Verger</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IRIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/iris.3743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04949450v1</w:t>
+                <w:t xml:space="preserve">hal-04949462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La perception des couleurs dans les traités de recettes de fausses pierres précieuses (1520-1689)</w:t>
+                <w:t xml:space="preserve">Composition et représentations de la couleur noire dans les textes littéraires partiellement alchimiques (1515-1618)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Verger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Le Verger, XXVII, https://cornucopia16.com/blog/2023/11/05/bouquet-xxvi-une-debauche-de-noir-la-couleur-noire-a-la-renaissance/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.35562/iris.3743⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04949462v1</w:t>
+                <w:t xml:space="preserve">hal-04949450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les lieux du politique et le tragique : du palais au panoptique. La Mariane, La Mort de Sénèque et Osman de Tristan L’Hermite</w:t>
               </w:r>
@@ -1061,243 +1061,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’illustration dans la littérature alchimique (1550-1618) : du miroir au labyrinthe</w:t>
+                <w:t xml:space="preserve">Le laboratoire de Béroalde de Verville et le transfert des savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers du GADGES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Les détours de l'illustration sous l'Ancien Régime, 12 (53)</w:t>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Littérature et science : archéologie d'un litige (XVIe-XVIIIe siècles), 85, p. 261-275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01918427v1</w:t>
+                <w:t xml:space="preserve">hal-01918490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La littérature alchimique (1550-1715) : écriture et savoir à la marge?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique V. Adam</w:t>
+                <w:t xml:space="preserve">L’illustration dans la littérature alchimique (1550-1618) : du miroir au labyrinthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les cahiers du GADGES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les détours de l'illustration sous l'Ancien Régime, 12 (53)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01918480v1</w:t>
+                <w:t xml:space="preserve">hal-01918427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le laboratoire de Béroalde de Verville et le transfert des savoirs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Adam</w:t>
+                <w:t xml:space="preserve">La littérature alchimique (1550-1715) : écriture et savoir à la marge?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique V. Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littératures classiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Diffuser la science en marge : autorité, savoir et publication, XVIe-XIXe siècle, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1027689ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918490v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Fantôme, naissance d'une imagination rationnelle</w:t>
               </w:r>
@@ -3667,173 +3667,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'automate des alchimistes, une machine naturelle</w:t>
+                <w:t xml:space="preserve">Portraits de l'alchimiste en savant : (dé)figurations d'un savoir (1588- 1648)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Adam Véronique, Caiozzo Anna. </w:t>
+              <w:t xml:space="preserve">Alexandre pascale. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Fabrique du corps humain : la machine modèle du vivant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MSH-Alpes, pp.121-148, 2010</w:t>
+              <w:t xml:space="preserve">Savoirs et savants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Garnier, pp.45-56, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00952466v1</w:t>
+                <w:t xml:space="preserve">hal-00952483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portraits de l'alchimiste en savant : (dé)figurations d'un savoir (1588- 1648)</w:t>
+                <w:t xml:space="preserve">L'automate des alchimistes, une machine naturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alexandre pascale. </w:t>
+              <w:t xml:space="preserve">Adam Véronique, Caiozzo Anna. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoirs et savants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Garnier, pp.45-56, 2010</w:t>
+              <w:t xml:space="preserve">La Fabrique du corps humain : la machine modèle du vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH-Alpes, pp.121-148, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00952483v1</w:t>
+                <w:t xml:space="preserve">hal-00952466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'illustration dans la poésie baroque : du miroir de la poésie au reflet de la poétique</w:t>
               </w:r>
@@ -4244,51 +4244,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6AC4BDDB"/>
+    <w:nsid w:val="5116F75F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4392,51 +4392,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A75FCDBE"/>
+    <w:nsid w:val="455B3802"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4626,51 +4626,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-adam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-3212-0324" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/026677504" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000385428243" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://litt-arts.univ-grenoble-alpes.fr/medias/fichier/liste-des-publications_1541747005981-pdf?INLINE=FALSE" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://litt-arts.univ-grenoble-alpes.fr/fr/membres/mme-veronique-adam--9097.kjsp?RH=LITTEARTSFR_MEMB03" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949450v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Adam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949462v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/iris.3743" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949455v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14260-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644081v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12345-3.p.0133" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918455v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berregard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918461v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918420v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Adam" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.LLR.5.112587" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918482v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918427v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918480v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1027689ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918490v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952480v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952479v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952488v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952472v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949438v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949475v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949484v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949479v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949468v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644079v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918463v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918485v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918489v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918487v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918493v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918453v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07224-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918458v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-1164-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146836v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Caiozzo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949497v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251456775/bibliotheque-ideale-de-la-consolation" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949427v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/rhetorique-de-la-requete-xvie-xviie-siecles.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15844-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644077v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/5180/le-chateau-allegorique" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918465v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mohrsiebeck.com/buch/vulnerabilitaet-la-vulnerabilite-9783161576768/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/978-3-16-157676-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918424v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918422v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918450v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-roman-au-temps-d-henri-iv-et-de-marie-de-medicis.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05726-0.p.0073" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918446v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/10179-book-08533053-9782745330536.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918476v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3874" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918470v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783035299328/contents.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05450726v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/NTJD8049" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952485v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952466v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952483v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952477v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954427v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/AZTS6468" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952462v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950068v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berr&#233;gard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-adam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-3212-0324" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/026677504" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000385428243" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://litt-arts.univ-grenoble-alpes.fr/medias/fichier/liste-des-publications_1541747005981-pdf?INLINE=FALSE" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://litt-arts.univ-grenoble-alpes.fr/fr/membres/mme-veronique-adam--9097.kjsp?RH=LITTEARTSFR_MEMB03" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949462v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Adam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/iris.3743" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949450v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949455v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14260-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644081v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12345-3.p.0133" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918455v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berregard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918461v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918420v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Adam" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.LLR.5.112587" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918482v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918490v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918427v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918480v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1027689ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952480v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952479v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952488v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952472v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949438v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949475v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949484v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949479v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949468v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644079v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918463v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918485v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918489v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918487v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918493v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918453v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07224-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918458v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-1164-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146836v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Caiozzo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949497v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251456775/bibliotheque-ideale-de-la-consolation" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949427v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/rhetorique-de-la-requete-xvie-xviie-siecles.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15844-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644077v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/5180/le-chateau-allegorique" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918465v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mohrsiebeck.com/buch/vulnerabilitaet-la-vulnerabilite-9783161576768/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/978-3-16-157676-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918424v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918422v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918450v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-roman-au-temps-d-henri-iv-et-de-marie-de-medicis.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05726-0.p.0073" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918446v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/10179-book-08533053-9782745330536.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918476v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3874" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01918470v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783035299328/contents.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05450726v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/NTJD8049" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952485v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952483v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952466v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952477v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954427v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/AZTS6468" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952462v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950068v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berr&#233;gard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>