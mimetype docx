--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -458,277 +458,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the role of hemicellulase glycosylation in plant cell wall degradation: targeted glycosylation through click chemistry and activity monitoring in complex substrates.</w:t>
+                <w:t xml:space="preserve">ROLE DE L'EAU DANS LA STRUCTURATION ET LE COMPORTEMENT HYGROSCOPIQUE D'ASSEMBLAGES LIGNOCELLULOSIQUES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Vernhes</w:t>
+                <w:t xml:space="preserve">Anouck Habrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Fortuna</w:t>
+                <w:t xml:space="preserve">Alan Sablot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Lemoine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Berangère Lebas</w:t>
+                <w:t xml:space="preserve">Cassandre Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th LignoBiotech symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">RFP - Réseau Français des Parois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Saint-Malo (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04791539v1</w:t>
+                <w:t xml:space="preserve">hal-04821135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROLE DE L'EAU DANS LA STRUCTURATION ET LE COMPORTEMENT HYGROSCOPIQUE D'ASSEMBLAGES LIGNOCELLULOSIQUES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing the role of hemicellulase glycosylation in plant cell wall degradation: targeted glycosylation through click chemistry and activity monitoring in complex substrates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Vernhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anouck Habrant</w:t>
+                <w:t xml:space="preserve">Elsa Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Sablot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Falourd</w:t>
+                <w:t xml:space="preserve">Stéphanie Pradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassandre Guinet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+                <w:t xml:space="preserve">Berangère Lebas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFP - Réseau Français des Parois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Saint-Malo (France), France</w:t>
+              <w:t xml:space="preserve">7th LignoBiotech symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821135v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the prediction of mechanical properties of flax bundles by infrared and colorimetric analysis</w:t>
               </w:r>
@@ -1079,424 +1079,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acylated industrial lignins as new biobased antioxidant additives for propylene stabilization</w:t>
+                <w:t xml:space="preserve">Biocatalytic esterification of industrial lignins: structure and antioxidant activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Sarieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hadjiefstathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Berzin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jeunes Chercheurs FARE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Reims, France</w:t>
+              <w:t xml:space="preserve">ISGC The International Symposyum on Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04441029v1</w:t>
+                <w:t xml:space="preserve">hal-04440993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocatalytic esterification of industrial lignins: structure and antioxidant activity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florian Pion</w:t>
+                <w:t xml:space="preserve">Raman microspectroscopy and AFM-IR as tools to characterize the physicochemical properties of plant cell walls at the nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurene Tetard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISGC The International Symposyum on Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">International Plant Spectroscopy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440993v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman microspectroscopy and AFM-IR as tools to characterize the physicochemical properties of plant cell walls at the nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Coste</w:t>
+                <w:t xml:space="preserve">Acylated industrial lignins as new biobased antioxidant additives for propylene stabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Sarieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Berzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Plant Spectroscopy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journées Jeunes Chercheurs FARE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04091338v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale investigations of water effects on wood-inspired polymeric systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1573,77 +1573,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the relative humidity on the mechanical properties of plant fibres and cellulose-based assemblies: A nanoscale study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurene Tetard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1813,277 +1813,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial forces between lignocellulosic polymers by Single Molecule Force Spectroscopy: Impact of the coverage AFM- tip</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance of a Stoichio-kinetic model to predict the degradation of lignocellulose by Radical Oxygen Species (ROS) and formatio of molecules of interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Foulon</w:t>
+                <w:t xml:space="preserve">Alexandre Clercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bogdan Bercu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+                <w:t xml:space="preserve">Elise Gerbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouan Arrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Kurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exploring Lignocellulosic Biomass</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Reims, France</w:t>
+              <w:t xml:space="preserve">International congress on exploring Lignocellulosic Biomass-Challenges and opportunities for bioeconomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA. Université de Reims Champagne Ardenne (URCA), FRA., Jun 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03296885v1</w:t>
+                <w:t xml:space="preserve">hal-02074738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of a Stoichio-kinetic model to predict the degradation of lignocellulose by Radical Oxygen Species (ROS) and formatio of molecules of interest</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Gerbin</w:t>
+                <w:t xml:space="preserve">Interfacial forces between lignocellulosic polymers by Single Molecule Force Spectroscopy: Impact of the coverage AFM- tip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Marcuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marouan Arrais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+                <w:t xml:space="preserve">Laurence Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Kurek</w:t>
+                <w:t xml:space="preserve">Nicolas Bogdan Bercu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International congress on exploring Lignocellulosic Biomass-Challenges and opportunities for bioeconomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA. Université de Reims Champagne Ardenne (URCA), FRA., Jun 2018, Reims, France</w:t>
+              <w:t xml:space="preserve">Exploring Lignocellulosic Biomass</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074738v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03296885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lignocellulosic bioinspired assemblies as templates for characterizing plant cell walls and designing nano-biocomposite materials</w:t>
               </w:r>
@@ -2216,51 +2216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Bercu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Plant Biomechanics International Conference PBM8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2767,260 +2767,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein Analysis of Surface Active Macromolecular Fractions Isolated From Various Champagne Wines</w:t>
+                <w:t xml:space="preserve">Propriétés de surface des assemblages bio-inspirés de la paroi végétale à base de cellulose et de lignine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Jegou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">K. Abou-Saleh</w:t>
+                <w:t xml:space="preserve">Arayik Hambardzumyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeau Segalen, ISVV, Jun 2011, Bordeaux, France. pp.1030-1037</w:t>
+              <w:t xml:space="preserve">7. Colloque Franco–Roumain de Chimie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bacau, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02071680v1</w:t>
+                <w:t xml:space="preserve">hal-01267837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés de surface des assemblages bio-inspirés de la paroi végétale à base de cellulose et de lignine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protein Analysis of Surface Active Macromolecular Fractions Isolated From Various Champagne Wines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jegou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouleika Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Villaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arayik Hambardzumyan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+                <w:t xml:space="preserve">K. Abou-Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Colloque Franco–Roumain de Chimie Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Bacau, Roumanie</w:t>
+              <w:t xml:space="preserve">OENO 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeau Segalen, ISVV, Jun 2011, Bordeaux, France. pp.1030-1037</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01267837v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescent probes as tools to investigate secondary plant cell wall architecture by FRAP in arabinoxylan gels</w:t>
               </w:r>
@@ -3114,64 +3114,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to design thin bio-based films with lignin and cellulose nanocrystals ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arayik Hambardzumyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3548,394 +3548,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of cellulose based model systems for the study of interactions among wall components</w:t>
+                <w:t xml:space="preserve">Modèles anisotropes de structures ligno-cellulosiques et leurs réactivités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arayik Hambardzumyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Crônier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roger Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure and Function of Primary and Secondary Cell Walls (CEMARE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Postdam, Germany. 1 p</w:t>
+              <w:t xml:space="preserve">13. Colloque Francophone des Cristaux Liquides. Système anisotropes auto-organisés.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02811651v1</w:t>
+                <w:t xml:space="preserve">hal-02824168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles anisotropes de structures ligno-cellulosiques et leurs réactivités</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Champagne Bubbles : isolation and characterization of amphiphilic macromolecules responsible for the stability of the collar at the champagne/air interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouleika Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arayik Hambardzumyan</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Molinari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Foulon</w:t>
+                <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Douillard</w:t>
+                <w:t xml:space="preserve">Delphine Le Pierres-Watelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Colloque Francophone des Cristaux Liquides. Système anisotropes auto-organisés.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Pessac, France</w:t>
+              <w:t xml:space="preserve">1. International Symposium on Macromolecules and Secondary Metabolites of Grapevine and Wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Reims, France. 444 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02824168v1</w:t>
+                <w:t xml:space="preserve">hal-02757774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Champagne Bubbles : isolation and characterization of amphiphilic macromolecules responsible for the stability of the collar at the champagne/air interface</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of cellulose based model systems for the study of interactions among wall components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roger Douillard</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bliard</w:t>
+                <w:t xml:space="preserve">Miyuki Takeuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Le Pierres-Watelet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Crônier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouck Habrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Symposium on Macromolecules and Secondary Metabolites of Grapevine and Wine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Reims, France. 444 p</w:t>
+              <w:t xml:space="preserve">Structure and Function of Primary and Secondary Cell Walls (CEMARE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Postdam, Germany. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757774v1</w:t>
+                <w:t xml:space="preserve">hal-02811651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles de structure des parois ligno-cellulosiques et leurs réactivités</w:t>
               </w:r>
@@ -3947,64 +3947,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Habibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Les assemblages des Molécules Végétales.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4055,51 +4055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Monties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4212,51 +4212,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentrés de protéines de feuilles de luzerne riches en RUBISCO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4365,77 +4365,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Marcuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bercu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17, pp.24657 - 24668. </w:t>
@@ -4735,433 +4735,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polysaccharide-water interactions: NMR and DVS data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Falourd</w:t>
+                <w:t xml:space="preserve">Assessing the complementarity of time domain NMR, solid-state NMR and dynamic vapor sorption in the characterization of polysaccharide-water interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Falourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Cambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110106⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 326, pp.121579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.121579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04640035v1</w:t>
+                <w:t xml:space="preserve">hal-04384882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the complementarity of time domain NMR, solid-state NMR and dynamic vapor sorption in the characterization of polysaccharide-water interactions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Lahaye</w:t>
+                <w:t xml:space="preserve">Multiscale assessment of the heterogeneity of scutched flax fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Peyrache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Kurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 326, pp.121579. </w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 220, pp.119260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.121579⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.119260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384882v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04831343v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale assessment of the heterogeneity of scutched flax fibers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Peyrache</w:t>
+                <w:t xml:space="preserve">Polysaccharide-water interactions: NMR and DVS data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Cambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Kurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 220, pp.119260. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53, pp.110106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.119260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04831343v2</w:t>
+                <w:t xml:space="preserve">hal-04640035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Surface Chemistry of Fiber and Lignocellulosic Materials on Adhesion Properties with Polybutylene Succinate at Nanoscale</w:t>
               </w:r>
@@ -5199,51 +5199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Berzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B Bercu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16 (6), pp.2440. </w:t>
@@ -5294,51 +5294,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of a Marine Pine Kraft Lignin Sample by Enzymatic Treatment with a Pycnoporus cinnabarinus Laccase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sona Malric-Garajova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5415,77 +5415,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nafion membranes reinforced by cellulose nanocrystals for fuel cell applications: aspect ratio and heat treatment effects on physical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arayik Hambardzumyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Vayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Pernes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5549,51 +5549,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling the impact of embedding resins on the physicochemical traits of wood cell walls with subcellular functional probing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhael Soliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5830,90 +5830,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic force microscopy reveals how relative humidity impacts the Young’s modulus of lignocellulosic polymers and their adhesion with cellulose nanocrystals at the nanoscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Marcuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 147, pp.1064-1075. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5999,51 +5999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Marcuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Cottyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (8), pp.3163-3175. </w:t>
@@ -6120,51 +6120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6209,295 +6209,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02510434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Sustainable PLA-Based Multilayer Complexes with Improved Barrier Properties</w:t>
+                <w:t xml:space="preserve">Enhancing the antioxidant activity of technical lignins by combining solvent fractionation and ionic-liquid treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeancarlo R. Rocca-Smith</w:t>
+                <w:t xml:space="preserve">Amel Majira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberta Pasquarelli</w:t>
+                <w:t xml:space="preserve">Blandine Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
+                <w:t xml:space="preserve">Jacinta C. van Der Putten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Rousseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Fontaine</w:t>
+                <w:t xml:space="preserve">Laurent Cezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.8b04064⟩</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (21), pp.4799-4809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201901916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154605v1</w:t>
+                <w:t xml:space="preserve">hal-02620659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the antioxidant activity of technical lignins by combining solvent fractionation and ionic-liquid treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward Sustainable PLA-Based Multilayer Complexes with Improved Barrier Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeancarlo R. Rocca-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Majira</w:t>
+                <w:t xml:space="preserve">Roberta Pasquarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Godon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Foulon</w:t>
+                <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacinta C. van Der Putten</w:t>
+                <w:t xml:space="preserve">Jérôme Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Cezard</w:t>
+                <w:t xml:space="preserve">Stéphane Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (21), pp.4799-4809. </w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (4), pp.3759-3771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cssc.201901916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.8b04064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620659v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyurethane acrylate networks including cellulose nanocrystals: a comparison between UV and EB- curing</w:t>
               </w:r>
@@ -6630,77 +6630,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langmuir–Blodgett Procedure to Precisely Control the Coverage of Functionalized AFM Cantilevers for SMFS Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Marcuello Angles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6786,51 +6786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6877,77 +6877,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action of lytic polysaccharide monooxygenase on plant tissue is governed by cellular type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouck Habrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Herbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6992,429 +6992,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of food and packaging model Matrices to investigate the antioxidant properties of biorefinery grass lignins</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Organosolv lignin as natural grafting additive to improve the water resistance of films using cellulose nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arayik Hambardzumyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Cratchley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Crônier</w:t>
+                <w:t xml:space="preserve">Nb Bercu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Pernes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Corti</w:t>
+                <w:t xml:space="preserve">Jean-Eudes Maigret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 63 (45), pp.10022-10031. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 264, pp.780-788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.5b03686⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2014.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269518v1</w:t>
+                <w:t xml:space="preserve">hal-01268838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organosolv lignin as natural grafting additive to improve the water resistance of films using cellulose nanocrystals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Foulon</w:t>
+                <w:t xml:space="preserve">Impact of lignin on water sorption properties of bioinspired self-assemblies of lignocellulosic polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Muraille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Pernes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouck Habrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nb Bercu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Eudes Maigret</w:t>
+                <w:t xml:space="preserve">Ritva Serimaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2014.12.004⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 64, pp.21-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2014.11.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268838v1</w:t>
+                <w:t xml:space="preserve">hal-01268839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of lignin on water sorption properties of bioinspired self-assemblies of lignocellulosic polymers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anouck Habrant</w:t>
+                <w:t xml:space="preserve">Use of food and packaging model Matrices to investigate the antioxidant properties of biorefinery grass lignins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cratchley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Crônier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ritva Serimaa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Molinari</w:t>
+                <w:t xml:space="preserve">Elena Corti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 64, pp.21-35. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (45), pp.10022-10031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2014.11.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.5b03686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268839v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A zoom into the nanoscale texture of secondary cell walls</w:t>
               </w:r>
@@ -7528,338 +7528,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01270206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel surface-based methodologies for investigating GH11 xylanase-lignin derivative interactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Renau-Ferrer</w:t>
+                <w:t xml:space="preserve">Modeling progression of fluorescent probes in bioinspired lignocellulosic assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Paës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sally Burr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Belle Saab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3an00772c⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14, pp.2196-2205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm400338b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01270204v1</w:t>
+                <w:t xml:space="preserve">hal-02643671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling progression of fluorescent probes in bioinspired lignocellulosic assemblies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michaël Molinari</w:t>
+                <w:t xml:space="preserve">Novel surface-based methodologies for investigating GH11 xylanase-lignin derivative interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Zeder-Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Renau-Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harivony Rakotoarivonina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 14, pp.2196-2205. </w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 138 (22), pp.6889 - 6899. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bm400338b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3an00772c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643671v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural Organic UV-Absorbent Coatings Based on Cellulose and Lignin: Designed Effects on Spectroscopic Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arayik Hambardzumyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7919,103 +7919,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and optical properties of plant cell wall bioinspired materials: cellulose-lignin multilayer nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arayik Hambardzumyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dumelié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouck Habrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 334 (11), pp.839-850. </w:t>
@@ -8053,51 +8053,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence des macromolécules sur la tenue de mousse d'un champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8269,90 +8269,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and analysis of macromolecular fractions responsible for the surface properties in native Champagne wines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouleika Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Abou-Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8437,77 +8437,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Abou Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Valade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 344 (1-3), pp.86-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8739,51 +8739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique V. Cheynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 56 (20), pp.9600-9611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8855,77 +8855,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Abou Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Valade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 23, pp.7200-7208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8984,90 +8984,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langmuir-Blodgett films of cellulose nanocrystals: Preparation and Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Habibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 316 (2), pp.388-397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9113,90 +9113,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Champagne bubbles : Isolation and characterization of amphiphilic macromolecules responsible for the stability of the collar at the champagne / air interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouleika Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules and Secondary Metabolites of Grapevine and Wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.377-384</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9215,720 +9215,720 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beta casein and symmetrical triblock copolymer (PEO-PPO-PEO and PPO-PEO-PPO)surface properties at the air-water interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arayik Hambardzumyan</w:t>
+                <w:t xml:space="preserve">Coniferyl alcohol reactivity at the air/water interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 327 (9-10), pp.9-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2004.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676913v1</w:t>
+                <w:t xml:space="preserve">hal-02682119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coniferyl alcohol reactivity at the air/water interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetics and layer organization during the polymerization of coniferyl alcohol at the air-water interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolaï Grozev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Panaiotov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 282 (5), pp.429-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00396-003-0963-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2004.06.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02682119v1</w:t>
+                <w:t xml:space="preserve">hal-02679006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics and layer organization during the polymerization of coniferyl alcohol at the air-water interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolaï Grozev</w:t>
+                <w:t xml:space="preserve">beta-casein and symmetrical triblock copolymer (PEO-PPO-PEO and PPO-PEO-PPO) surface properties at the air-water interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arayik Hambardzumyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Douillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Panaiotov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 20 (3), pp.756-763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la030294c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00396-003-0963-5⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02679006v1</w:t>
+                <w:t xml:space="preserve">hal-02679245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">beta-casein and symmetrical triblock copolymer (PEO-PPO-PEO and PPO-PEO-PPO) surface properties at the air-water interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arayik Hambardzumyan</w:t>
+                <w:t xml:space="preserve">Effect of sucrose on the properties of caffeine adsorption layers at the air/solution interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aroulmoji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mathlouthi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 276 (2), pp.269-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2004.03.060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la030294c⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02679245v1</w:t>
+                <w:t xml:space="preserve">hal-02681611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sucrose on the properties of caffeine adsorption layers at the air/solution interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Aroulmoji</w:t>
+                <w:t xml:space="preserve">Beta casein and symmetrical triblock copolymer (PEO-PPO-PEO and PPO-PEO-PPO)surface properties at the air-water interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arayik Hambardzumyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 20, pp.756-763</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2004.03.060⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02681611v1</w:t>
+                <w:t xml:space="preserve">hal-02676913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of frequency and temperature on rheological properties of beta-casein adsorption layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arayik Hambardzumyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Panaïotov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 19, pp.72-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9979,51 +9979,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 19, pp.737-743</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10048,64 +10048,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer thermodynamics of adsorbed protein layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10328,51 +10328,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Monties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 18, pp.s190-s196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10391,552 +10391,552 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layers of macromolecules at the champagne/air interface and the stability of champagne bubbles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Layers of Macromolecules at the Champagne/Air Interface and the Stability of Champagne Bubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cagna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Valade</w:t>
+                <w:t xml:space="preserve">Nicolas Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bliard</w:t>
+                <w:t xml:space="preserve">Alain Cagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Valade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 17 (3), pp.791-797</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 17 (3), pp.791-797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la001169t⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02672850v1</w:t>
+                <w:t xml:space="preserve">hal-02084846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layers of Macromolecules at the Champagne/Air Interface and the Stability of Champagne Bubbles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe C. Bliard</w:t>
+                <w:t xml:space="preserve">Is Grape Invertase a Major Component of the Adsorption Layer Formed at the Air/Champagne Wine Interface?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 17 (3), pp.791-797. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la001169t⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 17 (7), pp.2206-2212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la0015056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084846v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Grape Invertase a Major Component of the Adsorption Layer Formed at the Air/Champagne Wine Interface?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structure and properties of adsorption layers of beta casein formed from guanidine hydrochloride rich solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Calmettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 17 (7), pp.2206-2212. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2001, 17, pp.1896-1904</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02443627v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and properties of adsorption layers of beta casein formed from guanidine hydrochloride rich solutions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amin Gharbi</w:t>
+                <w:t xml:space="preserve">Layers of macromolecules at the champagne/air interface and the stability of champagne bubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bitri</w:t>
+                <w:t xml:space="preserve">A. Cagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Valade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Calmettes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Daoud</w:t>
+                <w:t xml:space="preserve">C. Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 17, pp.1896-1904</w:t>
+              <w:t xml:space="preserve">, 2001, 17 (3), pp.791-797</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671938v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organization behavior of guaiacyl and guaiacyl/syringyl dehydrogenation polymers (lignin model compounds) at the air/water interface</w:t>
               </w:r>
@@ -10961,51 +10961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.T. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Monties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11077,51 +11077,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation by drop tensiometry and by ellipsometry of the adsorption layer formed at the air/champagne wine interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Valade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11183,260 +11183,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric multiblock copolymers at the gas-liquid interface : phase diagram and surface pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface pressure of protein adsorption layers : application to molecular mass and molecular area measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roger Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 214, pp.143-155</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 149, pp.285-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02697733v1</w:t>
+                <w:t xml:space="preserve">hal-02685334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface pressure of protein adsorption layers : application to molecular mass and molecular area measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Asymmetric multiblock copolymers at the gas-liquid interface : phase diagram and surface pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléa Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Douillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 149, pp.285-290</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 214, pp.143-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685334v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Ethanol on the Structure and Properties of β-Casein Adsorption Layers at the Air/Buffer Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Puff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11534,51 +11534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Monties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11663,51 +11663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Harzallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bisio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11758,77 +11758,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of ethanol on the structure and properties of beta-casein adsorption layers at the air/buffer interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Puff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 208, pp.405-414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11879,51 +11879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12000,51 +12000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.G. Libouga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 19, pp.271-277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12364,90 +12364,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the role of hemicellulase glycosylation in plant cell wall degradation: targeted glycosylation through click chemistry and activity monitoring in complex substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émeline Vernhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berangère Lebas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LignoBiotech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t>
@@ -12595,243 +12595,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of hemicellulosic fractions extracted from hemp fibers by steam explosion in biosourced materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+                <w:t xml:space="preserve">NMR studies of the role of water in the structuring and hygroscopic behavior of cellulose-hemicellulose assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Printemps du GDR DUMBIO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">BINATIONAL GIDRM-GERM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Milan (Italie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04953607v1</w:t>
+                <w:t xml:space="preserve">hal-04106208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR studies of the role of water in the structuring and hygroscopic behavior of cellulose-hemicellulose assemblies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Falourd</w:t>
+                <w:t xml:space="preserve">Valorization of hemicellulosic fractions extracted from hemp fibers by steam explosion in biosourced materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Peyrache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BINATIONAL GIDRM-GERM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Milan (Italie), France</w:t>
+              <w:t xml:space="preserve">Journées de Printemps du GDR DUMBIO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106208v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies for the valorization of lignocellulosic biorefineries side-streams: example of Zelcor concept</w:t>
               </w:r>
@@ -12994,51 +12994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Kurek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, La Rochelle, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13057,402 +13057,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01529456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biorefinery lignins use as antioxidants: radical scavenging properties in packaging and food model matrices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxidation of lignocelluloses by reactive oxygen species : chemical and enzymatic pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Pinloche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Crônier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noëlle Maillard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Natalia Di Loreto Campos</w:t>
+                <w:t xml:space="preserve">Jean-Claude J.-C. Sigoillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European Workshop on Lignocellulosics and Pulp</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Autrans, France. , 2016, Biorefinery lignins use as antioxidants: radical scavenging properties in packaging and food model matrices. proceedings</w:t>
+              <w:t xml:space="preserve">4. Symposium on Biotechnology applied to Lignocelluloses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Madrid, Spain. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01739290v1</w:t>
+                <w:t xml:space="preserve">hal-02738574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of lignocelluloses by reactive oxygen species : chemical and enzymatic pathways</w:t>
+                <w:t xml:space="preserve">Oxidation of lignocelluloses by reactive oxygen species chemical and enzymatic pathways.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Pinloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Crônier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude J.-C. Sigoillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Symposium on Biotechnology applied to Lignocelluloses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Madrid, Spain. 2016</w:t>
+              <w:t xml:space="preserve">4th Symposium of Biotechnology applied to Lignocelluloses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738574v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01853258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of lignocelluloses by reactive oxygen species chemical and enzymatic pathways.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biorefinery lignins use as antioxidants: radical scavenging properties in packaging and food model matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bertrand</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude J.-C. Sigoillot</w:t>
+                <w:t xml:space="preserve">Wouter J. J. Huijgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Di Loreto Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Symposium of Biotechnology applied to Lignocelluloses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">14. European Workshop on Lignocellulosics and Pulp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Autrans, France. , 2016, Biorefinery lignins use as antioxidants: radical scavenging properties in packaging and food model matrices. proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01853258v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13509,51 +13509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalia Di Loreto Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13634,51 +13634,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiel des lignines comme additifs multifonctionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Di Loreto Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13772,51 +13772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Paës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14005,90 +14005,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Champagne Bubbles : Isolation and Characterization of amphiphilic macromolecules responsible for the stability of the collar at the Champagne / air interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouleika Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">JEANDET Philippe, CLÉMENT Christophe, CONREUX Alexandra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules And Secondary Metabolites Of Grapevine And Wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -14156,51 +14156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Monties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14298,51 +14298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Puff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Monties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14833,51 +14833,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358096v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126111v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peyrache" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gainvors-Claisse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delattre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886532v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791539v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Vernhes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fortuna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lemoine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pradeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berang&#232;re Lebas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821135v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Habrant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Sablot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Guinet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430827v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953651v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04441013v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Sarieddine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Ducrot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berzin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04441029v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440993v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hadjiefstathiou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091338v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Coste" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Tetard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Molinari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091316v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Derome" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Molinari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091319v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063200v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Lemkhanter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Marcuello" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296885v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Foulon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bogdan Bercu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074738v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Clercq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gerbin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouan Arrais" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kurek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854615v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798374v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Muraille" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bercu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187034v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Bercu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219469v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Assor" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabatier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cathala" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268170v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Burr" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268550v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Belle Saab" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071680v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jegou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouleika Abdallah" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Villaume" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abou-Saleh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267837v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arayik Hambardzumyan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744580v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807430v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803984v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Estephan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumeli&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745651v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822028v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Boukari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Putaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Saake" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811651v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyuki Takeuchi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cr&#244;nier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824168v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Molinari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Douillard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757774v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bliard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Pierres-Watelet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813078v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Habibi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765574v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Monties" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765507v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zef Korolczuk" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779099v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rambourg" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05468257v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bercu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nr03153b" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222049v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie O.L. Lacour" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scheel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Thomas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2025.137145" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441823v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vita" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Holmi&#232;re" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Mejia-Otalvaro" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Debard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Degeilh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-09287-y" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640035v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cambert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110106" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384882v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Falourd" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.121579" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831343v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.119260" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04289226v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B Bercu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16062440" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228332v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sona Malric-Garajova" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Martin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithya Raveendran Thottathil" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28124873" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735635v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Vayer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pernes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Devers" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-022-06921-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184677v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Soliman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Potiron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Lasri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2020.108485" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057893v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Marcuello Angles" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.25442" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980613v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2019.10.074" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681765v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Gerbin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Michel Frapart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.0c00583" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510434v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Lambert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dessaint" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.8b01539" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154605v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeancarlo R. Rocca-Smith" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Pasquarelli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce-Tachon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousseau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fontaine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b04064" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620659v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Majira" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Godon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinta C. van Der Putten" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cezard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201901916" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431655v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Furtak-Wrona" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kozik-Ostr&#243;wka" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jadwiszczak" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Maigret" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2017.04.013" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898824v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b01892" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602576v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44065" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701160v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Herbaut" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17938-2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269518v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cratchley" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Corti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b03686" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268838v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nb Bercu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.12.004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268839v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritva Serimaa" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.11.040" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270206v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Keplinger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Konnerth" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rueggeberg" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Notburga Gierlinger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-10-1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270204v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zeder-Lutz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renau-Ferrer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harivony Rakotoarivonina" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3an00772c" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643671v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm400338b" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268252v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm301373b" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653043v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumeli&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.07.003" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648211v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669050v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cerclier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Geneix" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la100265d" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073855v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Abou-Saleh" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Bliard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2010.01.003" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPQNTGFG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668542v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Abou Saleh" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Valade" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2009.04.013" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q13VNVWH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664969v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Adriaensen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peron" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rouxhet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf9016948" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662516v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sausse" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheynier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf801672x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0FVT7Z4Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662579v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la700453t" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6R6QHS2M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668938v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2007.08.041" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JQXZSBM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140244v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Douillard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676913v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daoud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682119v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.06.004" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39F6HQS9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679006v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola&#239; Grozev" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Panaiotov" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-003-0963-5" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-920M4JH3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679245v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Daoud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la030294c" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WL3HVRDH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681611v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aroulmoji" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mathlouthi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2004.03.060" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57GJ1B5L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671022v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pana&#239;otov" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673947v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672354v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682445v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grozev" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ivanova" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baumberger" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-002-0683-2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6DCC27A9799337B24BF6C4B59E4D5F797D1B047/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676023v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672850v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cagna" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bliard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084846v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peron" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cagna" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Valade" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la001169t" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-931FJ1BJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02443627v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puff" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marchal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0015056" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XS9MKL8Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671938v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aschi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Gharbi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bitri" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Calmettes" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698295v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T. Lee" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la000939y" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CB8K1DQK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694469v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marchal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maujean" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697733v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;a Leclerc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685334v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02443602v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Puff" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1998.5846" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50P69ZW1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699280v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0141-3910(98)80017-7" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G149SQGR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685841v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Harzallah" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bisio" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690130v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685290v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696159v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Libouga" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705141v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bizot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audebrand" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefebvre" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319267v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aguie-Beghin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747348v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Vernhes" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953701v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953607v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106208v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516554v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn Boitte" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelie Jongerius" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran M. M. Rashid" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D.H. Bugg" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529456v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pinloche" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertrand" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739290v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Maillard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter J. J. Huijgen" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Di Loreto Campos" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738574v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. Sigoillot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01853258v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562339v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Di Loreto Campos" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-54188-9" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54188-9_11" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981621v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle M.-N. Maillard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henri Ducrot" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606345v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/392787.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116873v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Ponsaud" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Kowandy" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Krzeminski" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104095v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/macromolecules-and-secondary-metabolites-of-grapevine-and-wine-fruit-development-biotic-and-abiotic-stresses/jeandet/descriptif-9782743009656" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832292v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781847551672-00173" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/28FFCD73AC8681CED1AB9FA3E43815EE9978F10B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842239v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02443623v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Monties" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2000-0742.ch013" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221917v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Padovani" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrie Snijder" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulien van Vredendaal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358096v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126111v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peyrache" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gainvors-Claisse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delattre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886532v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821135v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Habrant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Sablot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Guinet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791539v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Vernhes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fortuna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lemoine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pradeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berang&#232;re Lebas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430827v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953651v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04441013v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Sarieddine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Ducrot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berzin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440993v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hadjiefstathiou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091338v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Coste" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Tetard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Molinari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04441029v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091316v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Derome" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Molinari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091319v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063200v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Lemkhanter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Marcuello" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074738v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Clercq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gerbin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouan Arrais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kurek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296885v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Foulon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bogdan Bercu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854615v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798374v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Muraille" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bercu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187034v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Bercu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219469v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Assor" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabatier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cathala" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268170v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Burr" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268550v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Belle Saab" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267837v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arayik Hambardzumyan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071680v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jegou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouleika Abdallah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Villaume" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abou-Saleh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744580v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807430v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803984v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Estephan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumeli&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745651v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822028v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Boukari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Putaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Saake" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824168v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Molinari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Douillard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757774v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bliard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Pierres-Watelet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811651v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyuki Takeuchi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cr&#244;nier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813078v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Habibi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765574v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Monties" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765507v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zef Korolczuk" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779099v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rambourg" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05468257v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bercu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nr03153b" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222049v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie O.L. Lacour" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scheel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Thomas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2025.137145" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441823v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vita" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Holmi&#232;re" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Mejia-Otalvaro" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Debard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Degeilh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-09287-y" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384882v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Falourd" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cambert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.121579" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831343v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.119260" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640035v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110106" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04289226v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B Bercu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16062440" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228332v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sona Malric-Garajova" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Martin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithya Raveendran Thottathil" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28124873" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735635v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Vayer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pernes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Devers" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-022-06921-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184677v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Soliman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Potiron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Lasri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2020.108485" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057893v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Marcuello Angles" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.25442" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980613v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2019.10.074" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681765v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Gerbin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Michel Frapart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.0c00583" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510434v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Lambert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dessaint" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.8b01539" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620659v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Majira" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Godon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinta C. van Der Putten" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cezard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201901916" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154605v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeancarlo R. Rocca-Smith" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Pasquarelli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce-Tachon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousseau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fontaine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b04064" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431655v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Furtak-Wrona" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kozik-Ostr&#243;wka" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jadwiszczak" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Maigret" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2017.04.013" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898824v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b01892" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602576v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44065" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701160v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Herbaut" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17938-2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268838v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nb Bercu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.12.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268839v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritva Serimaa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.11.040" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269518v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cratchley" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Corti" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b03686" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270206v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Keplinger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Konnerth" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rueggeberg" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Notburga Gierlinger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-10-1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643671v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm400338b" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270204v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zeder-Lutz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renau-Ferrer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harivony Rakotoarivonina" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3an00772c" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268252v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm301373b" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653043v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumeli&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.07.003" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648211v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669050v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cerclier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Geneix" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la100265d" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073855v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Abou-Saleh" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Bliard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2010.01.003" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPQNTGFG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668542v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Abou Saleh" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Valade" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2009.04.013" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q13VNVWH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664969v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Adriaensen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peron" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rouxhet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf9016948" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662516v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sausse" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheynier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf801672x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0FVT7Z4Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662579v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la700453t" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6R6QHS2M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668938v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2007.08.041" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JQXZSBM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140244v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Douillard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682119v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.06.004" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39F6HQS9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679006v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola&#239; Grozev" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Panaiotov" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-003-0963-5" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-920M4JH3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679245v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Daoud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la030294c" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WL3HVRDH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681611v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aroulmoji" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mathlouthi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2004.03.060" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57GJ1B5L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676913v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daoud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671022v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pana&#239;otov" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673947v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672354v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682445v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grozev" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ivanova" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baumberger" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-002-0683-2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6DCC27A9799337B24BF6C4B59E4D5F797D1B047/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676023v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084846v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peron" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cagna" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Valade" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la001169t" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-931FJ1BJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02443627v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puff" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marchal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0015056" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XS9MKL8Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671938v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aschi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Gharbi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bitri" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Calmettes" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672850v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cagna" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bliard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698295v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T. Lee" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la000939y" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CB8K1DQK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694469v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marchal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maujean" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685334v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697733v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;a Leclerc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02443602v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Puff" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1998.5846" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50P69ZW1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699280v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0141-3910(98)80017-7" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G149SQGR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685841v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Harzallah" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bisio" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690130v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685290v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696159v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Libouga" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705141v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bizot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audebrand" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefebvre" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319267v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aguie-Beghin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747348v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Vernhes" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953701v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106208v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953607v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516554v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn Boitte" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelie Jongerius" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran M. M. Rashid" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D.H. Bugg" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529456v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pinloche" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertrand" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738574v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. Sigoillot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01853258v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739290v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Maillard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter J. J. Huijgen" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Di Loreto Campos" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562339v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Di Loreto Campos" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-54188-9" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54188-9_11" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981621v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle M.-N. Maillard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henri Ducrot" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606345v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/392787.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116873v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Ponsaud" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Kowandy" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Krzeminski" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104095v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/macromolecules-and-secondary-metabolites-of-grapevine-and-wine-fruit-development-biotic-and-abiotic-stresses/jeandet/descriptif-9782743009656" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832292v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781847551672-00173" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/28FFCD73AC8681CED1AB9FA3E43815EE9978F10B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842239v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02443623v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Monties" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2000-0742.ch013" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221917v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Padovani" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrie Snijder" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulien van Vredendaal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>