--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -66,12149 +66,12149 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capillary properties of natural fibre assembly for evaporative purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Scheel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 724, pp.137145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2025.137145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of lignin structuration on its chemical and adhesive properties at the nanoscale: Involvement with native and polymer matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Marcuello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bercu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17, pp.24657 - 24668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5nr03153b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05468257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uncovering enzymatic tools promoting lignocellulose breakdown in the anaerobic bacterium Ruminiclostridium cellulolyticum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Holmière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Mejia-Otalvaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Debard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lison Degeilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-025-09287-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing the complementarity of time domain NMR, solid-state NMR and dynamic vapor sorption in the characterization of polysaccharide-water interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Falourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Cambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 326, pp.121579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.121579⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polysaccharide-water interactions: NMR and DVS data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Cambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53, pp.110106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04640035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiscale assessment of the heterogeneity of scutched flax fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Peyrache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Kurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 220, pp.119260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.119260⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04831343v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modification of a Marine Pine Kraft Lignin Sample by Enzymatic Treatment with a Pycnoporus cinnabarinus Laccase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sona Malric-Garajova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adithya Raveendran Thottathil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (12), pp.4873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28124873⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of Surface Chemistry of Fiber and Lignocellulosic Materials on Adhesion Properties with Polybutylene Succinate at Nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Marcuello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Berzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas B Bercu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (6), pp.2440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma16062440⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nafion membranes reinforced by cellulose nanocrystals for fuel cell applications: aspect ratio and heat treatment effects on physical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arayik Hambardzumyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Vayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Pernes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Devers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57 (7), pp.4684-4703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-022-06921-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735635v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unveiling the impact of embedding resins on the physicochemical traits of wood cell walls with subcellular functional probing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhael Soliman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bercu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Potiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Lasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 201, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2020.108485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atomic force microscopy reveals how relative humidity impacts the Young’s modulus of lignocellulosic polymers and their adhesion with cellulose nanocrystals at the nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Marcuello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 147, pp.1064-1075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2019.10.074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of the polarity of the matrix on the breakage mechanisms of lignocellulosic fibers during twin-screw extrusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Berzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Lemkhanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Marcuello Angles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polymer Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (3), pp.1106-1117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pc.25442⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04057893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dual Antioxidant Properties and Organic Radical Stabilization in Cellulose Nanocomposite Films Functionalized by In Situ Polymerization of Coniferyl Alcohol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Gerbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Michel Frapart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Marcuello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Cottyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (8), pp.3163-3175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.0c00583⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Real Time and Quantitative Imaging of Lignocellulosic Films Hydrolysis by Atomic Force Microscopy Reveals Lignin Recalcitrance at Nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.515-527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.8b01539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhancing the antioxidant activity of technical lignins by combining solvent fractionation and ionic-liquid treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Majira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinta C. van Der Putten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cezard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (21), pp.4799-4809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201901916⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward Sustainable PLA-Based Multilayer Complexes with Improved Barrier Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeancarlo R. Rocca-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Pasquarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (4), pp.3759-3771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.8b04064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polyurethane acrylate networks including cellulose nanocrystals: a comparison between UV and EB- curing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Furtak-Wrona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kozik-Ostrówka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Jadwiszczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Maigret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 142, pp.94-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2017.04.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langmuir–Blodgett Procedure to Precisely Control the Coverage of Functionalized AFM Cantilevers for SMFS Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Marcuello Angles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (32), pp.9376-9386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b01892⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action of lytic polysaccharide monooxygenase on plant tissue is governed by cellular type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouck Habrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Herbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.17792 - 17792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-17938-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bioinspired lignocellulosic films to understand the mechanical properties of lignified plant cell walls at nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Muraille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep44065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Use of food and packaging model Matrices to investigate the antioxidant properties of biorefinery grass lignins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cratchley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Crônier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Corti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (45), pp.10022-10031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.5b03686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organosolv lignin as natural grafting additive to improve the water resistance of films using cellulose nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arayik Hambardzumyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nb Bercu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Pernes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Maigret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 264, pp.780-788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2014.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of lignin on water sorption properties of bioinspired self-assemblies of lignocellulosic polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Muraille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Pernes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouck Habrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritva Serimaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 64, pp.21-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2014.11.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A zoom into the nanoscale texture of secondary cell walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Keplinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Konnerth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Rueggeberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notburga Gierlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (1), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1746-4811-10-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Novel surface-based methodologies for investigating GH11 xylanase-lignin derivative interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Zeder-Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Renau-Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harivony Rakotoarivonina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 138 (22), pp.6889 - 6899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3an00772c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling progression of fluorescent probes in bioinspired lignocellulosic assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Paës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sally Burr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Belle Saab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14, pp.2196-2205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm400338b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natural Organic UV-Absorbent Coatings Based on Cellulose and Lignin: Designed Effects on Spectroscopic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arayik Hambardzumyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (12), pp.4081 - 4088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm301373b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incidence des macromolécules sur la tenue de mousse d'un champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 246, pp.20-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure and optical properties of plant cell wall bioinspired materials: cellulose-lignin multilayer nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arayik Hambardzumyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dumelié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouck Habrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 334 (11), pp.839-850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2011.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolation and analysis of macromolecular fractions responsible for the surface properties in native Champagne wines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouleika Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Abou-Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (4), pp.982-987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2010.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaboration of Extensin-Pectin Thin Film Model of Primary Plant Cell Wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Cerclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Geneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (12), pp.9891-9898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la100265d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relations between the air/wine adsorption layer and the bubble collar stability in experimental and commercial champagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Abou Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Valade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 344 (1-3), pp.86-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2009.04.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure and Chemical Composition of Layers Adsorbed at Interfaces with Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Adriaensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Peron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Valade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Rouxhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (21), pp.10399-10407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf9016948⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polyphenol-beta-casein complexes at the air/water interface and in solution: effects of polyphenol structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique V. Cheynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (20), pp.9600-9611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf801672x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langmuir-Blodgett films of cellulose nanocrystals: Preparation and Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Habibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 316 (2), pp.388-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2007.08.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization by Optical Measurements of the Effects of Some Stages of Champagne Technology on the Adsorption Layer Formed at the Gas/Wine Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Abou Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Valade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23, pp.7200-7208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la700453t⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champagne bubbles : Isolation and characterization of amphiphilic macromolecules responsible for the stability of the collar at the champagne / air interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouleika Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Macromolecules and Secondary Metabolites of Grapevine and Wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.377-384</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beta casein and symmetrical triblock copolymer (PEO-PPO-PEO and PPO-PEO-PPO)surface properties at the air-water interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arayik Hambardzumyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 20, pp.756-763</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coniferyl alcohol reactivity at the air/water interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 327 (9-10), pp.9-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2004.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinetics and layer organization during the polymerization of coniferyl alcohol at the air-water interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolaï Grozev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Panaiotov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 282 (5), pp.429-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00396-003-0963-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">beta-casein and symmetrical triblock copolymer (PEO-PPO-PEO and PPO-PEO-PPO) surface properties at the air-water interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arayik Hambardzumyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 20 (3), pp.756-763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la030294c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of sucrose on the properties of caffeine adsorption layers at the air/solution interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aroulmoji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mathlouthi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 276 (2), pp.269-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2004.03.060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of frequency and temperature on rheological properties of beta-casein adsorption layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arayik Hambardzumyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Panaïotov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 19, pp.72-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of epigallocatechin gallate on beta-casein adsorption at the air/water interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 19, pp.737-743</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polymer thermodynamics of adsorbed protein layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Opinion in Colloid &amp; Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 8, pp.380-386</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation and characterization of spread lignin layers at the air/water interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Monties</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 18, pp.s190-s196</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">State, electrical and rheological properties of model and dioxan isolated lignin films at the air-water interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grozev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ivanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 280 (9), pp.798-813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00396-002-0683-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layers of macromolecules at the champagne/air interface and the stability of champagne bubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Peron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Valade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 17 (3), pp.791-797</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layers of Macromolecules at the Champagne/Air Interface and the Stability of Champagne Bubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Valade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 17 (3), pp.791-797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la001169t⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is Grape Invertase a Major Component of the Adsorption Layer Formed at the Air/Champagne Wine Interface?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 17 (7), pp.2206-2212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la0015056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure and properties of adsorption layers of beta casein formed from guanidine hydrochloride rich solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Calmettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 17, pp.1896-1904</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organization behavior of guaiacyl and guaiacyl/syringyl dehydrogenation polymers (lignin model compounds) at the air/water interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.T. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Monties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 16 (26), pp.10444-10448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la000939y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterisation by drop tensiometry and by ellipsometry of the adsorption layer formed at the air/champagne wine interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Peron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Valade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maujean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 88, pp.19-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surface pressure of protein adsorption layers : application to molecular mass and molecular area measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 149, pp.285-290</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asymmetric multiblock copolymers at the gas-liquid interface : phase diagram and surface pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléa Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 214, pp.143-155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Properties of model compounds of lignin (dehydrogenation polymers = DHPs) at the air/water interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Monties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 59 (1-3), pp.77-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0141-3910(98)80017-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02699280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A structural study of beta-casein adsorbed layers at the air-water interface using X-ray and neutron reflectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Harzallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bisio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 23, pp.73-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of Ethanol on the Structure and Properties of β-Casein Adsorption Layers at the Air/Buffer Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Puff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 208 (2), pp.405-414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jcis.1998.5846⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of ethanol on the structure and properties of beta-casein adsorption layers at the air/buffer interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Puff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 208, pp.405-414</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Properties of grass lignin layers at the air-water interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Monties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 6, pp.259-263</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermal denaturation and gelation of rubisco : effects of pH and ions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.G. Libouga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 19, pp.271-277</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differential scanning calorimetric studies of the effects of ions and pH on ribulose 1,5-biphosphate carboxylase/oxygenase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Bizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Audebrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.G. Libouga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 15 (4), pp.195-200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02705141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">13C solid-state NMR of polysaccharide assemblies: a new approach showing the involvement of water in the organization of macromolecules.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Falourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th EPNOE International Polysaccharides Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Sundsvall, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05358096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymatic and sonochemical functionalization of flax fibers with natural phenolic compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Peyrache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Gainvors-Claisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Natural Fibers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Minho, Jun 2025, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05126111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymatic and sonochemical processing to tailor the surface and functional properties of flax fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Peyrache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Gainvors-Claisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Renewable Resources and Biorefineries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROLE DE L'EAU DANS LA STRUCTURATION ET LE COMPORTEMENT HYGROSCOPIQUE D'ASSEMBLAGES LIGNOCELLULOSIQUES</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+                <w:t xml:space="preserve">Probing the role of hemicellulase glycosylation in plant cell wall degradation: targeted glycosylation through click chemistry and activity monitoring in complex substrates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Vernhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pradeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berangère Lebas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFP - Réseau Français des Parois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Saint-Malo (France), France</w:t>
+              <w:t xml:space="preserve">7th LignoBiotech symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821135v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the role of hemicellulase glycosylation in plant cell wall degradation: targeted glycosylation through click chemistry and activity monitoring in complex substrates.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Berangère Lebas</w:t>
+                <w:t xml:space="preserve">ROLE DE L'EAU DANS LA STRUCTURATION ET LE COMPORTEMENT HYGROSCOPIQUE D'ASSEMBLAGES LIGNOCELLULOSIQUES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouck Habrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Sablot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th LignoBiotech symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">RFP - Réseau Français des Parois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Saint-Malo (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791539v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the prediction of mechanical properties of flax bundles by infrared and colorimetric analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Peyrache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Gainvors-Claisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Natural Fibers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Madeira Island, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pretreatment of flax fibers with low-frequency ultrasound for enzymatic refining treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Peyrache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Gainvors-Claisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Journées Sonochimie Ultrasons et Procédés (JSUP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acylated industrial lignins as new biobased antioxidant additives for polypropylene stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Sarieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Berzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PPS-38 Polymer Processing Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Saint Gallen, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocatalytic esterification of industrial lignins: structure and antioxidant activity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Acylated industrial lignins as new biobased antioxidant additives for propylene stabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Sarieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Berzin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISGC The International Symposyum on Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Journées Jeunes Chercheurs FARE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440993v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman microspectroscopy and AFM-IR as tools to characterize the physicochemical properties of plant cell walls at the nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Coste</w:t>
+                <w:t xml:space="preserve">Biocatalytic esterification of industrial lignins: structure and antioxidant activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Sarieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hadjiefstathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Berzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Plant Spectroscopy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">ISGC The International Symposyum on Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04091338v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acylated industrial lignins as new biobased antioxidant additives for propylene stabilization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Pion</w:t>
+                <w:t xml:space="preserve">Raman microspectroscopy and AFM-IR as tools to characterize the physicochemical properties of plant cell walls at the nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Françoise Berzin</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurene Tetard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jeunes Chercheurs FARE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Reims, France</w:t>
+              <w:t xml:space="preserve">International Plant Spectroscopy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441029v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale investigations of water effects on wood-inspired polymeric systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Derome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Spring meeting 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, webimaire, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04091316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the relative humidity on the mechanical properties of plant fibres and cellulose-based assemblies: A nanoscale study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurene Tetard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Spring meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Webinar, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04091319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of matrix polarity on lignocellulosic fibers composites rheology and fibers breakage mechanisms during compounding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Berzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna Lemkhanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Marcuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Congress on Rheology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of a Stoichio-kinetic model to predict the degradation of lignocellulose by Radical Oxygen Species (ROS) and formatio of molecules of interest</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Kurek</w:t>
+                <w:t xml:space="preserve">Interfacial forces between lignocellulosic polymers by Single Molecule Force Spectroscopy: Impact of the coverage AFM- tip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Marcuello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bogdan Bercu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International congress on exploring Lignocellulosic Biomass-Challenges and opportunities for bioeconomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA. Université de Reims Champagne Ardenne (URCA), FRA., Jun 2018, Reims, France</w:t>
+              <w:t xml:space="preserve">Exploring Lignocellulosic Biomass</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074738v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03296885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial forces between lignocellulosic polymers by Single Molecule Force Spectroscopy: Impact of the coverage AFM- tip</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+                <w:t xml:space="preserve">Performance of a Stoichio-kinetic model to predict the degradation of lignocellulose by Radical Oxygen Species (ROS) and formatio of molecules of interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Clercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Gerbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouan Arrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Kurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exploring Lignocellulosic Biomass</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Reims, France</w:t>
+              <w:t xml:space="preserve">International congress on exploring Lignocellulosic Biomass-Challenges and opportunities for bioeconomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA. Université de Reims Champagne Ardenne (URCA), FRA., Jun 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03296885v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lignocellulosic bioinspired assemblies as templates for characterizing plant cell walls and designing nano-biocomposite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Society. 2017 Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01854615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanocharacterization of chemical and mechanical properties of plant cell walls and lignocellulosic bioinspired assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Muraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Bercu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Plant Biomechanics International Conference PBM8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic Force Microscopy-related techniques applied to the nanocharacterization of mechanical and chemical properties of plant cell walls and bioinspired polymer films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Muraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Bercu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 MRS Fall Meeting and Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01187034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensile test of plant cell wall analogs thin films using image stereocorrelation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIth Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Biopolymères, Interactions Assemblages (1268)., Jul 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioinspired lignocellulosic polymers assemblies to unravel features determining mobility of fluorescent probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Paës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sally Burr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Paës</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michaël Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Bio-Environmental Polymer Society (BEPS) Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, warwick, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling progression of fluorescent probes in bioinspired lignocellulosic assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Paës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sally Burr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Belle Saab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. EPNOE International Polysaccharide Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés de surface des assemblages bio-inspirés de la paroi végétale à base de cellulose et de lignine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+                <w:t xml:space="preserve">Protein Analysis of Surface Active Macromolecular Fractions Isolated From Various Champagne Wines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jegou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouleika Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Villaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Abou-Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Colloque Franco–Roumain de Chimie Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Bacau, Roumanie</w:t>
+              <w:t xml:space="preserve">OENO 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeau Segalen, ISVV, Jun 2011, Bordeaux, France. pp.1030-1037</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01267837v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein Analysis of Surface Active Macromolecular Fractions Isolated From Various Champagne Wines</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">K. Abou-Saleh</w:t>
+                <w:t xml:space="preserve">Propriétés de surface des assemblages bio-inspirés de la paroi végétale à base de cellulose et de lignine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arayik Hambardzumyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeau Segalen, ISVV, Jun 2011, Bordeaux, France. pp.1030-1037</w:t>
+              <w:t xml:space="preserve">7. Colloque Franco–Roumain de Chimie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bacau, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071680v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescent probes as tools to investigate secondary plant cell wall architecture by FRAP in arabinoxylan gels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to design thin bio-based films with lignin and cellulose nanocrystals ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arayik Hambardzumyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. European Symposium on Enzymes in Grain Processing (ESEGP 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Copenhague, Denmark. 1 p</w:t>
+              <w:t xml:space="preserve">19. Annual Meeting of the Bioenvironmental Polymer Society- BEPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744580v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to design thin bio-based films with lignin and cellulose nanocrystals ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluorescent probes as tools to investigate secondary plant cell wall architecture by FRAP in arabinoxylan gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Paës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Annual Meeting of the Bioenvironmental Polymer Society- BEPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">6. European Symposium on Enzymes in Grain Processing (ESEGP 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Copenhague, Denmark. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807430v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of adhesion forces between polysaccharides by atomic force microscopy with functionalized tip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Estephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Muraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dumelié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS 2011 Fall Meeting and Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Materials Research Society (MRS). Warrendale,, USA., Nov 2011, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing bio-inspired polymer assemblies to unravel lignocelluloses properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Paës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Annual Meeting of the Bioenvironmental Polymer Society- BEPS.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des limitations à la bioconversion des lignocelluloses : modulation in vitro d'assemblages de polymères pariétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Boukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Saake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop des réseaux de recherche CNRS-INRA « Chimie pour un développement durable » et « Assemblages des macromolécules végétales »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, L'isle-sur-la-Sorgue, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles anisotropes de structures ligno-cellulosiques et leurs réactivités</w:t>
+                <w:t xml:space="preserve">Development of cellulose based model systems for the study of interactions among wall components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miyuki Takeuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Crônier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouck Habrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Colloque Francophone des Cristaux Liquides. Système anisotropes auto-organisés.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Pessac, France</w:t>
+              <w:t xml:space="preserve">Structure and Function of Primary and Secondary Cell Walls (CEMARE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Postdam, Germany. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02824168v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Champagne Bubbles : isolation and characterization of amphiphilic macromolecules responsible for the stability of the collar at the champagne/air interface</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modèles anisotropes de structures ligno-cellulosiques et leurs réactivités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arayik Hambardzumyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Douillard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Le Pierres-Watelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Symposium on Macromolecules and Secondary Metabolites of Grapevine and Wine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Reims, France. 444 p</w:t>
+              <w:t xml:space="preserve">13. Colloque Francophone des Cristaux Liquides. Système anisotropes auto-organisés.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757774v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of cellulose based model systems for the study of interactions among wall components</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Champagne Bubbles : isolation and characterization of amphiphilic macromolecules responsible for the stability of the collar at the champagne/air interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouleika Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Le Pierres-Watelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure and Function of Primary and Secondary Cell Walls (CEMARE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Postdam, Germany. 1 p</w:t>
+              <w:t xml:space="preserve">1. International Symposium on Macromolecules and Secondary Metabolites of Grapevine and Wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Reims, France. 444 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02811651v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles de structure des parois ligno-cellulosiques et leurs réactivités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Habibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Les assemblages des Molécules Végétales.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties and structure of DHP films at the air/water interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Monties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">American Chemical Society (ACS). USA., 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02765574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of pH on the rheological properties of alfalfa leaf protein isolate during heat gelation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Józef Korolczuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1996, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02765507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentrés de protéines de feuilles de luzerne riches en RUBISCO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Rambourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1994, Lusignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02779099v1</w:t>
-              </w:r>
-[...7885 lines deleted...]
-                <w:t xml:space="preserve">hal-02705141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12226,103 +12226,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could enzymatic and ultrasonic degumming homogenize the flax fibers quality ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Peyrache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Gainvors-Claisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguie-Beghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème colloque Fibres Naturelles et Polymères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Troyes, France</w:t>
@@ -12364,90 +12364,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the role of hemicellulase glycosylation in plant cell wall degradation: targeted glycosylation through click chemistry and activity monitoring in complex substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émeline Vernhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berangère Lebas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LignoBiotech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t>
@@ -12470,398 +12470,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flax fiber refining: variability at different scales</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">NMR studies of the role of water in the structuring and hygroscopic behavior of cellulose-hemicellulose assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème colloque « Fibres Naturelles et Polymères »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Troyes, France</w:t>
+              <w:t xml:space="preserve">BINATIONAL GIDRM-GERM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Milan (Italie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04953701v1</w:t>
+                <w:t xml:space="preserve">hal-04106208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR studies of the role of water in the structuring and hygroscopic behavior of cellulose-hemicellulose assemblies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Valorization of hemicellulosic fractions extracted from hemp fibers by steam explosion in biosourced materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Peyrache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BINATIONAL GIDRM-GERM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Milan (Italie), France</w:t>
+              <w:t xml:space="preserve">Journées de Printemps du GDR DUMBIO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04106208v1</w:t>
+                <w:t xml:space="preserve">hal-04953607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of hemicellulosic fractions extracted from hemp fibers by steam explosion in biosourced materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Flax fiber refining: variability at different scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Peyrache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Gainvors-Claisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Printemps du GDR DUMBIO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">6ème colloque « Fibres Naturelles et Polymères »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953607v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies for the valorization of lignocellulosic biorefineries side-streams: example of Zelcor concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Cottyn Boitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12981,64 +12981,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Kurek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, La Rochelle, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13057,402 +13057,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01529456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of lignocelluloses by reactive oxygen species : chemical and enzymatic pathways</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biorefinery lignins use as antioxidants: radical scavenging properties in packaging and food model matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bertrand</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude J.-C. Sigoillot</w:t>
+                <w:t xml:space="preserve">Marie-Noëlle Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter J. J. Huijgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Di Loreto Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Symposium on Biotechnology applied to Lignocelluloses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Madrid, Spain. 2016</w:t>
+              <w:t xml:space="preserve">14. European Workshop on Lignocellulosics and Pulp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Autrans, France. , 2016, Biorefinery lignins use as antioxidants: radical scavenging properties in packaging and food model matrices. proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738574v1</w:t>
+                <w:t xml:space="preserve">hal-01739290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of lignocelluloses by reactive oxygen species chemical and enzymatic pathways.</w:t>
+                <w:t xml:space="preserve">Oxidation of lignocelluloses by reactive oxygen species : chemical and enzymatic pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Pinloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Crônier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude J.-C. Sigoillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Symposium of Biotechnology applied to Lignocelluloses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">4. Symposium on Biotechnology applied to Lignocelluloses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Madrid, Spain. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01853258v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biorefinery lignins use as antioxidants: radical scavenging properties in packaging and food model matrices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxidation of lignocelluloses by reactive oxygen species chemical and enzymatic pathways.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Pinloche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Maillard</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Crônier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wouter J. J. Huijgen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Natalia Di Loreto Campos</w:t>
+                <w:t xml:space="preserve">Jean-Claude J.-C. Sigoillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European Workshop on Lignocellulosics and Pulp</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Autrans, France. , 2016, Biorefinery lignins use as antioxidants: radical scavenging properties in packaging and food model matrices. proceedings</w:t>
+              <w:t xml:space="preserve">4th Symposium of Biotechnology applied to Lignocelluloses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739290v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01853258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13509,64 +13509,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalia Di Loreto Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Baumberger, Stéphanie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Chemistry and Agro-food Industry: Towards a Sustainable Bioeconomy</w:t>
@@ -13634,51 +13634,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiel des lignines comme additifs multifonctionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Di Loreto Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13759,77 +13759,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Films and coatings from lignocellulosic polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Paës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Edible Films and Coatings: Fundamentals and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13919,51 +13919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Kowandy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kozik-Ostrówka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Curing of Composites for Enhancing Their Features and Utility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 978-92-0-103815-9</w:t>
@@ -14005,90 +14005,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Champagne Bubbles : Isolation and Characterization of amphiphilic macromolecules responsible for the stability of the collar at the Champagne / air interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouleika Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">JEANDET Philippe, CLÉMENT Christophe, CONREUX Alexandra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules And Secondary Metabolites Of Grapevine And Wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -14130,90 +14130,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymerization of coniferyl alcohol (Monomer of lignins) at the air/water interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Monties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biopolymer Science: Food and Non-Food Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal society of chemistry, 320 p., 2002, 978-0854048564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14259,103 +14259,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural investigation of dehydrogenation polymer (models of lignin) films at the air-water interface by neutron reflectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Puff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Monties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lignin: Historical, biological, and materials perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 742, ACS - American Chemical Society, 2000, ACS Symposium Series, 0-8412-3611-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14380,90 +14380,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Investigation of Dehydrogenation Polymer (models of lignin) Films at the Air-Water Interface by Neutron Reflectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Puff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Monties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14555,51 +14555,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Lignocost book: a simple and comprehensive electronic knowledge book on lignin sources, availability, characteristics and properties for the future applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Padovani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14833,51 +14833,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358096v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126111v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peyrache" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gainvors-Claisse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delattre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886532v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821135v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Habrant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Sablot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Guinet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791539v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Vernhes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fortuna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lemoine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pradeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berang&#232;re Lebas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430827v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953651v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04441013v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Sarieddine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Ducrot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berzin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440993v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hadjiefstathiou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091338v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Coste" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Tetard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Molinari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04441029v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091316v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Derome" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Molinari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091319v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063200v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Lemkhanter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Marcuello" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074738v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Clercq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gerbin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouan Arrais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kurek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296885v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Foulon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bogdan Bercu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854615v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798374v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Muraille" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bercu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187034v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Bercu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219469v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Assor" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabatier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cathala" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268170v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Burr" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268550v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Belle Saab" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267837v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arayik Hambardzumyan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071680v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jegou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouleika Abdallah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Villaume" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abou-Saleh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744580v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807430v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803984v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Estephan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumeli&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745651v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822028v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Boukari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Putaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Saake" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824168v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Molinari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Douillard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757774v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bliard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Pierres-Watelet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811651v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyuki Takeuchi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cr&#244;nier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813078v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Habibi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765574v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Monties" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765507v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zef Korolczuk" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779099v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rambourg" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05468257v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bercu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nr03153b" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222049v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie O.L. Lacour" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scheel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Thomas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2025.137145" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441823v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vita" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Holmi&#232;re" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Mejia-Otalvaro" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Debard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Degeilh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-09287-y" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384882v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Falourd" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cambert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.121579" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831343v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.119260" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640035v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110106" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04289226v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B Bercu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16062440" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228332v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sona Malric-Garajova" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Martin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithya Raveendran Thottathil" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28124873" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735635v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Vayer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pernes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Devers" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-022-06921-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184677v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Soliman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Potiron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Lasri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2020.108485" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057893v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Marcuello Angles" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.25442" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980613v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2019.10.074" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681765v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Gerbin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Michel Frapart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.0c00583" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510434v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Lambert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dessaint" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.8b01539" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620659v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Majira" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Godon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinta C. van Der Putten" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cezard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201901916" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154605v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeancarlo R. Rocca-Smith" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Pasquarelli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce-Tachon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousseau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fontaine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b04064" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431655v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Furtak-Wrona" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kozik-Ostr&#243;wka" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jadwiszczak" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Maigret" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2017.04.013" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898824v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b01892" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602576v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44065" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701160v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Herbaut" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17938-2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268838v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nb Bercu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.12.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268839v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritva Serimaa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.11.040" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269518v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cratchley" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Corti" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b03686" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270206v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Keplinger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Konnerth" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rueggeberg" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Notburga Gierlinger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-10-1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643671v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm400338b" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270204v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zeder-Lutz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renau-Ferrer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harivony Rakotoarivonina" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3an00772c" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268252v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm301373b" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653043v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumeli&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.07.003" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648211v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669050v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cerclier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Geneix" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la100265d" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073855v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Abou-Saleh" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Bliard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2010.01.003" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPQNTGFG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668542v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Abou Saleh" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Valade" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2009.04.013" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q13VNVWH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664969v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Adriaensen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peron" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rouxhet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf9016948" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662516v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sausse" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheynier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf801672x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0FVT7Z4Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662579v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la700453t" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6R6QHS2M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668938v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2007.08.041" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JQXZSBM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140244v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Douillard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682119v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.06.004" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39F6HQS9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679006v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola&#239; Grozev" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Panaiotov" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-003-0963-5" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-920M4JH3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679245v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Daoud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la030294c" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WL3HVRDH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681611v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aroulmoji" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mathlouthi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2004.03.060" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57GJ1B5L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676913v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daoud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671022v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pana&#239;otov" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673947v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672354v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682445v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grozev" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ivanova" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baumberger" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-002-0683-2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6DCC27A9799337B24BF6C4B59E4D5F797D1B047/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676023v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084846v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peron" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cagna" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Valade" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la001169t" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-931FJ1BJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02443627v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puff" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marchal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0015056" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XS9MKL8Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671938v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aschi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Gharbi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bitri" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Calmettes" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672850v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cagna" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bliard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698295v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T. Lee" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la000939y" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CB8K1DQK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694469v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marchal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maujean" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685334v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697733v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;a Leclerc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02443602v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Puff" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1998.5846" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50P69ZW1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699280v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0141-3910(98)80017-7" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G149SQGR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685841v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Harzallah" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bisio" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690130v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685290v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696159v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Libouga" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705141v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bizot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audebrand" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefebvre" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319267v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aguie-Beghin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747348v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Vernhes" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953701v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106208v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953607v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516554v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn Boitte" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelie Jongerius" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran M. M. Rashid" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D.H. Bugg" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529456v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pinloche" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertrand" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738574v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. Sigoillot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01853258v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739290v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Maillard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter J. J. Huijgen" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Di Loreto Campos" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562339v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Di Loreto Campos" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-54188-9" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54188-9_11" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981621v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle M.-N. Maillard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henri Ducrot" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606345v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/392787.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116873v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Ponsaud" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Kowandy" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Krzeminski" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104095v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/macromolecules-and-secondary-metabolites-of-grapevine-and-wine-fruit-development-biotic-and-abiotic-stresses/jeandet/descriptif-9782743009656" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832292v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781847551672-00173" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/28FFCD73AC8681CED1AB9FA3E43815EE9978F10B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842239v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02443623v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Monties" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2000-0742.ch013" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221917v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Padovani" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrie Snijder" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulien van Vredendaal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222049v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie O.L. Lacour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scheel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Thomas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2025.137145" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05468257v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Marcuello" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bercu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Foulon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Molinari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nr03153b" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441823v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vita" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Holmi&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Mejia-Otalvaro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Debard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Degeilh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-09287-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384882v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Falourd" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cambert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.121579" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640035v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110106" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831343v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peyrache" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delattre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kurek" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.119260" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228332v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sona Malric-Garajova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fortuna" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pion" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithya Raveendran Thottathil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28124873" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04289226v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berzin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B Bercu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16062440" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735635v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arayik Hambardzumyan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Vayer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pernes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Devers" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-022-06921-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184677v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Coste" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Soliman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Potiron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Lasri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2020.108485" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980613v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2019.10.074" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057893v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Lemkhanter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Marcuello Angles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Molinari" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.25442" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681765v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Gerbin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Michel Frapart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.0c00583" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510434v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Lambert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dessaint" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.8b01539" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620659v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Majira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Godon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinta C. van Der Putten" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cezard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201901916" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154605v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeancarlo R. Rocca-Smith" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Pasquarelli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce-Tachon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousseau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fontaine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b04064" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431655v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Furtak-Wrona" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kozik-Ostr&#243;wka" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jadwiszczak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Maigret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2017.04.013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898824v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b01892" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701160v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Habrant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Herbaut" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17938-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602576v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Muraille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44065" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269518v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cratchley" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cr&#244;nier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Corti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b03686" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268838v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nb Bercu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.12.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268839v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritva Serimaa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.11.040" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270206v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Keplinger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Konnerth" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rueggeberg" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Notburga Gierlinger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-10-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270204v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zeder-Lutz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renau-Ferrer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harivony Rakotoarivonina" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3an00772c" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643671v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Burr" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Belle Saab" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm400338b" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268252v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm301373b" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648211v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Douillard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653043v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumeli&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.07.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073855v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouleika Abdallah" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Abou-Saleh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Bliard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2010.01.003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPQNTGFG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669050v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cerclier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Geneix" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la100265d" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668542v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Abou Saleh" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Valade" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2009.04.013" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q13VNVWH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664969v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Adriaensen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rouxhet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf9016948" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662516v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sausse" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheynier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf801672x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0FVT7Z4Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668938v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Habibi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2007.08.041" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JQXZSBM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662579v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la700453t" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6R6QHS2M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140244v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Douillard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bliard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676913v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daoud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682119v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.06.004" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39F6HQS9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679006v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola&#239; Grozev" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Panaiotov" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-003-0963-5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-920M4JH3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679245v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Daoud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la030294c" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WL3HVRDH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681611v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aroulmoji" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mathlouthi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2004.03.060" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57GJ1B5L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671022v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pana&#239;otov" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673947v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672354v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676023v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baumberger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Monties" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682445v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grozev" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ivanova" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-002-0683-2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6DCC27A9799337B24BF6C4B59E4D5F797D1B047/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672850v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cagna" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bliard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084846v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peron" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cagna" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Valade" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la001169t" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-931FJ1BJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02443627v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puff" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marchal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0015056" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XS9MKL8Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671938v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aschi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Gharbi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bitri" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Calmettes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698295v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T. Lee" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la000939y" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CB8K1DQK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694469v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marchal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maujean" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685334v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697733v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;a Leclerc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699280v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0141-3910(98)80017-7" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G149SQGR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685841v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Harzallah" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bisio" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02443602v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Puff" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1998.5846" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50P69ZW1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690130v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685290v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696159v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Libouga" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705141v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bizot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audebrand" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefebvre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358096v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126111v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gainvors-Claisse" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886532v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791539v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Vernhes" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lemoine" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pradeau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berang&#232;re Lebas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821135v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Sablot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Guinet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430827v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953651v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04441013v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Sarieddine" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Ducrot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04441029v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440993v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hadjiefstathiou" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091338v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Tetard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091316v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Derome" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091319v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063200v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296885v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bogdan Bercu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074738v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Clercq" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gerbin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouan Arrais" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854615v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798374v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bercu" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187034v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Bercu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219469v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Assor" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabatier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cathala" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268170v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268550v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071680v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jegou" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Villaume" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abou-Saleh" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267837v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807430v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744580v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803984v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Estephan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumeli&#233;" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745651v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822028v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Boukari" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Putaux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Saake" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811651v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyuki Takeuchi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824168v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Molinari" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757774v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Pierres-Watelet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813078v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765574v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765507v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zef Korolczuk" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779099v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rambourg" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319267v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aguie-Beghin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747348v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Vernhes" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106208v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953607v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953701v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516554v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn Boitte" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelie Jongerius" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran M. M. Rashid" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D.H. Bugg" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529456v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pinloche" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertrand" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739290v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Maillard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter J. J. Huijgen" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Di Loreto Campos" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738574v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. Sigoillot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01853258v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562339v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Di Loreto Campos" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-54188-9" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54188-9_11" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981621v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle M.-N. Maillard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henri Ducrot" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606345v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/392787.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116873v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Ponsaud" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Kowandy" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Krzeminski" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104095v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/macromolecules-and-secondary-metabolites-of-grapevine-and-wine-fruit-development-biotic-and-abiotic-stresses/jeandet/descriptif-9782743009656" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832292v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781847551672-00173" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/28FFCD73AC8681CED1AB9FA3E43815EE9978F10B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842239v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02443623v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Monties" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2000-0742.ch013" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221917v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Padovani" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrie Snijder" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulien van Vredendaal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>