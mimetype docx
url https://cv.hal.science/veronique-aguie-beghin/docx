--- v2 (2026-05-04)
+++ v3 (2026-05-27)
@@ -66,12149 +66,12149 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">13C solid-state NMR of polysaccharide assemblies: a new approach showing the involvement of water in the organization of macromolecules.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th EPNOE International Polysaccharides Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Sundsvall, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05358096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzymatic and sonochemical functionalization of flax fibers with natural phenolic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Peyrache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Gainvors-Claisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Conference on Natural Fibers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Minho, Jun 2025, Lisbon, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05126111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzymatic and sonochemical processing to tailor the surface and functional properties of flax fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Peyrache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Gainvors-Claisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20th International Conference on Renewable Resources and Biorefineries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Brussels, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Probing the role of hemicellulase glycosylation in plant cell wall degradation: targeted glycosylation through click chemistry and activity monitoring in complex substrates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Vernhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pradeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berangère Lebas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th LignoBiotech symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ROLE DE L'EAU DANS LA STRUCTURATION ET LE COMPORTEMENT HYGROSCOPIQUE D'ASSEMBLAGES LIGNOCELLULOSIQUES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouck Habrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Sablot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RFP - Réseau Français des Parois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Saint-Malo (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards the prediction of mechanical properties of flax bundles by infrared and colorimetric analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Peyrache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Gainvors-Claisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International Conference on Natural Fibers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Madeira Island, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pretreatment of flax fibers with low-frequency ultrasound for enzymatic refining treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Peyrache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Gainvors-Claisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7èmes Journées Sonochimie Ultrasons et Procédés (JSUP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acylated industrial lignins as new biobased antioxidant additives for polypropylene stabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Sarieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Berzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PPS-38 Polymer Processing Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Saint Gallen, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biocatalytic esterification of industrial lignins: structure and antioxidant activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Sarieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hadjiefstathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Berzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISGC The International Symposyum on Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raman microspectroscopy and AFM-IR as tools to characterize the physicochemical properties of plant cell walls at the nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurene Tetard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Plant Spectroscopy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acylated industrial lignins as new biobased antioxidant additives for propylene stabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Sarieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Berzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Jeunes Chercheurs FARE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanoscale investigations of water effects on wood-inspired polymeric systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Derome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACS Spring meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, webimaire, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of the relative humidity on the mechanical properties of plant fibres and cellulose-based assemblies: A nanoscale study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurene Tetard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACS Spring meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Webinar, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of matrix polarity on lignocellulosic fibers composites rheology and fibers breakage mechanisms during compounding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Berzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Lemkhanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Marcuello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th International Congress on Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Rio de Janeiro, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance of a Stoichio-kinetic model to predict the degradation of lignocellulose by Radical Oxygen Species (ROS) and formatio of molecules of interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Clercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Gerbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouan Arrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Kurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International congress on exploring Lignocellulosic Biomass-Challenges and opportunities for bioeconomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA. Université de Reims Champagne Ardenne (URCA), FRA., Jun 2018, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interfacial forces between lignocellulosic polymers by Single Molecule Force Spectroscopy: Impact of the coverage AFM- tip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Marcuello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bogdan Bercu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exploring Lignocellulosic Biomass</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03296885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lignocellulosic bioinspired assemblies as templates for characterizing plant cell walls and designing nano-biocomposite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials Research Society. 2017 Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Boston, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01854615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanocharacterization of chemical and mechanical properties of plant cell walls and lignocellulosic bioinspired assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Muraille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Bercu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. Plant Biomechanics International Conference PBM8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nagoya, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atomic Force Microscopy-related techniques applied to the nanocharacterization of mechanical and chemical properties of plant cell walls and bioinspired polymer films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Muraille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Bercu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2014 MRS Fall Meeting and Exhibit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Boston, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tensile test of plant cell wall analogs thin films using image stereocorrelation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Assor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIIIth Cell Wall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Biopolymères, Interactions Assemblages (1268)., Jul 2013, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bioinspired lignocellulosic polymers assemblies to unravel features determining mobility of fluorescent probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Paës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sally Burr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21. Bio-Environmental Polymer Society (BEPS) Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, warwick, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling progression of fluorescent probes in bioinspired lignocellulosic assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Paës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sally Burr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Belle Saab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. EPNOE International Polysaccharide Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protein Analysis of Surface Active Macromolecular Fractions Isolated From Various Champagne Wines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jegou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouleika Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Villaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Abou-Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OENO 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeau Segalen, ISVV, Jun 2011, Bordeaux, France. pp.1030-1037</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propriétés de surface des assemblages bio-inspirés de la paroi végétale à base de cellulose et de lignine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arayik Hambardzumyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. Colloque Franco–Roumain de Chimie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bacau, Roumanie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fluorescent probes as tools to investigate secondary plant cell wall architecture by FRAP in arabinoxylan gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Paës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6. European Symposium on Enzymes in Grain Processing (ESEGP 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Copenhague, Denmark. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to design thin bio-based films with lignin and cellulose nanocrystals ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arayik Hambardzumyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19. Annual Meeting of the Bioenvironmental Polymer Society- BEPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determination of adhesion forces between polysaccharides by atomic force microscopy with functionalized tip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Estephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Muraille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dumelié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MRS 2011 Fall Meeting and Exhibit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Materials Research Society (MRS). Warrendale,, USA., Nov 2011, Boston, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Designing bio-inspired polymer assemblies to unravel lignocelluloses properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Paës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19. Annual Meeting of the Bioenvironmental Polymer Society- BEPS.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des limitations à la bioconversion des lignocelluloses : modulation in vitro d'assemblages de polymères pariétaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Boukari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Saake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop des réseaux de recherche CNRS-INRA « Chimie pour un développement durable » et « Assemblages des macromolécules végétales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, L'isle-sur-la-Sorgue, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèles anisotropes de structures ligno-cellulosiques et leurs réactivités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arayik Hambardzumyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13. Colloque Francophone des Cristaux Liquides. Système anisotropes auto-organisés.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Pessac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champagne Bubbles : isolation and characterization of amphiphilic macromolecules responsible for the stability of the collar at the champagne/air interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouleika Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Le Pierres-Watelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. International Symposium on Macromolecules and Secondary Metabolites of Grapevine and Wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Reims, France. 444 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of cellulose based model systems for the study of interactions among wall components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miyuki Takeuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Crônier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouck Habrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Structure and Function of Primary and Secondary Cell Walls (CEMARE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Postdam, Germany. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèles de structure des parois ligno-cellulosiques et leurs réactivités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Habibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GDR Les assemblages des Molécules Végétales.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Properties and structure of DHP films at the air/water interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Monties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">American Chemical Society (ACS). USA., 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02765574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of pH on the rheological properties of alfalfa leaf protein isolate during heat gelation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Józef Korolczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12. International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1996, Quebec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02765507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concentrés de protéines de feuilles de luzerne riches en RUBISCO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Rambourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1994, Lusignan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02779099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (62)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillary properties of natural fibre assembly for evaporative purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Scheel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 724, pp.137145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2025.137145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of lignin structuration on its chemical and adhesive properties at the nanoscale: Involvement with native and polymer matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Marcuello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bercu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Marcuello</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17, pp.24657 - 24668. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d5nr03153b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05468257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncovering enzymatic tools promoting lignocellulose breakdown in the anaerobic bacterium Ruminiclostridium cellulolyticum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Holmière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Mejia-Otalvaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lison Degeilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9, pp.24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s42003-025-09287-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the complementarity of time domain NMR, solid-state NMR and dynamic vapor sorption in the characterization of polysaccharide-water interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Falourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Cambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 326, pp.121579. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.121579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polysaccharide-water interactions: NMR and DVS data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Falourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Cambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 53, pp.110106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04640035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale assessment of the heterogeneity of scutched flax fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Peyrache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Kurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 220, pp.119260. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.119260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04831343v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of a Marine Pine Kraft Lignin Sample by Enzymatic Treatment with a Pycnoporus cinnabarinus Laccase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adithya Raveendran Thottathil</w:t>
+                <w:t xml:space="preserve">Influence of Surface Chemistry of Fiber and Lignocellulosic Materials on Adhesion Properties with Polybutylene Succinate at Nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Marcuello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Berzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas B Bercu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules28124873⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (6), pp.2440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma16062440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228332v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Surface Chemistry of Fiber and Lignocellulosic Materials on Adhesion Properties with Polybutylene Succinate at Nanoscale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Molinari</w:t>
+                <w:t xml:space="preserve">Modification of a Marine Pine Kraft Lignin Sample by Enzymatic Treatment with a Pycnoporus cinnabarinus Laccase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sona Malric-Garajova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adithya Raveendran Thottathil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma16062440⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (12), pp.4873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28124873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289226v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nafion membranes reinforced by cellulose nanocrystals for fuel cell applications: aspect ratio and heat treatment effects on physical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arayik Hambardzumyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Vayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Pernes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 57 (7), pp.4684-4703. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10853-022-06921-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03735635v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling the impact of embedding resins on the physicochemical traits of wood cell walls with subcellular functional probing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhael Soliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bercu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Lasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 201, pp.1-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compscitech.2020.108485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic force microscopy reveals how relative humidity impacts the Young’s modulus of lignocellulosic polymers and their adhesion with cellulose nanocrystals at the nanoscale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the polarity of the matrix on the breakage mechanisms of lignocellulosic fibers during twin-screw extrusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Berzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Lemkhanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Marcuello Angles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Marcuello</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2019.10.074⟩</w:t>
+              <w:t xml:space="preserve">Polymer Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (3), pp.1106-1117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pc.25442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02980613v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04057893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the polarity of the matrix on the breakage mechanisms of lignocellulosic fibers during twin-screw extrusion</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Atomic force microscopy reveals how relative humidity impacts the Young’s modulus of lignocellulosic polymers and their adhesion with cellulose nanocrystals at the nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Marcuello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pc.25442⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 147, pp.1064-1075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2019.10.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04057893v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual Antioxidant Properties and Organic Radical Stabilization in Cellulose Nanocomposite Films Functionalized by In Situ Polymerization of Coniferyl Alcohol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Gerbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Michel Frapart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Marcuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Cottyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (8), pp.3163-3175. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.biomac.0c00583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03681765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real Time and Quantitative Imaging of Lignocellulosic Films Hydrolysis by Atomic Force Microscopy Reveals Lignin Recalcitrance at Nanoscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (1), pp.515-527. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.biomac.8b01539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02510434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing the antioxidant activity of technical lignins by combining solvent fractionation and ionic-liquid treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Majira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinta C. van Der Putten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemSusChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12 (21), pp.4799-4809. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cssc.201901916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Sustainable PLA-Based Multilayer Complexes with Improved Barrier Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeancarlo R. Rocca-Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Pasquarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7 (4), pp.3759-3771. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acssuschemeng.8b04064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyurethane acrylate networks including cellulose nanocrystals: a comparison between UV and EB- curing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Furtak-Wrona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kozik-Ostrówka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Jadwiszczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E. Maigret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 142, pp.94-99. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2017.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langmuir–Blodgett Procedure to Precisely Control the Coverage of Functionalized AFM Cantilevers for SMFS Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Marcuello Angles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34 (32), pp.9376-9386. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b01892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action of lytic polysaccharide monooxygenase on plant tissue is governed by cellular type</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Bioinspired lignocellulosic films to understand the mechanical properties of lignified plant cell walls at nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Muraille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.17792 - 17792. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-17938-2⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 7, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep44065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01701160v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinspired lignocellulosic films to understand the mechanical properties of lignified plant cell walls at nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loic Muraille</w:t>
+                <w:t xml:space="preserve">Action of lytic polysaccharide monooxygenase on plant tissue is governed by cellular type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouck Habrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Herbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 7, pp.1-11. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep44065⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.17792 - 17792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-17938-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602576v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of food and packaging model Matrices to investigate the antioxidant properties of biorefinery grass lignins</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Organosolv lignin as natural grafting additive to improve the water resistance of films using cellulose nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arayik Hambardzumyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elena Corti</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nb Bercu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Pernes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Maigret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.5b03686⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 264, pp.780-788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2014.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269518v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organosolv lignin as natural grafting additive to improve the water resistance of films using cellulose nanocrystals</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Impact of lignin on water sorption properties of bioinspired self-assemblies of lignocellulosic polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Muraille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Pernes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Eudes Maigret</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouck Habrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritva Serimaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2014.12.004⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 64, pp.21-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2014.11.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268838v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of lignin on water sorption properties of bioinspired self-assemblies of lignocellulosic polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loic Muraille</w:t>
+                <w:t xml:space="preserve">Use of food and packaging model Matrices to investigate the antioxidant properties of biorefinery grass lignins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Pernes</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michael Molinari</w:t>
+                <w:t xml:space="preserve">Laurence Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cratchley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Crônier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Corti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2014.11.040⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (45), pp.10022-10031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.5b03686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268839v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A zoom into the nanoscale texture of secondary cell walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Keplinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Konnerth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Rueggeberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notburga Gierlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10 (1), pp.1-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1746-4811-10-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01270206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel surface-based methodologies for investigating GH11 xylanase-lignin derivative interactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Renau-Ferrer</w:t>
+                <w:t xml:space="preserve">Modeling progression of fluorescent probes in bioinspired lignocellulosic assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Paës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sally Burr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Belle Saab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3an00772c⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14, pp.2196-2205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm400338b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270204v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling progression of fluorescent probes in bioinspired lignocellulosic assemblies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michaël Molinari</w:t>
+                <w:t xml:space="preserve">Novel surface-based methodologies for investigating GH11 xylanase-lignin derivative interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Zeder-Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Renau-Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harivony Rakotoarivonina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bm400338b⟩</w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 138 (22), pp.6889 - 6899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3an00772c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643671v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural Organic UV-Absorbent Coatings Based on Cellulose and Lignin: Designed Effects on Spectroscopic Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arayik Hambardzumyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13 (12), pp.4081 - 4088. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/bm301373b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence des macromolécules sur la tenue de mousse d'un champagne</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structure and optical properties of plant cell wall bioinspired materials: cellulose-lignin multilayer nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arayik Hambardzumyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dumelié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouck Habrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 334 (11), pp.839-850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2011.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648211v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and optical properties of plant cell wall bioinspired materials: cellulose-lignin multilayer nanocomposites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incidence des macromolécules sur la tenue de mousse d'un champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 246, pp.20-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653043v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and analysis of macromolecular fractions responsible for the surface properties in native Champagne wines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zouleika Abdallah</w:t>
+                <w:t xml:space="preserve">Elaboration of Extensin-Pectin Thin Film Model of Primary Plant Cell Wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Cerclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Geneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2010.01.003⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (12), pp.9891-9898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la100265d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02073855v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of Extensin-Pectin Thin Film Model of Primary Plant Cell Wall</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Geneix</w:t>
+                <w:t xml:space="preserve">Isolation and analysis of macromolecular fractions responsible for the surface properties in native Champagne wines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouleika Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Abou-Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la100265d⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (4), pp.982-987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2010.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669050v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations between the air/wine adsorption layer and the bubble collar stability in experimental and commercial champagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Abou Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Valade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 344 (1-3), pp.86-96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2009.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and Chemical Composition of Layers Adsorbed at Interfaces with Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Adriaensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Valade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Rouxhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 57 (21), pp.10399-10407. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jf9016948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyphenol-beta-casein complexes at the air/water interface and in solution: effects of polyphenol structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique V. Cheynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 56 (20), pp.9600-9611. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jf801672x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langmuir-Blodgett films of cellulose nanocrystals: Preparation and Characterization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Characterization by Optical Measurements of the Effects of Some Stages of Champagne Technology on the Adsorption Layer Formed at the Gas/Wine Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Abou Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Valade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2007.08.041⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23, pp.7200-7208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la700453t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668938v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization by Optical Measurements of the Effects of Some Stages of Champagne Technology on the Adsorption Layer Formed at the Gas/Wine Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khalil Abou Saleh</w:t>
+                <w:t xml:space="preserve">Langmuir-Blodgett films of cellulose nanocrystals: Preparation and Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Habibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la700453t⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 316 (2), pp.388-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2007.08.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662579v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Champagne bubbles : Isolation and characterization of amphiphilic macromolecules responsible for the stability of the collar at the champagne / air interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouleika Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules and Secondary Metabolites of Grapevine and Wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.377-384</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beta casein and symmetrical triblock copolymer (PEO-PPO-PEO and PPO-PEO-PPO)surface properties at the air-water interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arayik Hambardzumyan</w:t>
+                <w:t xml:space="preserve">Coniferyl alcohol reactivity at the air/water interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 327 (9-10), pp.9-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2004.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676913v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coniferyl alcohol reactivity at the air/water interface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Kinetics and layer organization during the polymerization of coniferyl alcohol at the air-water interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolaï Grozev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Panaiotov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2004.06.004⟩</w:t>
+              <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 282 (5), pp.429-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00396-003-0963-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682119v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics and layer organization during the polymerization of coniferyl alcohol at the air-water interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolaï Grozev</w:t>
+                <w:t xml:space="preserve">beta-casein and symmetrical triblock copolymer (PEO-PPO-PEO and PPO-PEO-PPO) surface properties at the air-water interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arayik Hambardzumyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Douillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Panaiotov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00396-003-0963-5⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 20 (3), pp.756-763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la030294c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679006v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">beta-casein and symmetrical triblock copolymer (PEO-PPO-PEO and PPO-PEO-PPO) surface properties at the air-water interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arayik Hambardzumyan</w:t>
+                <w:t xml:space="preserve">Effect of sucrose on the properties of caffeine adsorption layers at the air/solution interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aroulmoji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mathlouthi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la030294c⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 276 (2), pp.269-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2004.03.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679245v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sucrose on the properties of caffeine adsorption layers at the air/solution interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Aroulmoji</w:t>
+                <w:t xml:space="preserve">Beta casein and symmetrical triblock copolymer (PEO-PPO-PEO and PPO-PEO-PPO)surface properties at the air-water interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arayik Hambardzumyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 20, pp.756-763</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02681611v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of frequency and temperature on rheological properties of beta-casein adsorption layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arayik Hambardzumyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Panaïotov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 19, pp.72-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02671022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of epigallocatechin gallate on beta-casein adsorption at the air/water interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 19, pp.737-743</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer thermodynamics of adsorbed protein layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Colloid &amp; Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 8, pp.380-386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02672354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and characterization of spread lignin layers at the air/water interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">State, electrical and rheological properties of model and dioxan isolated lignin films at the air-water interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grozev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ivanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 280 (9), pp.798-813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00396-002-0683-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676023v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State, electrical and rheological properties of model and dioxan isolated lignin films at the air-water interface</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formation and characterization of spread lignin layers at the air/water interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Monties</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 18, pp.s190-s196</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02682445v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layers of macromolecules at the champagne/air interface and the stability of champagne bubbles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Bliard</w:t>
+                <w:t xml:space="preserve">Layers of Macromolecules at the Champagne/Air Interface and the Stability of Champagne Bubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Valade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 17 (3), pp.791-797</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 17 (3), pp.791-797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la001169t⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672850v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layers of Macromolecules at the Champagne/Air Interface and the Stability of Champagne Bubbles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe C. Bliard</w:t>
+                <w:t xml:space="preserve">Is Grape Invertase a Major Component of the Adsorption Layer Formed at the Air/Champagne Wine Interface?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 17 (3), pp.791-797. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la001169t⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 17 (7), pp.2206-2212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la0015056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084846v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Grape Invertase a Major Component of the Adsorption Layer Formed at the Air/Champagne Wine Interface?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structure and properties of adsorption layers of beta casein formed from guanidine hydrochloride rich solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Calmettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 17 (7), pp.2206-2212. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2001, 17, pp.1896-1904</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02443627v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and properties of adsorption layers of beta casein formed from guanidine hydrochloride rich solutions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Daoud</w:t>
+                <w:t xml:space="preserve">Layers of macromolecules at the champagne/air interface and the stability of champagne bubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Peron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Valade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 17, pp.1896-1904</w:t>
+              <w:t xml:space="preserve">, 2001, 17 (3), pp.791-797</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671938v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organization behavior of guaiacyl and guaiacyl/syringyl dehydrogenation polymers (lignin model compounds) at the air/water interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.T. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Monties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 16 (26), pp.10444-10448. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la000939y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02698295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation by drop tensiometry and by ellipsometry of the adsorption layer formed at the air/champagne wine interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Valade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 88, pp.19-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface pressure of protein adsorption layers : application to molecular mass and molecular area measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 149, pp.285-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02685334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric multiblock copolymers at the gas-liquid interface : phase diagram and surface pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléa Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 214, pp.143-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of model compounds of lignin (dehydrogenation polymers = DHPs) at the air/water interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cathala</w:t>
+                <w:t xml:space="preserve">Effect of Ethanol on the Structure and Properties of β-Casein Adsorption Layers at the Air/Buffer Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Puff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard B. Monties</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0141-3910(98)80017-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 208 (2), pp.405-414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jcis.1998.5846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02699280v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A structural study of beta-casein adsorbed layers at the air-water interface using X-ray and neutron reflectivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Harzallah</w:t>
+                <w:t xml:space="preserve">Properties of model compounds of lignin (dehydrogenation polymers = DHPs) at the air/water interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Bisio</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Monties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 59 (1-3), pp.77-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0141-3910(98)80017-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685841v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02699280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Ethanol on the Structure and Properties of β-Casein Adsorption Layers at the Air/Buffer Interface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Cagna</w:t>
+                <w:t xml:space="preserve">A structural study of beta-casein adsorbed layers at the air-water interface using X-ray and neutron reflectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Harzallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Douillard</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bisio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 23, pp.73-84</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02443602v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of ethanol on the structure and properties of beta-casein adsorption layers at the air/buffer interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Puff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 208, pp.405-414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02690130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of grass lignin layers at the air-water interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Monties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 6, pp.259-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02685290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal denaturation and gelation of rubisco : effects of pH and ions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.G. Libouga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 19, pp.271-277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential scanning calorimetric studies of the effects of ions and pH on ribulose 1,5-biphosphate carboxylase/oxygenase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Bizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Audebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.G. Libouga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 15 (4), pp.195-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02705141v1</w:t>
-              </w:r>
-[...4231 lines deleted...]
-                <w:t xml:space="preserve">hal-02779099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12226,103 +12226,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could enzymatic and ultrasonic degumming homogenize the flax fibers quality ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Peyrache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Gainvors-Claisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguie-Beghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème colloque Fibres Naturelles et Polymères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Troyes, France</w:t>
@@ -12364,90 +12364,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the role of hemicellulase glycosylation in plant cell wall degradation: targeted glycosylation through click chemistry and activity monitoring in complex substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émeline Vernhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berangère Lebas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LignoBiotech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t>
@@ -12470,191 +12470,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR studies of the role of water in the structuring and hygroscopic behavior of cellulose-hemicellulose assemblies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Flax fiber refining: variability at different scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Peyrache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Gainvors-Claisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BINATIONAL GIDRM-GERM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Milan (Italie), France</w:t>
+              <w:t xml:space="preserve">6ème colloque « Fibres Naturelles et Polymères »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04106208v1</w:t>
+                <w:t xml:space="preserve">hal-04953701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorization of hemicellulosic fractions extracted from hemp fibers by steam explosion in biosourced materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Peyrache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12686,182 +12703,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flax fiber refining: variability at different scales</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">NMR studies of the role of water in the structuring and hygroscopic behavior of cellulose-hemicellulose assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème colloque « Fibres Naturelles et Polymères »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Troyes, France</w:t>
+              <w:t xml:space="preserve">BINATIONAL GIDRM-GERM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Milan (Italie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04953701v1</w:t>
+                <w:t xml:space="preserve">hal-04106208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies for the valorization of lignocellulosic biorefineries side-streams: example of Zelcor concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Cottyn Boitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12981,64 +12981,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Kurek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, La Rochelle, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13057,402 +13057,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01529456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biorefinery lignins use as antioxidants: radical scavenging properties in packaging and food model matrices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxidation of lignocelluloses by reactive oxygen species : chemical and enzymatic pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Pinloche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Crônier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noëlle Maillard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Natalia Di Loreto Campos</w:t>
+                <w:t xml:space="preserve">Jean-Claude J.-C. Sigoillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European Workshop on Lignocellulosics and Pulp</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Autrans, France. , 2016, Biorefinery lignins use as antioxidants: radical scavenging properties in packaging and food model matrices. proceedings</w:t>
+              <w:t xml:space="preserve">4. Symposium on Biotechnology applied to Lignocelluloses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Madrid, Spain. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01739290v1</w:t>
+                <w:t xml:space="preserve">hal-02738574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of lignocelluloses by reactive oxygen species : chemical and enzymatic pathways</w:t>
+                <w:t xml:space="preserve">Oxidation of lignocelluloses by reactive oxygen species chemical and enzymatic pathways.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Pinloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Crônier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude J.-C. Sigoillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Symposium on Biotechnology applied to Lignocelluloses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Madrid, Spain. 2016</w:t>
+              <w:t xml:space="preserve">4th Symposium of Biotechnology applied to Lignocelluloses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738574v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01853258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of lignocelluloses by reactive oxygen species chemical and enzymatic pathways.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biorefinery lignins use as antioxidants: radical scavenging properties in packaging and food model matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bertrand</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude J.-C. Sigoillot</w:t>
+                <w:t xml:space="preserve">Wouter J. J. Huijgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Di Loreto Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Symposium of Biotechnology applied to Lignocelluloses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">14. European Workshop on Lignocellulosics and Pulp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Autrans, France. , 2016, Biorefinery lignins use as antioxidants: radical scavenging properties in packaging and food model matrices. proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01853258v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13509,64 +13509,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalia Di Loreto Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Baumberger, Stéphanie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Chemistry and Agro-food Industry: Towards a Sustainable Bioeconomy</w:t>
@@ -13634,51 +13634,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiel des lignines comme additifs multifonctionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Di Loreto Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13759,77 +13759,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Films and coatings from lignocellulosic polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Paës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Edible Films and Coatings: Fundamentals and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13919,51 +13919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Kowandy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kozik-Ostrówka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Curing of Composites for Enhancing Their Features and Utility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 978-92-0-103815-9</w:t>
@@ -14005,90 +14005,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Champagne Bubbles : Isolation and Characterization of amphiphilic macromolecules responsible for the stability of the collar at the Champagne / air interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouleika Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">JEANDET Philippe, CLÉMENT Christophe, CONREUX Alexandra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules And Secondary Metabolites Of Grapevine And Wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -14130,90 +14130,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymerization of coniferyl alcohol (Monomer of lignins) at the air/water interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Monties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biopolymer Science: Food and Non-Food Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal society of chemistry, 320 p., 2002, 978-0854048564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14259,103 +14259,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural investigation of dehydrogenation polymer (models of lignin) films at the air-water interface by neutron reflectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Puff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Monties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lignin: Historical, biological, and materials perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 742, ACS - American Chemical Society, 2000, ACS Symposium Series, 0-8412-3611-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14380,90 +14380,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Investigation of Dehydrogenation Polymer (models of lignin) Films at the Air-Water Interface by Neutron Reflectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Puff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Monties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14555,51 +14555,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Lignocost book: a simple and comprehensive electronic knowledge book on lignin sources, availability, characteristics and properties for the future applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Padovani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14833,51 +14833,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222049v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie O.L. Lacour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scheel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Thomas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2025.137145" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05468257v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Marcuello" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bercu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Foulon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Molinari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nr03153b" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441823v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vita" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Holmi&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Mejia-Otalvaro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Debard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Degeilh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-09287-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384882v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Falourd" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cambert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.121579" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640035v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110106" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831343v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peyrache" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delattre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kurek" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.119260" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228332v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sona Malric-Garajova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fortuna" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pion" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithya Raveendran Thottathil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28124873" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04289226v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berzin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B Bercu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16062440" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735635v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arayik Hambardzumyan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Vayer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pernes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Devers" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-022-06921-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184677v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Coste" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Soliman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Potiron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Lasri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2020.108485" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980613v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2019.10.074" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057893v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Lemkhanter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Marcuello Angles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Molinari" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.25442" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681765v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Gerbin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Michel Frapart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.0c00583" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510434v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Lambert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dessaint" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.8b01539" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620659v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Majira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Godon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinta C. van Der Putten" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cezard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201901916" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154605v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeancarlo R. Rocca-Smith" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Pasquarelli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce-Tachon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousseau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fontaine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b04064" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431655v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Furtak-Wrona" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kozik-Ostr&#243;wka" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jadwiszczak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Maigret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2017.04.013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898824v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b01892" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701160v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Habrant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Herbaut" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17938-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602576v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Muraille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44065" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269518v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cratchley" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cr&#244;nier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Corti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b03686" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268838v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nb Bercu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.12.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268839v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritva Serimaa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.11.040" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270206v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Keplinger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Konnerth" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rueggeberg" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Notburga Gierlinger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-10-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270204v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zeder-Lutz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renau-Ferrer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harivony Rakotoarivonina" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3an00772c" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643671v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Burr" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Belle Saab" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm400338b" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268252v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm301373b" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648211v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Douillard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653043v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumeli&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.07.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073855v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouleika Abdallah" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Abou-Saleh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Bliard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2010.01.003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPQNTGFG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669050v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cerclier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Geneix" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la100265d" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668542v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Abou Saleh" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Valade" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2009.04.013" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q13VNVWH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664969v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Adriaensen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rouxhet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf9016948" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662516v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sausse" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheynier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf801672x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0FVT7Z4Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668938v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Habibi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2007.08.041" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JQXZSBM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662579v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la700453t" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6R6QHS2M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140244v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Douillard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bliard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676913v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daoud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682119v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.06.004" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39F6HQS9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679006v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola&#239; Grozev" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Panaiotov" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-003-0963-5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-920M4JH3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679245v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Daoud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la030294c" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WL3HVRDH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681611v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aroulmoji" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mathlouthi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2004.03.060" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57GJ1B5L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671022v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pana&#239;otov" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673947v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672354v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676023v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baumberger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Monties" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682445v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grozev" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ivanova" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-002-0683-2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6DCC27A9799337B24BF6C4B59E4D5F797D1B047/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672850v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cagna" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bliard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084846v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peron" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cagna" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Valade" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la001169t" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-931FJ1BJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02443627v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puff" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marchal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0015056" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XS9MKL8Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671938v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aschi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Gharbi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bitri" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Calmettes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698295v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T. Lee" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la000939y" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CB8K1DQK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694469v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marchal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maujean" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685334v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697733v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;a Leclerc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699280v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0141-3910(98)80017-7" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G149SQGR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685841v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Harzallah" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bisio" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02443602v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Puff" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1998.5846" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50P69ZW1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690130v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685290v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696159v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Libouga" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705141v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bizot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audebrand" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefebvre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358096v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126111v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gainvors-Claisse" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886532v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791539v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Vernhes" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lemoine" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pradeau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berang&#232;re Lebas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821135v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Sablot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Guinet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430827v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953651v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04441013v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Sarieddine" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Ducrot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04441029v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440993v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hadjiefstathiou" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091338v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Tetard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091316v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Derome" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091319v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063200v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296885v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bogdan Bercu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074738v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Clercq" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gerbin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouan Arrais" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854615v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798374v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bercu" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187034v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Bercu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219469v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Assor" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabatier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cathala" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268170v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268550v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071680v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jegou" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Villaume" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abou-Saleh" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267837v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807430v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744580v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803984v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Estephan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumeli&#233;" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745651v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822028v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Boukari" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Putaux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Saake" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811651v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyuki Takeuchi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824168v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Molinari" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757774v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Pierres-Watelet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813078v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765574v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765507v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zef Korolczuk" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779099v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rambourg" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319267v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aguie-Beghin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747348v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Vernhes" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106208v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953607v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953701v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516554v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn Boitte" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelie Jongerius" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran M. M. Rashid" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D.H. Bugg" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529456v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pinloche" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertrand" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739290v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Maillard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter J. J. Huijgen" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Di Loreto Campos" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738574v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. Sigoillot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01853258v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562339v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Di Loreto Campos" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-54188-9" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54188-9_11" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981621v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle M.-N. Maillard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henri Ducrot" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606345v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/392787.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116873v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Ponsaud" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Kowandy" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Krzeminski" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104095v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/macromolecules-and-secondary-metabolites-of-grapevine-and-wine-fruit-development-biotic-and-abiotic-stresses/jeandet/descriptif-9782743009656" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832292v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781847551672-00173" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/28FFCD73AC8681CED1AB9FA3E43815EE9978F10B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842239v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02443623v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Monties" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2000-0742.ch013" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221917v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Padovani" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrie Snijder" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulien van Vredendaal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358096v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126111v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peyrache" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gainvors-Claisse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delattre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886532v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791539v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Vernhes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fortuna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lemoine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pradeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berang&#232;re Lebas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821135v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Habrant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Sablot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Guinet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430827v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953651v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04441013v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Sarieddine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Ducrot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berzin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440993v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hadjiefstathiou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091338v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Coste" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Tetard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Molinari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04441029v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091316v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Derome" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Molinari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091319v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063200v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Lemkhanter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Marcuello" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074738v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Clercq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gerbin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouan Arrais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kurek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296885v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Foulon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bogdan Bercu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854615v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798374v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Muraille" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bercu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187034v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Bercu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219469v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Assor" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabatier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cathala" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268170v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Burr" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268550v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Belle Saab" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071680v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jegou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouleika Abdallah" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Villaume" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abou-Saleh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267837v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arayik Hambardzumyan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744580v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807430v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803984v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Estephan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumeli&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745651v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822028v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Boukari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Putaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Saake" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824168v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Molinari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Douillard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757774v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bliard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Pierres-Watelet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811651v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyuki Takeuchi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cr&#244;nier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813078v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Habibi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765574v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Monties" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765507v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zef Korolczuk" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779099v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rambourg" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222049v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie O.L. Lacour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scheel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Thomas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2025.137145" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05468257v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bercu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nr03153b" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441823v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vita" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Holmi&#232;re" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Mejia-Otalvaro" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Debard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Degeilh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-09287-y" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384882v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Falourd" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cambert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.121579" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640035v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110106" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831343v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.119260" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04289226v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B Bercu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16062440" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228332v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sona Malric-Garajova" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Martin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithya Raveendran Thottathil" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28124873" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735635v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Vayer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pernes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Devers" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-022-06921-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184677v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Soliman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Potiron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Lasri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2020.108485" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057893v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Marcuello Angles" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.25442" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980613v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2019.10.074" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681765v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Gerbin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Michel Frapart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.0c00583" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510434v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Lambert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dessaint" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.8b01539" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620659v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Majira" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Godon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinta C. van Der Putten" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cezard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201901916" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154605v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeancarlo R. Rocca-Smith" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Pasquarelli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce-Tachon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousseau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fontaine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b04064" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431655v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Furtak-Wrona" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kozik-Ostr&#243;wka" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jadwiszczak" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Maigret" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2017.04.013" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898824v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b01892" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602576v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44065" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701160v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Herbaut" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17938-2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268838v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nb Bercu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.12.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268839v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritva Serimaa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.11.040" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269518v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cratchley" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Corti" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b03686" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270206v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Keplinger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Konnerth" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rueggeberg" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Notburga Gierlinger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-10-1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643671v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm400338b" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270204v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zeder-Lutz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renau-Ferrer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harivony Rakotoarivonina" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3an00772c" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268252v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm301373b" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653043v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumeli&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.07.003" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648211v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669050v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cerclier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Geneix" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la100265d" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073855v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Abou-Saleh" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Bliard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2010.01.003" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPQNTGFG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668542v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Abou Saleh" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Valade" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2009.04.013" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q13VNVWH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664969v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Adriaensen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peron" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rouxhet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf9016948" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662516v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sausse" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheynier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf801672x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0FVT7Z4Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662579v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la700453t" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6R6QHS2M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668938v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2007.08.041" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JQXZSBM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140244v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Douillard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682119v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.06.004" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39F6HQS9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679006v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola&#239; Grozev" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Panaiotov" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-003-0963-5" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-920M4JH3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679245v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Daoud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la030294c" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WL3HVRDH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681611v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aroulmoji" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mathlouthi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2004.03.060" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57GJ1B5L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676913v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daoud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671022v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pana&#239;otov" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673947v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672354v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682445v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grozev" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ivanova" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baumberger" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-002-0683-2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6DCC27A9799337B24BF6C4B59E4D5F797D1B047/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676023v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084846v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peron" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cagna" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Valade" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la001169t" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-931FJ1BJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02443627v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puff" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marchal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0015056" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XS9MKL8Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671938v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aschi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Gharbi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bitri" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Calmettes" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672850v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cagna" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bliard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698295v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T. Lee" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la000939y" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CB8K1DQK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694469v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marchal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maujean" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685334v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697733v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;a Leclerc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02443602v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Puff" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1998.5846" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50P69ZW1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699280v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0141-3910(98)80017-7" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G149SQGR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685841v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Harzallah" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bisio" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690130v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685290v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696159v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Libouga" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705141v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bizot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audebrand" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefebvre" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319267v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aguie-Beghin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747348v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Vernhes" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953701v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953607v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106208v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516554v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn Boitte" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelie Jongerius" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran M. M. Rashid" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D.H. Bugg" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529456v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pinloche" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertrand" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738574v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. Sigoillot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01853258v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739290v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Maillard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter J. J. Huijgen" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Di Loreto Campos" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562339v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Di Loreto Campos" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-54188-9" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54188-9_11" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981621v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle M.-N. Maillard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henri Ducrot" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606345v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/392787.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116873v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Ponsaud" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Kowandy" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Krzeminski" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104095v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/macromolecules-and-secondary-metabolites-of-grapevine-and-wine-fruit-development-biotic-and-abiotic-stresses/jeandet/descriptif-9782743009656" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832292v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781847551672-00173" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/28FFCD73AC8681CED1AB9FA3E43815EE9978F10B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842239v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02443623v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Monties" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2000-0742.ch013" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221917v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Padovani" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrie Snijder" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulien van Vredendaal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>