--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -168,2033 +168,2167 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sucrose as an electron source for cofactor regeneration in recombinant Escherichia coli expressing invertase and a Baeyer Villiger monooxygenase</w:t>
+                <w:t xml:space="preserve">Light-Driven Photobiocatalytic Oxyfunctionalization in a Continuous Reactor System without External Oxygen Supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucija Sovic</w:t>
+                <w:t xml:space="preserve">Lenny Malihan-Yap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenny Malihan-Yap</w:t>
+                <w:t xml:space="preserve">Qian Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gábor Szilveszter Tóth</w:t>
+                <w:t xml:space="preserve">Alessia Valotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vilja Siitonen</w:t>
+                <w:t xml:space="preserve">Véronique Alphand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Alphand</w:t>
+                <w:t xml:space="preserve">Heidrun Gruber-Woelfler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 23 (1), pp.227. </w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (10), pp.3939-3950. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12934-024-02474-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.4c08560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04952314v1</w:t>
+                <w:t xml:space="preserve">hal-05570542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid catalysis for enantioselective Baeyer–Villiger oxidation and stereoselective epoxidation: a Cp*Ir complex to fuel FMN and FAD reduction for flavoprotein monooxygenase modules</w:t>
+                <w:t xml:space="preserve">Sucrose as an electron source for cofactor regeneration in recombinant Escherichia coli expressing invertase and a Baeyer Villiger monooxygenase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Röllig</w:t>
+                <w:t xml:space="preserve">Lucija Sovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenny Malihan-Yap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline E Paul</w:t>
+                <w:t xml:space="preserve">Gábor Szilveszter Tóth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Vilja Siitonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Alphand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3re00411b⟩</w:t>
+              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (1), pp.227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12934-024-02474-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04495554v1</w:t>
+                <w:t xml:space="preserve">hal-04952314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciting Enzymes: Current State and Future Perspective of Photobiocatalysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Hybrid catalysis for enantioselective Baeyer–Villiger oxidation and stereoselective epoxidation: a Cp*Ir complex to fuel FMN and FAD reduction for flavoprotein monooxygenase modules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Röllig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline E Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selin Kara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Alphand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhotoChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7 (7), pp.e202200325. </w:t>
+              <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (12), pp.3117-3123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cptc.202200325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3re00411b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04495561v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-driven hydroxylation of testosterone by &amp;lt;i&amp;gt;Synechocystis&amp;lt;/i&amp;gt; sp. PCC 6803 expressing the heterologous CYP450 monooxygenase CYP110D1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exciting Enzymes: Current State and Future Perspective of Photobiocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Alphand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Mascia</w:t>
+                <w:t xml:space="preserve">Willem J H van Berkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara B Pereira</w:t>
+                <w:t xml:space="preserve">Valentina Jurkaš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selin Kara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catarina C Pacheco</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Solarczek</w:t>
+                <w:t xml:space="preserve">Robert Kourist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1gc04714k⟩</w:t>
+              <w:t xml:space="preserve">ChemPhotoChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (7), pp.e202200325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cptc.202200325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03864522v1</w:t>
+                <w:t xml:space="preserve">hal-04495561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photobiocatalytic Oxyfunctionalization with High Reaction Rate using a Baeyer–Villiger Monooxygenase from Burkholderia xenovorans in Metabolically Engineered Cyanobacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elif Erdem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenny Malihan-Yap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leen Assil-Companioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elif Erdem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lenny Malihan-Yap</w:t>
+                <w:t xml:space="preserve">Hanna Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Davide Barone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1), pp.66-72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acscatal.1c04555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03864568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Temperature Effect on Enantioselectivity of a Baeyer‐Villiger Biooxidation by the 2,5‐DKCMO Module: The SLM Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Röllig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selin Kara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Alphand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemBioChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (15), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cbic.202200293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03784017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divorce in the two-component BVMO family: the single oxygenase for enantioselective chemo-enzymatic Baeyer–Villiger oxidations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline E Paul</w:t>
+                <w:t xml:space="preserve">Light-driven hydroxylation of testosterone by &amp;lt;i&amp;gt;Synechocystis&amp;lt;/i&amp;gt; sp. PCC 6803 expressing the heterologous CYP450 monooxygenase CYP110D1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Mascia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara B Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Claeys-Bruno</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Selin Kara</w:t>
+                <w:t xml:space="preserve">Catarina C Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Solarczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1ob00015b⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (16), pp.6156 - 6167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1gc04714k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375863v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Insights into the Production of Long Chain Aliphatic Aldehydes Using a Copper-Radical Alcohol Oxidase as Biocatalyst</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bastien Bissaro</w:t>
+                <w:t xml:space="preserve">Divorce in the two-component BVMO family: the single oxygenase for enantioselective chemo-enzymatic Baeyer–Villiger oxidations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Röllig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline E Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Guallar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mireille Haon</w:t>
+                <w:t xml:space="preserve">Magalie Claeys-Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selin Kara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.0c07406⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (15), pp.3441 - 3450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1ob00015b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03619465v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning of the enzyme ratio in a neutral redox convergent cascade: A key approach for an efficient one‐pot/two‐step biocatalytic whole‐cell system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprehensive Insights into the Production of Long Chain Aliphatic Aldehydes Using a Copper-Radical Alcohol Oxidase as Biocatalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ribeaucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bissaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidiky Ménil</w:t>
+                <w:t xml:space="preserve">Victor Guallar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Petit</w:t>
+                <w:t xml:space="preserve">Mehdi Yemloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Courvoisier-Dezord</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Virginie Pellouin</w:t>
+                <w:t xml:space="preserve">Mireille Haon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bit.27133⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (12), pp.4411-4421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.0c07406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03064469v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03619465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and specificity of Baeyer–Villiger monooxygenases in fungi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tuning of the enzyme ratio in a neutral redox convergent cascade: A key approach for an efficient one‐pot/two‐step biocatalytic whole‐cell system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidiky Ménil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorena Butinar</w:t>
+                <w:t xml:space="preserve">Elise Courvoisier-Dezord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Mohorčič</w:t>
+                <w:t xml:space="preserve">Adrien Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Deyris</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Iacazio</w:t>
+                <w:t xml:space="preserve">Virginie Pellouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2015.06.009⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (11), pp.2852-2863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bit.27133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01500961v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadening the scope of Baeyer–Villiger monooxygenase activities toward α,β-unsaturated ketones: a promising route to chiral enol-lactones and ene-lactones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prevalence and specificity of Baeyer–Villiger monooxygenases in fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Butinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Mohorčič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Reignier</w:t>
+                <w:t xml:space="preserve">Valérie Deyris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique de Berardinis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">K. Hamzé</w:t>
+                <w:t xml:space="preserve">Gilles Iacazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4cc02541e⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 117, pp.144 - 153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2015.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500977v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution study of the Baeyer-Villiger monooxygenases enzyme family: functional importance of the highly conserved residues.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Broadening the scope of Baeyer–Villiger monooxygenase activities toward α,β-unsaturated ketones: a promising route to chiral enol-lactones and ene-lactones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique de Berardinis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Rebehmed</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique de Berardinis</w:t>
+                <w:t xml:space="preserve">J.-L. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre de Brevern</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Mariage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hamzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2013.03.005⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (58), pp.7793 - 7796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4cc02541e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00926584v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica-Catalysed and Highly Stereoselective Convergent and Nonconvergent Rearrangements of Menthone Enol Acetate Epoxides: Easy Access to the Four α-Hydroxymenthone Stereoisomers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution study of the Baeyer-Villiger monooxygenases enzyme family: functional importance of the highly conserved residues.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Faure</w:t>
+                <w:t xml:space="preserve">Joseph Rebehmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Alphand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique de Berardinis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Valère Naubron</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre de Brevern</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201200414⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 95 (7), pp.1394-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2013.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01398482v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00926584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the influence of oxygen and cell concentration in an in situ SFPR whole-cell biocatalytic Baeyer-Villiger oxidation process.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silica-Catalysed and Highly Stereoselective Convergent and Nonconvergent Rearrangements of Menthone Enol Acetate Epoxides: Easy Access to the Four α-Hydroxymenthone Stereoisomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tranchimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Hilker</w:t>
+                <w:t xml:space="preserve">Jean-Valère Naubron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Alphand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Baldwin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Woodley</w:t>
+                <w:t xml:space="preserve">Alain Archelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201200414⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00079191v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">On the influence of oxygen and cell concentration in an in situ SFPR whole-cell biocatalytic Baeyer-Villiger oxidation process.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Hilker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baldwin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Alphand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Furstoss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Woodley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 93, pp.1138-1144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00079191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Optimizing fermentation conditions of recombinant E. coli expressing cyclopentanone monooxygenase.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rudroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Alphand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Furstoss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihovilovic M. D.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Process Research and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 10, pp.599-604</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00079206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2204,154 +2338,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto-sufficient enzymatic cascade combining a non selective and promiscuous ADH and BVMOS: Application for dihydrocoumarin synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidiky Ménil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Mariage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">th Multistep Enzyme Catalyzed Processes Congress (MECP18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2361,157 +2495,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for Producing Lactones from a Strain of Aureobasidium Pullulans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Alphand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Archelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Boukhris-Uzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Courvoisier-Dezord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavoine-Hanneguelle Sophie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : PCT/FR2015/000042. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId103"/>
+      <w:footerReference w:type="default" r:id="rId108"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2579,51 +2713,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D4AC2E3"/>
+    <w:nsid w:val="6F9C6902"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2810,51 +2944,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-alphand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6855-7292" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084650826" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/208161875" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952314v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucija Sovic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Malihan-Yap" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Szilveszter T&#243;th" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilja Siitonen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alphand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-024-02474-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495554v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R&#246;llig" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline E Paul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selin Kara" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3re00411b" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495561v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem J H van Berkel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Jurka&#353;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kourist" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202200325" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864522v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mascia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara B Pereira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina C Pacheco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Oliveira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Solarczek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1gc04714k" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864568v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Erdem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Assil-Companioni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Grimm" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Davide Barone" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c04555" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784017v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Duquesne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202200293" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03375863v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Claeys-Bruno" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ob00015b" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619465v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ribeaucourt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bissaro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Guallar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yemloul" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Haon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c07406" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064469v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidiky M&#233;nil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier-Dezord" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Debard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pellouin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.27133" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500961v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Butinar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Mohor&#269;i&#269;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deyris" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Iacazio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2015.06.009" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42TNJ7NP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500977v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reignier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Berardinis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Petit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mariage" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hamz&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc02541e" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926584v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Rebehmed" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Brevern" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2013.03.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398482v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tranchimand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faure" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Archelas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201200414" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/96406980C92DEF5A05BA2007CF6D09446FBE3396/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079191v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hilker" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baldwin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alphand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Furstoss" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Woodley" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079206v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rudroff" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihovilovic M. D." TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322319v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reignier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mariage" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500973v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Boukhris-Uzan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavoine-Hanneguelle Sophie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-alphand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6855-7292" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084650826" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/208161875" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570542v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Malihan-Yap" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Liang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Valotta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alphand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrun Gruber-Woelfler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c08560" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952314v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucija Sovic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Szilveszter T&#243;th" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilja Siitonen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-024-02474-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495554v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R&#246;llig" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline E Paul" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selin Kara" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3re00411b" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495561v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem J H van Berkel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Jurka&#353;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kourist" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202200325" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864568v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Erdem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Assil-Companioni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Grimm" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Davide Barone" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c04555" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784017v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Duquesne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202200293" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864522v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mascia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara B Pereira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina C Pacheco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Oliveira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Solarczek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1gc04714k" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03375863v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Claeys-Bruno" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ob00015b" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619465v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ribeaucourt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bissaro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Guallar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yemloul" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Haon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c07406" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064469v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidiky M&#233;nil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier-Dezord" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Debard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pellouin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.27133" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500961v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Butinar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Mohor&#269;i&#269;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deyris" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Iacazio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2015.06.009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42TNJ7NP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500977v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reignier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Berardinis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Petit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mariage" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hamz&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc02541e" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926584v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Rebehmed" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Brevern" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2013.03.005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398482v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tranchimand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faure" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Archelas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201200414" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/96406980C92DEF5A05BA2007CF6D09446FBE3396/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079191v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hilker" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baldwin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alphand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Furstoss" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Woodley" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079206v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rudroff" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihovilovic M. D." TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322319v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reignier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mariage" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500973v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Boukhris-Uzan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavoine-Hanneguelle Sophie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>