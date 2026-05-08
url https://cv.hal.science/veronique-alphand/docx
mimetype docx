--- v1 (2026-04-06)
+++ v2 (2026-05-08)
@@ -470,775 +470,775 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid catalysis for enantioselective Baeyer–Villiger oxidation and stereoselective epoxidation: a Cp*Ir complex to fuel FMN and FAD reduction for flavoprotein monooxygenase modules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exciting Enzymes: Current State and Future Perspective of Photobiocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Alphand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Röllig</w:t>
+                <w:t xml:space="preserve">Willem J H van Berkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline E Paul</w:t>
+                <w:t xml:space="preserve">Valentina Jurkaš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
+                <w:t xml:space="preserve">Selin Kara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selin Kara</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robert Kourist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 (12), pp.3117-3123. </w:t>
+              <w:t xml:space="preserve">ChemPhotoChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (7), pp.e202200325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3re00411b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cptc.202200325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04495554v1</w:t>
+                <w:t xml:space="preserve">hal-04495561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciting Enzymes: Current State and Future Perspective of Photobiocatalysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid catalysis for enantioselective Baeyer–Villiger oxidation and stereoselective epoxidation: a Cp*Ir complex to fuel FMN and FAD reduction for flavoprotein monooxygenase modules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Röllig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline E Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selin Kara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Alphand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhotoChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7 (7), pp.e202200325. </w:t>
+              <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (12), pp.3117-3123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cptc.202200325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3re00411b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04495561v1</w:t>
+                <w:t xml:space="preserve">hal-04495554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photobiocatalytic Oxyfunctionalization with High Reaction Rate using a Baeyer–Villiger Monooxygenase from Burkholderia xenovorans in Metabolically Engineered Cyanobacteria</w:t>
+                <w:t xml:space="preserve">Light-driven hydroxylation of testosterone by &amp;lt;i&amp;gt;Synechocystis&amp;lt;/i&amp;gt; sp. PCC 6803 expressing the heterologous CYP450 monooxygenase CYP110D1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elif Erdem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lenny Malihan-Yap</w:t>
+                <w:t xml:space="preserve">Francesco Mascia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leen Assil-Companioni</w:t>
+                <w:t xml:space="preserve">Sara B Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanna Grimm</w:t>
+                <w:t xml:space="preserve">Catarina C Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Davide Barone</w:t>
+                <w:t xml:space="preserve">Paulo Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Solarczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.1c04555⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (16), pp.6156 - 6167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1gc04714k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03864568v1</w:t>
+                <w:t xml:space="preserve">hal-03864522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Temperature Effect on Enantioselectivity of a Baeyer‐Villiger Biooxidation by the 2,5‐DKCMO Module: The SLM Approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photobiocatalytic Oxyfunctionalization with High Reaction Rate using a Baeyer–Villiger Monooxygenase from Burkholderia xenovorans in Metabolically Engineered Cyanobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Duquesne</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elif Erdem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenny Malihan-Yap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leen Assil-Companioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Grimm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Davide Barone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.202200293⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.66-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.1c04555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03784017v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-driven hydroxylation of testosterone by &amp;lt;i&amp;gt;Synechocystis&amp;lt;/i&amp;gt; sp. PCC 6803 expressing the heterologous CYP450 monooxygenase CYP110D1</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catarina C Pacheco</w:t>
+                <w:t xml:space="preserve">Exploring the Temperature Effect on Enantioselectivity of a Baeyer‐Villiger Biooxidation by the 2,5‐DKCMO Module: The SLM Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Röllig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Oliveira</w:t>
+                <w:t xml:space="preserve">Caroline Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Solarczek</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Katia Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selin Kara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Alphand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24 (16), pp.6156 - 6167. </w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (15), </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1gc04714k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cbic.202200293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03864522v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divorce in the two-component BVMO family: the single oxygenase for enantioselective chemo-enzymatic Baeyer–Villiger oxidations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Röllig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline E Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Claeys-Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selin Kara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 19 (15), pp.3441 - 3450. </w:t>
@@ -1583,51 +1583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Mohorčič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deyris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Iacazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2378,51 +2378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidiky Ménil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2713,51 +2713,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F9C6902"/>
+    <w:nsid w:val="A25D8DFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2944,51 +2944,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-alphand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6855-7292" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084650826" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/208161875" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570542v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Malihan-Yap" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Liang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Valotta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alphand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrun Gruber-Woelfler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c08560" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952314v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucija Sovic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Szilveszter T&#243;th" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilja Siitonen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-024-02474-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495554v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R&#246;llig" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline E Paul" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selin Kara" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3re00411b" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495561v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem J H van Berkel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Jurka&#353;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kourist" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202200325" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864568v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Erdem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Assil-Companioni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Grimm" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Davide Barone" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c04555" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784017v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Duquesne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202200293" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864522v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mascia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara B Pereira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina C Pacheco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Oliveira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Solarczek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1gc04714k" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03375863v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Claeys-Bruno" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ob00015b" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619465v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ribeaucourt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bissaro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Guallar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yemloul" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Haon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c07406" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064469v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidiky M&#233;nil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier-Dezord" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Debard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pellouin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.27133" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500961v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Butinar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Mohor&#269;i&#269;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deyris" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Iacazio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2015.06.009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42TNJ7NP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500977v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reignier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Berardinis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Petit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mariage" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hamz&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc02541e" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926584v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Rebehmed" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Brevern" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2013.03.005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398482v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tranchimand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faure" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Archelas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201200414" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/96406980C92DEF5A05BA2007CF6D09446FBE3396/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079191v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hilker" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baldwin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alphand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Furstoss" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Woodley" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079206v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rudroff" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihovilovic M. D." TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322319v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reignier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mariage" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500973v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Boukhris-Uzan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavoine-Hanneguelle Sophie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-alphand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6855-7292" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084650826" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/208161875" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570542v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Malihan-Yap" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Liang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Valotta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alphand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrun Gruber-Woelfler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c08560" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952314v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucija Sovic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Szilveszter T&#243;th" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilja Siitonen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-024-02474-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495561v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem J H van Berkel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Jurka&#353;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selin Kara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kourist" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202200325" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495554v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R&#246;llig" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline E Paul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3re00411b" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864522v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mascia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara B Pereira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina C Pacheco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Oliveira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Solarczek" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1gc04714k" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864568v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Erdem" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Assil-Companioni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Grimm" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Davide Barone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c04555" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784017v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paul" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Duquesne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202200293" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03375863v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Claeys-Bruno" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ob00015b" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619465v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ribeaucourt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bissaro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Guallar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yemloul" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Haon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c07406" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064469v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidiky M&#233;nil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier-Dezord" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Debard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pellouin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.27133" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500961v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Butinar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Mohor&#269;i&#269;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deyris" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Iacazio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2015.06.009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42TNJ7NP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500977v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reignier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Berardinis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Petit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mariage" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hamz&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc02541e" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926584v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Rebehmed" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Brevern" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2013.03.005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398482v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tranchimand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faure" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Archelas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201200414" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/96406980C92DEF5A05BA2007CF6D09446FBE3396/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079191v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hilker" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baldwin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alphand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Furstoss" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Woodley" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079206v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rudroff" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihovilovic M. D." TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322319v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reignier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mariage" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500973v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Boukhris-Uzan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavoine-Hanneguelle Sophie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>