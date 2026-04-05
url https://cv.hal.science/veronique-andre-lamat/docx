--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -4214,217 +4214,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00995044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les politiques environnementales : fondements et méthodes d'analyse.</w:t>
+                <w:t xml:space="preserve">Aires protégées : pourquoi, où et combien ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Amelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Couderchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mellac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « des formes sensibles du politique », 3 mars 2010, ATOTEM, Centre de recherches anthropologiques, Bordeaux 2.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Atelier 1 AIRD « L'aire protégée, espace de ségrégation ou espace d'intégration », Pessac, 18 novembre 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00555475v1</w:t>
+                <w:t xml:space="preserve">halshs-00555481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aires protégées : pourquoi, où et combien ?</w:t>
+                <w:t xml:space="preserve">Les politiques environnementales : fondements et méthodes d'analyse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Couderchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Mellac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier 1 AIRD « L'aire protégée, espace de ségrégation ou espace d'intégration », Pessac, 18 novembre 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Pessac, France</w:t>
+              <w:t xml:space="preserve">Séminaire « des formes sensibles du politique », 3 mars 2010, ATOTEM, Centre de recherches anthropologiques, Bordeaux 2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00555481v1</w:t>
+                <w:t xml:space="preserve">halshs-00555475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographie et cinéma</w:t>
               </w:r>
@@ -8117,349 +8117,433 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00555516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation et commentaire de la communication de Moïse Tsayem Demaze : &amp;quot;L'Afrique dans la mouvance du développement durable : entre lutte contre la pauvreté et prise en compte de la mondialisation des préoccupations environnementales</w:t>
+                <w:t xml:space="preserve">La Terre du Milieu de Tolkien, un lieu imaginaire pour repenser notre rapport à la nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...12 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.uevujtyvm⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00555472v1</w:t>
+                <w:t xml:space="preserve">hal-05575852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bassin d'Arcachon, un espace surprotégé ?</w:t>
+                <w:t xml:space="preserve">Présentation et commentaire de la communication de Moïse Tsayem Demaze : &amp;quot;L'Afrique dans la mouvance du développement durable : entre lutte contre la pauvreté et prise en compte de la mondialisation des préoccupations environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2010</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les géographes et le développement. Discours et actions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.185-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00995081v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00555472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographie et développement durable : bibliographie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le bassin d'Arcachon, un espace surprotégé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2007, pp.167-179</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mellac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00347539v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00995081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Géographie et développement durable : bibliographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique André-Lamat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, pp.167-179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00347539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Développement ou inégalités durables ? Les espaces agroforestiers au Sud depuis la période coloniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mellac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00390948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8469,51 +8553,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les savanes de la côte sous le vent à La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8522,360 +8606,360 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Passages UMR 5319; CREGUR - OIES - Université de la Réunion; GEODE UMR 5602 CNRS; UMR PVBMT CIRAD, Pôle de Protection des Plantes (3P), 7 chemin de l'IRAT, Ligne Paradis, 97410 Saint-Pierre (La Réunion); Systèmes d'élevage méditerranéens et tropicaux (SELMET), UMR0868. 2022, 173 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05199200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les savanes de la côte sous le vent à La Réunion. Histoire et dynamiques, perceptions et pratiques, gestion et médiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Davasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Germanaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] PASSAGES - UMR 5319 du CNRS, CREGUR-Université de la Réunion, UMR GEODE Université de Toulouse Jean Jaurès. 2017, 194 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01522933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources paysagères et ressources énergétiques dans les montagnes sud-européennes. Histoire, comparaison, expérimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Davasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Ferrario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Frolova Ignatieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IMR-2011-BRI, Ministère de la culture et de la communication / Bureau de la recherche architecturale, urbaine et paysagère (BRAUP); Ministère de l’écologie, du développement durable et de l’énergie; Atelier international du Grand Paris; Ecole nationale supérieure d'architecture et de paysage de Bordeaux / Centre de recherche sur l'histoire et la culture du paysage (CEPAGE). 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques socio-spatiales sur les hautes terres de Guinée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8910,51 +8994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CAMPUS-MEN. 2000, pp.302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05394178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8964,114 +9048,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement menacé ou territoire géré ? Le Fouta Djalon (République de Guinée)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Bordeaux Montaigne, 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2002BOR30001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04164980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId175"/>
+      <w:footerReference w:type="default" r:id="rId178"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9139,51 +9223,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7BF8FEBD"/>
+    <w:nsid w:val="09C26017"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9370,51 +9454,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-andre-lamat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06012427X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197786685" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000409893431" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467565v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;-Lamat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sacareau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15e3k" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923180v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Salinas-Kraljevich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12q7o" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427513v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mazzero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienne Rodary" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.25178" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361161v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16190" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02164589v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Aubriot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Faulon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Puschiasis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jacquemet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1659/MRD-JOURNAL-D-17-00080.1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959295v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayt&#233; Banzo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.3878" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959305v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Pupier-Dauchez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959300v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mellac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.4189" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959321v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6087" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959313v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918616v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Duf&#233;al" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918388v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.665" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959346v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959339v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rakoto-Ramiarantsoa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amelot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.073.0073" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519869v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lavaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ez&#233;chiel Jean-Courret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Deler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pissoat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994443v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fayolle-Lussac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994942v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.782.0062" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838145v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couderchet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Fr&#233;d&#233;ric Hoyaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ere.1087" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994971v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo.039.0073" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526783v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529331v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ere.2236" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474060v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.3580" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265350v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Rossi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.2006.21283" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265349v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pestana" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1659/0276-4741(2003)023[0149:fralr]2.0.co;2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402822v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pesta&#241;a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.1038" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154321v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361054v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358858v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Moppert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358876v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fourthon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553285v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358969v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561491v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994985v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995001v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.7699" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995003v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995025v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995022v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995007v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745227v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995044v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555475v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555481v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995080v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995075v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555477v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555468v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995087v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526778v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352391v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335645v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.3435" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352392v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331509v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905411v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347486v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331508v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352394v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389776v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazzo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05019012v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://georama.fr/catalogue/iles/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361119v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04472956v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Briffaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Robert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154270v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361148v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361127v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361140v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959358v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523418v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521524v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Heaulm&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davasse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9843-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875169v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086053v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994955v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9843-3_8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537289v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Regaldo Saint-Blancard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630705v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685394v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994950v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994960v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783499v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555529v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.11201" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372222v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265364v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Bidou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265369v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaucelle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555516v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.30441" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555472v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995081v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347539v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390948v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05199200v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bercovitz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boullet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522933v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bercovitz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Germanaz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824885v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daunes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Ferrario" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Frolova Ignatieva" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394178v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04164980v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002BOR30001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-andre-lamat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06012427X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197786685" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000409893431" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467565v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;-Lamat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sacareau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15e3k" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923180v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Salinas-Kraljevich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12q7o" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427513v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mazzero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienne Rodary" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.25178" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361161v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16190" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02164589v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Aubriot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Faulon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Puschiasis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jacquemet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1659/MRD-JOURNAL-D-17-00080.1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959295v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayt&#233; Banzo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.3878" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959305v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Pupier-Dauchez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959300v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mellac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.4189" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959321v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6087" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959313v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918616v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Duf&#233;al" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918388v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.665" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959346v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959339v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rakoto-Ramiarantsoa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amelot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.073.0073" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519869v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lavaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ez&#233;chiel Jean-Courret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Deler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pissoat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994443v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fayolle-Lussac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994942v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.782.0062" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838145v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couderchet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Fr&#233;d&#233;ric Hoyaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ere.1087" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994971v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo.039.0073" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526783v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529331v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ere.2236" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474060v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.3580" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265350v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Rossi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.2006.21283" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265349v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pestana" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1659/0276-4741(2003)023[0149:fralr]2.0.co;2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402822v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pesta&#241;a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.1038" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154321v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361054v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358858v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Moppert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358876v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fourthon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553285v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358969v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561491v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994985v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995001v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.7699" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995003v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995025v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995022v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995007v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745227v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995044v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555481v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555475v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995080v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995075v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555477v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555468v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995087v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526778v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352391v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335645v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.3435" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352392v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331509v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905411v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347486v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331508v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352394v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389776v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazzo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05019012v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://georama.fr/catalogue/iles/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361119v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04472956v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Briffaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Robert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154270v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361148v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361127v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361140v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959358v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523418v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521524v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Heaulm&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davasse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9843-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875169v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086053v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994955v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9843-3_8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537289v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Regaldo Saint-Blancard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630705v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685394v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994950v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994960v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783499v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555529v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.11201" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372222v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265364v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Bidou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265369v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaucelle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555516v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.30441" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575852v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a M&#233;nard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.uevujtyvm" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555472v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995081v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347539v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390948v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05199200v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bercovitz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boullet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522933v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bercovitz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Germanaz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824885v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daunes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Ferrario" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Frolova Ignatieva" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394178v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04164980v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002BOR30001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>