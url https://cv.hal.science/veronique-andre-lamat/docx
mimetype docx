--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -1060,641 +1060,641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01959300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dune du Pilat au prisme du capital environnemental : tour d’horizon des valeurs d’un « tas de sable »</w:t>
+                <w:t xml:space="preserve">De l’eau source à l’eau ressource : production d’un capital environnemental ou d’un commun. L’exemple de l’eau domestique au Pharak (Népal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Solange Pupier-Dauchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01959321v1</w:t>
+                <w:t xml:space="preserve">halshs-01959313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’eau source à l’eau ressource : production d’un capital environnemental ou d’un commun. L’exemple de l’eau domestique au Pharak (Népal)</w:t>
+                <w:t xml:space="preserve">La dune du Pilat au prisme du capital environnemental : tour d’horizon des valeurs d’un « tas de sable »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayté Banzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Pupier-Dauchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.6087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01959313v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01959321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hors les murs, sur les toiles : quand la Géographie fait son cinéma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les discours sur la nature à Madagascar, dans le sillage du teny baiko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rakoto-Ramiarantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mellac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Amelot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/autr.073.0073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01918616v1</w:t>
+                <w:t xml:space="preserve">halshs-01959339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quatre géographes face à leurs émotions : Retour réflexif face à l'expérience de l'évènement séisme du 25 avril 2015 au Népal</w:t>
+                <w:t xml:space="preserve">Hors les murs, sur les toiles : quand la Géographie fait son cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Etienne Jacquemet</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Duféal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sacareau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayté Banzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mellac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de géographes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01918388v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01918616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ambiguïté du rapport entre protection et attractivité : le cas du bassin d’Arcachon</w:t>
+                <w:t xml:space="preserve">Quatre géographes face à leurs émotions : Retour réflexif face à l'expérience de l'évènement séisme du 25 avril 2015 au Népal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mayté Banzo</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Faulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Jacquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sacareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historiens et géographes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carnets de géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Géographies des émotions, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdg.665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01959346v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01918388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les discours sur la nature à Madagascar, dans le sillage du teny baiko</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’ambiguïté du rapport entre protection et attractivité : le cas du bassin d’Arcachon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Amelot</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/autr.073.0073⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01959339v1</w:t>
+                <w:t xml:space="preserve">halshs-01959346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude chrono-chorématique : Bordeaux</w:t>
               </w:r>
@@ -2119,51 +2119,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00838145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critique de la banalisation scientifique des magazines à vocation éducative à travers les publicités à caractère écologique</w:t>
+                <w:t xml:space="preserve">Critique de la banalisation scientifique des magazines éducatifs à travers les publicités à caractère écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Couderchet</w:t>
@@ -2172,102 +2172,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Frédéric Hoyaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 1 (39), pp.73-85. </w:t>
+              <w:t xml:space="preserve">, 2010, 39, pp.73-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ecopo.039.0073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00994971v1</w:t>
+                <w:t xml:space="preserve">halshs-00526783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critique de la banalisation scientifique des magazines éducatifs à travers les publicités à caractère écologique</w:t>
+                <w:t xml:space="preserve">Critique de la banalisation scientifique des magazines à vocation éducative à travers les publicités à caractère écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Couderchet</w:t>
@@ -2276,78 +2276,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Frédéric Hoyaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 39, pp.73-85. </w:t>
+              <w:t xml:space="preserve">, 2010, 1 (39), pp.73-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ecopo.039.0073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00526783v1</w:t>
+                <w:t xml:space="preserve">halshs-00994971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petits arrangements avec le développement durable. Entre production scientifique et instrumentalisation médiatique</w:t>
               </w:r>
@@ -2450,51 +2450,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nature enfermée ou l'aire protégée comme norme de protection d'un bien commun menacé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Amelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 69, pp.81-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3036,51 +3036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Moppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Amelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque interdisciplinaire et international « Les îles à venir »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3308,51 +3308,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des circulations : des data, des femmes et des hommes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Duféal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3492,1427 +3492,1427 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction des savoirs et enseignements : du conformisme à l'interobjectivation de la nature.</w:t>
+                <w:t xml:space="preserve">Réinvestir la chrono-chorématique : expériences bordelaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André-Frédéric Hoyaux</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezéchiel Jean-Courret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pissoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser l'écologie politique : sciences sociales et interdisciplinarité.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès du CTHS - Composition(s) urbaine(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Tours, France. pp.10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufr.7699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00994985v1</w:t>
+                <w:t xml:space="preserve">halshs-00995001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réinvestir la chrono-chorématique : expériences bordelaises</w:t>
+                <w:t xml:space="preserve">Construction des savoirs et enseignements : du conformisme à l'interobjectivation de la nature.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pissoat</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Frédéric Hoyaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du CTHS - Composition(s) urbaine(s)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Penser l'écologie politique : sciences sociales et interdisciplinarité.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Paris, France. pp.176-180</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pufr.7699⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00995001v1</w:t>
+                <w:t xml:space="preserve">halshs-00994985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dune du Pilat, un espace naturel mobile</w:t>
+                <w:t xml:space="preserve">Le bassin d'Arcachon entre attractivité et protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Mellac</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international et interdisciplinaire " Dynamiques environnementales, politiques publiques et pratiques locales : quelles interactions ? ",</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forum Association des Professeurs d'Histoire et Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Pessac, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00995003v1</w:t>
+                <w:t xml:space="preserve">halshs-00995022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crise environnementale. Jalons et fondations : de l'équilibre à la crise</w:t>
+                <w:t xml:space="preserve">La dune du Pilat, un espace naturel mobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mellac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence "La notion de crise en environnement. " Ecole Nationale Supérieure d'Architecture et du Paysage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque international et interdisciplinaire " Dynamiques environnementales, politiques publiques et pratiques locales : quelles interactions ? ",</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/soe.4189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00995025v1</w:t>
+                <w:t xml:space="preserve">halshs-00995003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bassin d'Arcachon entre attractivité et protection</w:t>
+                <w:t xml:space="preserve">Crise environnementale. Jalons et fondations : de l'équilibre à la crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Association des Professeurs d'Histoire et Géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Pessac, France</w:t>
+              <w:t xml:space="preserve">Conférence "La notion de crise en environnement. " Ecole Nationale Supérieure d'Architecture et du Paysage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00995022v1</w:t>
+                <w:t xml:space="preserve">halshs-00995025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'île aux oiseaux, appropriation conflictuelle d'un haut lieu du bassin d'Arcachon</w:t>
+                <w:t xml:space="preserve">Paysage, construction symbolique des territoires et systèmes de pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mellac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sacareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international " Patrimonialiser la nature : valeurs et processus ",</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence "Paysages et systèmes de pouvoirs" Ecole Nationale Supérieure d'Architecture et du Paysage,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Talence, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00995007v1</w:t>
+                <w:t xml:space="preserve">halshs-00995044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrimonialisation et conservation de la nature, télescopage des échelles, recyclage et hybridation des statuts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'île aux oiseaux, appropriation conflictuelle d'un haut lieu du bassin d'Arcachon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Couderchet</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mellac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patrimonialiser la nature : valeurs et processus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque international " Patrimonialiser la nature : valeurs et processus ",</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Pau, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lig.782.0062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00745227v1</w:t>
+                <w:t xml:space="preserve">halshs-00995007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysage, construction symbolique des territoires et systèmes de pouvoir</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patrimonialisation et conservation de la nature, télescopage des échelles, recyclage et hybridation des statuts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Amelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Sacareau</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Couderchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence "Paysages et systèmes de pouvoirs" Ecole Nationale Supérieure d'Architecture et du Paysage,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Talence, France</w:t>
+              <w:t xml:space="preserve">Patrimonialiser la nature : valeurs et processus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00995044v1</w:t>
+                <w:t xml:space="preserve">halshs-00745227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aires protégées : pourquoi, où et combien ?</w:t>
+                <w:t xml:space="preserve">L'enfermement de la Nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Couderchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Mellac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier 1 AIRD « L'aire protégée, espace de ségrégation ou espace d'intégration », Pessac, 18 novembre 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Pessac, France</w:t>
+              <w:t xml:space="preserve">Table ronde : Nature : ordre ou désordre Journée TRANSVERSES Université Bordeaux-Montaigne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00555481v1</w:t>
+                <w:t xml:space="preserve">halshs-00995087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les politiques environnementales : fondements et méthodes d'analyse.</w:t>
+                <w:t xml:space="preserve">Aires protégées : forme, limites et gouvernance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mellac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Couderchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « des formes sensibles du politique », 3 mars 2010, ATOTEM, Centre de recherches anthropologiques, Bordeaux 2.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Atelier AIRD : L'aire protégée, espace de ségrégation ou espace d'intégration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00555475v1</w:t>
+                <w:t xml:space="preserve">halshs-00995075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographie et cinéma</w:t>
+                <w:t xml:space="preserve">Aires protégées : pourquoi, où et combien ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Amelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Couderchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mellac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Transverses de l'Université Bordeaux-Montaigne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Pessac, France</w:t>
+              <w:t xml:space="preserve">Atelier 1 AIRD « L'aire protégée, espace de ségrégation ou espace d'intégration », Pessac, 18 novembre 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00995080v1</w:t>
+                <w:t xml:space="preserve">halshs-00555481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aires protégées : forme, limites et gouvernance</w:t>
+                <w:t xml:space="preserve">Les politiques environnementales : fondements et méthodes d'analyse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Couderchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier AIRD : L'aire protégée, espace de ségrégation ou espace d'intégration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Pessac, France</w:t>
+              <w:t xml:space="preserve">Séminaire « des formes sensibles du politique », 3 mars 2010, ATOTEM, Centre de recherches anthropologiques, Bordeaux 2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00995075v1</w:t>
+                <w:t xml:space="preserve">halshs-00555475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les normes et la vision SHS</w:t>
+                <w:t xml:space="preserve">Géographie et cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire interdisciplinaire « Normes et seuils environnementaux : difficultés d'identification, d'interprétation et d'utilisation », Station marine d'Arcachon, 6 décembre 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Arcachon, France</w:t>
+              <w:t xml:space="preserve">Journées Transverses de l'Université Bordeaux-Montaigne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00555477v1</w:t>
+                <w:t xml:space="preserve">halshs-00995080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Habiter durable : du détournement philosophique à travers les images et récits médiatiques</w:t>
+                <w:t xml:space="preserve">Les normes et la vision SHS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">André-Frédéric Hoyaux</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international " Habiter : l'ancrage territorial comme support pour l'éducation à l'environnement ", La Rochelle 24 et 25 juin 2010, IFREE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire interdisciplinaire « Normes et seuils environnementaux : difficultés d'identification, d'interprétation et d'utilisation », Station marine d'Arcachon, 6 décembre 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Arcachon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00555468v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00555477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enfermement de la Nature</w:t>
+                <w:t xml:space="preserve">L'Habiter durable : du détournement philosophique à travers les images et récits médiatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Couderchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Frédéric Hoyaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde : Nature : ordre ou désordre Journée TRANSVERSES Université Bordeaux-Montaigne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque international " Habiter : l'ancrage territorial comme support pour l'éducation à l'environnement ", La Rochelle 24 et 25 juin 2010, IFREE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, La Rochelle, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ere.1087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00995087v1</w:t>
+                <w:t xml:space="preserve">halshs-00555468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'espace protégé ou la nature enfermée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5281,208 +5281,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00331509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la mémoire de la connaissance et de son utilisation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'aire protégée forestière : évolution d'un modèle de gestion d'un bien environnemental (Guinée et Madagascar)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Amelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interactions Nature-Société,analyse et modèles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, La Baule, France. pp.en ligne</w:t>
+              <w:t xml:space="preserve">Séminaire "Les biens environnementaux : biens publics, biens communs, quelles gestions décentralisées durables ?", UMR ADES, Pessac, 6 janvier 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00905411v1</w:t>
+                <w:t xml:space="preserve">halshs-00347486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'aire protégée forestière : évolution d'un modèle de gestion d'un bien environnemental (Guinée et Madagascar)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la mémoire de la connaissance et de son utilisation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Les biens environnementaux : biens publics, biens communs, quelles gestions décentralisées durables ?", UMR ADES, Pessac, 6 janvier 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Pessac, France</w:t>
+              <w:t xml:space="preserve">Interactions Nature-Société,analyse et modèles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, La Baule, France. pp.en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00347486v1</w:t>
+                <w:t xml:space="preserve">halshs-00905411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux d'échelles, jeux d'acteurs, jeux de mots. Approche comparée des politiques forestières en Guinée, à Madagascar et au Vietnam : de la colonisation à la globalisation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5927,346 +5927,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02361119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre espace ressource et paysage ressourcement : pratiques, perceptions et représentations de la savane du Cap La Houssaye aujourd’hui</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Front(s) écologique(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Mazzero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Germanaz, Christian and Briffaud, Serge. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Laure Amilhat-Szary; Grégory Hamez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les savanes de La Réunion. Paysage hérité, paysage en projet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 978-2-490-59627-0</w:t>
+              <w:t xml:space="preserve">Frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, 2020, Capes-Agrégation Histoire-Géographie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04472956v1</w:t>
+                <w:t xml:space="preserve">hal-04154270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Front(s) écologique(s)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un espace entrouvert. Pratiques, perceptions et représentations sociales contemporaines de la savane du Cap La Houssaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Moppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, 2020, Capes-Agrégation Histoire-Géographie</w:t>
+              <w:t xml:space="preserve">Les savanes de la Réunion. Paysages hérité, paysage en projet, sous la direction de Serge Briffaud et Christian Germanaz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Indianocéaniques, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154270v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02361148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un espace entrouvert. Pratiques, perceptions et représentations sociales contemporaines de la savane du Cap La Houssaye</w:t>
+                <w:t xml:space="preserve">Entre espace ressource et paysage ressourcement : pratiques, perceptions et représentations de la savane du Cap La Houssaye aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Moppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Germanaz, Christian and Briffaud, Serge. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les savanes de la Réunion. Paysages hérité, paysage en projet, sous la direction de Serge Briffaud et Christian Germanaz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires Indianocéaniques, 2020</w:t>
+              <w:t xml:space="preserve">Les savanes de La Réunion. Paysage hérité, paysage en projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-2-490-59627-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02361148v1</w:t>
+                <w:t xml:space="preserve">hal-04472956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hotspot</w:t>
               </w:r>
@@ -6325,51 +6325,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingérence écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6519,51 +6519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sacareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Debofle et Jean-Christophe Sanchez (Editeurs); Société Ramond en collaboration avec la Fédération historique de Midi-Pyrénées. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pays pyrénéens &amp; environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.257-273, 2016, 978-2-9523824-5-8</w:t>
@@ -6592,51 +6592,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Nature of Ressources. Conflicts of Landscape in the Pyrenees During the Rise of Hydroelectric Power</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Heaulmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6739,51 +6739,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nature de la ressource, conflits de paysage dans la montagne pyrénéenne au temps de l'essor de l'hydroélectricité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sacareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Heaulmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6864,51 +6864,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'espace protégé ou la nature enfermée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Couderchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6946,51 +6946,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The nature of resources. Conflicts of landscape in the Pyrenees during the rise of hydroelectric power</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Heaulmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7155,51 +7155,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Regaldo Saint-Blancard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Élisabeth Lorans; Xavier Rodier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de l'espace urbain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CTHS, pp.371-381, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pufr.7699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01537289v1</w:t>
@@ -7276,51 +7276,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pissoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elisabeth Lorans; Xavier Rodier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de l’espace urbain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires François-Rabelais, pp.371-381, 2013, Perspectives Villes et Territoires, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pufr.7699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03630705v1</w:t>
@@ -7703,51 +7703,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Faire » du développement (durable) au Sud : Production scientifique, construction du discours, déterminants de l'action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8567,64 +8567,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les savanes de la côte sous le vent à La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8685,51 +8685,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les savanes de la côte sous le vent à La Réunion. Histoire et dynamiques, perceptions et pratiques, gestion et médiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8807,51 +8807,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources paysagères et ressources énergétiques dans les montagnes sud-européennes. Histoire, comparaison, expérimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Davasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9223,51 +9223,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="09C26017"/>
+    <w:nsid w:val="61799C3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9454,51 +9454,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-andre-lamat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06012427X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197786685" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000409893431" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467565v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;-Lamat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sacareau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15e3k" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923180v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Salinas-Kraljevich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12q7o" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427513v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mazzero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienne Rodary" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.25178" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361161v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16190" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02164589v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Aubriot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Faulon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Puschiasis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jacquemet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1659/MRD-JOURNAL-D-17-00080.1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959295v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayt&#233; Banzo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.3878" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959305v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Pupier-Dauchez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959300v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mellac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.4189" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959321v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6087" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959313v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918616v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Duf&#233;al" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918388v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.665" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959346v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959339v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rakoto-Ramiarantsoa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amelot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.073.0073" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519869v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lavaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ez&#233;chiel Jean-Courret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Deler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pissoat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994443v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fayolle-Lussac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994942v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.782.0062" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838145v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couderchet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Fr&#233;d&#233;ric Hoyaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ere.1087" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994971v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo.039.0073" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526783v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529331v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ere.2236" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474060v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.3580" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265350v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Rossi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.2006.21283" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265349v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pestana" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1659/0276-4741(2003)023[0149:fralr]2.0.co;2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402822v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pesta&#241;a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.1038" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154321v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361054v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358858v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Moppert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358876v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fourthon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553285v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358969v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561491v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994985v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995001v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.7699" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995003v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995025v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995022v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995007v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745227v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995044v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555481v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555475v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995080v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995075v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555477v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555468v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995087v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526778v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352391v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335645v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.3435" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352392v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331509v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905411v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347486v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331508v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352394v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389776v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazzo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05019012v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://georama.fr/catalogue/iles/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361119v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04472956v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Briffaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Robert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154270v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361148v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361127v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361140v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959358v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523418v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521524v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Heaulm&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davasse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9843-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875169v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086053v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994955v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9843-3_8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537289v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Regaldo Saint-Blancard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630705v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685394v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994950v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994960v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783499v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555529v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.11201" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372222v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265364v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Bidou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265369v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaucelle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555516v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.30441" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575852v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a M&#233;nard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.uevujtyvm" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555472v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995081v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347539v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390948v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05199200v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bercovitz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boullet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522933v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bercovitz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Germanaz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824885v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daunes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Ferrario" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Frolova Ignatieva" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394178v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04164980v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002BOR30001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-andre-lamat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06012427X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197786685" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000409893431" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467565v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;-Lamat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sacareau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15e3k" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923180v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Salinas-Kraljevich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12q7o" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427513v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mazzero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienne Rodary" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.25178" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361161v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16190" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02164589v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Aubriot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Faulon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Puschiasis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jacquemet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1659/MRD-JOURNAL-D-17-00080.1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959295v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayt&#233; Banzo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.3878" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959305v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Pupier-Dauchez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959300v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mellac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.4189" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959313v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959321v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6087" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959339v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rakoto-Ramiarantsoa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amelot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.073.0073" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918616v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Duf&#233;al" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918388v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.665" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959346v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519869v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lavaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ez&#233;chiel Jean-Courret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Deler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pissoat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994443v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fayolle-Lussac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994942v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.782.0062" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838145v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couderchet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Fr&#233;d&#233;ric Hoyaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ere.1087" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526783v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo.039.0073" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994971v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529331v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ere.2236" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474060v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.3580" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265350v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Rossi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.2006.21283" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265349v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pestana" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1659/0276-4741(2003)023[0149:fralr]2.0.co;2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402822v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pesta&#241;a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.1038" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154321v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361054v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358858v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Moppert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358876v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fourthon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553285v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358969v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561491v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995001v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.7699" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994985v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995022v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995003v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995025v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995044v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995007v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745227v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995087v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995075v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555481v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555475v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995080v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555477v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555468v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526778v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352391v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335645v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.3435" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352392v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331509v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347486v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905411v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331508v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352394v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389776v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazzo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05019012v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://georama.fr/catalogue/iles/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361119v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154270v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361148v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Briffaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Robert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04472956v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361127v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361140v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959358v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523418v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521524v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Heaulm&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davasse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9843-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875169v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086053v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994955v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9843-3_8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537289v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Regaldo Saint-Blancard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630705v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685394v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994950v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994960v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783499v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555529v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.11201" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372222v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265364v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Bidou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265369v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaucelle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555516v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.30441" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575852v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a M&#233;nard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.uevujtyvm" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555472v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995081v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347539v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390948v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05199200v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bercovitz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boullet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522933v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bercovitz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Germanaz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824885v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daunes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Ferrario" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Frolova Ignatieva" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394178v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04164980v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002BOR30001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>