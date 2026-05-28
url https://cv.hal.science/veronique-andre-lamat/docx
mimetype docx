--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -783,213 +783,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02164589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bassin d'Arcachon entre attractivité et protection (avant-propos)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des pratiques de la pêche à pied aux perceptions de l’évolution de l’estran du bassin d’Arcachon : paroles de pêcheurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique André-Lamat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mayté Banzo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique André-Lamat</w:t>
+                <w:t xml:space="preserve">Solange Pupier-Dauchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 45, pp.13-24. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01959295v1</w:t>
+                <w:t xml:space="preserve">halshs-01959305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des pratiques de la pêche à pied aux perceptions de l’évolution de l’estran du bassin d’Arcachon : paroles de pêcheurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le bassin d'Arcachon entre attractivité et protection (avant-propos)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayté Banzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solange Pupier-Dauchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 45, pp.13-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/soe.3878⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01959305v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01959295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dune du Pilat, un espace mobile qui bouscule l’action publique.</w:t>
               </w:r>
@@ -1060,641 +1060,641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01959300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’eau source à l’eau ressource : production d’un capital environnemental ou d’un commun. L’exemple de l’eau domestique au Pharak (Népal)</w:t>
+                <w:t xml:space="preserve">La dune du Pilat au prisme du capital environnemental : tour d’horizon des valeurs d’un « tas de sable »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayté Banzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Pupier-Dauchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.6087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01959313v1</w:t>
+                <w:t xml:space="preserve">halshs-01959321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dune du Pilat au prisme du capital environnemental : tour d’horizon des valeurs d’un « tas de sable »</w:t>
+                <w:t xml:space="preserve">De l’eau source à l’eau ressource : production d’un capital environnemental ou d’un commun. L’exemple de l’eau domestique au Pharak (Népal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Solange Pupier-Dauchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/norois.6087⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01959321v1</w:t>
+                <w:t xml:space="preserve">halshs-01959313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les discours sur la nature à Madagascar, dans le sillage du teny baiko</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hors les murs, sur les toiles : quand la Géographie fait son cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique André-Lamat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Rakoto-Ramiarantsoa</w:t>
+                <w:t xml:space="preserve">Marina Duféal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sacareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mellac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01959339v1</w:t>
+                <w:t xml:space="preserve">halshs-01918616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hors les murs, sur les toiles : quand la Géographie fait son cinéma</w:t>
+                <w:t xml:space="preserve">Quatre géographes face à leurs émotions : Retour réflexif face à l'expérience de l'évènement séisme du 25 avril 2015 au Népal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marina Duféal</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Faulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sacareau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carnets de géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Géographies des émotions, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdg.665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01918616v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01918388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quatre géographes face à leurs émotions : Retour réflexif face à l'expérience de l'évènement séisme du 25 avril 2015 au Népal</w:t>
+                <w:t xml:space="preserve">L’ambiguïté du rapport entre protection et attractivité : le cas du bassin d’Arcachon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Sacareau</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de géographes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01918388v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01959346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ambiguïté du rapport entre protection et attractivité : le cas du bassin d’Arcachon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les discours sur la nature à Madagascar, dans le sillage du teny baiko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rakoto-Ramiarantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mellac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mayté Banzo</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Amelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historiens et géographes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/autr.073.0073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01959346v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01959339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude chrono-chorématique : Bordeaux</w:t>
               </w:r>
@@ -2119,51 +2119,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00838145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critique de la banalisation scientifique des magazines éducatifs à travers les publicités à caractère écologique</w:t>
+                <w:t xml:space="preserve">Critique de la banalisation scientifique des magazines à vocation éducative à travers les publicités à caractère écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Couderchet</w:t>
@@ -2172,102 +2172,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Frédéric Hoyaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 39, pp.73-85. </w:t>
+              <w:t xml:space="preserve">, 2010, 1 (39), pp.73-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ecopo.039.0073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00526783v1</w:t>
+                <w:t xml:space="preserve">halshs-00994971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critique de la banalisation scientifique des magazines à vocation éducative à travers les publicités à caractère écologique</w:t>
+                <w:t xml:space="preserve">Critique de la banalisation scientifique des magazines éducatifs à travers les publicités à caractère écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Couderchet</w:t>
@@ -2276,273 +2276,273 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Frédéric Hoyaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 1 (39), pp.73-85. </w:t>
+              <w:t xml:space="preserve">, 2010, 39, pp.73-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ecopo.039.0073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00994971v1</w:t>
+                <w:t xml:space="preserve">halshs-00526783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petits arrangements avec le développement durable. Entre production scientifique et instrumentalisation médiatique</w:t>
+                <w:t xml:space="preserve">La nature enfermée ou l'aire protégée comme norme de protection d'un bien commun menacé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Couderchet</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Amelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation relative à l'environnement : Regards - Recherches - Réflexions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 8, 15 p. </w:t>
+              <w:t xml:space="preserve">Géographie et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 69, pp.81-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ere.2236⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/gc.3580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01529331v1</w:t>
+                <w:t xml:space="preserve">halshs-00474060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nature enfermée ou l'aire protégée comme norme de protection d'un bien commun menacé</w:t>
+                <w:t xml:space="preserve">Petits arrangements avec le développement durable. Entre production scientifique et instrumentalisation médiatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Amelot</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Frédéric Hoyaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Couderchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie et cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 69, pp.81-96. </w:t>
+              <w:t xml:space="preserve">Éducation relative à l'environnement : Regards - Recherches - Réflexions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8, 15 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/gc.3580⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ere.2236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00474060v1</w:t>
+                <w:t xml:space="preserve">halshs-01529331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biodiversité : questions de perspectives</w:t>
               </w:r>
@@ -3036,51 +3036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Moppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Amelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque interdisciplinaire et international « Les îles à venir »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3308,51 +3308,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des circulations : des data, des femmes et des hommes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Duféal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3416,64 +3416,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bassin d’Arcachon, un capital environnemental ? Du pays à la dune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayté Banzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Pupier-Dauchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Capital environnemental : représentations, pratiques, dominations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GEOLAB, Limoges, Nov 2015, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3492,995 +3492,982 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réinvestir la chrono-chorématique : expériences bordelaises</w:t>
+                <w:t xml:space="preserve">Construction des savoirs et enseignements : du conformisme à l'interobjectivation de la nature.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pissoat</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Frédéric Hoyaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du CTHS - Composition(s) urbaine(s)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Penser l'écologie politique : sciences sociales et interdisciplinarité.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Paris, France. pp.176-180</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00995001v1</w:t>
+                <w:t xml:space="preserve">halshs-00994985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction des savoirs et enseignements : du conformisme à l'interobjectivation de la nature.</w:t>
+                <w:t xml:space="preserve">Réinvestir la chrono-chorématique : expériences bordelaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André-Frédéric Hoyaux</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezéchiel Jean-Courret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pissoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser l'écologie politique : sciences sociales et interdisciplinarité.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès du CTHS - Composition(s) urbaine(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Tours, France. pp.10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufr.7699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00994985v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00995001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bassin d'Arcachon entre attractivité et protection</w:t>
+                <w:t xml:space="preserve">La dune du Pilat, un espace naturel mobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mayté Banzo</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mellac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Association des Professeurs d'Histoire et Géographie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque international et interdisciplinaire " Dynamiques environnementales, politiques publiques et pratiques locales : quelles interactions ? ",</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/soe.4189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00995022v1</w:t>
+                <w:t xml:space="preserve">halshs-00995003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dune du Pilat, un espace naturel mobile</w:t>
+                <w:t xml:space="preserve">Crise environnementale. Jalons et fondations : de l'équilibre à la crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Mellac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international et interdisciplinaire " Dynamiques environnementales, politiques publiques et pratiques locales : quelles interactions ? ",</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence "La notion de crise en environnement. " Ecole Nationale Supérieure d'Architecture et du Paysage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Pessac, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00995003v1</w:t>
+                <w:t xml:space="preserve">halshs-00995025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crise environnementale. Jalons et fondations : de l'équilibre à la crise</w:t>
+                <w:t xml:space="preserve">Le bassin d'Arcachon entre attractivité et protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence "La notion de crise en environnement. " Ecole Nationale Supérieure d'Architecture et du Paysage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Pessac, France</w:t>
+              <w:t xml:space="preserve">Forum Association des Professeurs d'Histoire et Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00995025v1</w:t>
+                <w:t xml:space="preserve">halshs-00995022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysage, construction symbolique des territoires et systèmes de pouvoir</w:t>
+                <w:t xml:space="preserve">L'île aux oiseaux, appropriation conflictuelle d'un haut lieu du bassin d'Arcachon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mellac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Sacareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence "Paysages et systèmes de pouvoirs" Ecole Nationale Supérieure d'Architecture et du Paysage,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque international " Patrimonialiser la nature : valeurs et processus ",</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Pau, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lig.782.0062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00995044v1</w:t>
+                <w:t xml:space="preserve">halshs-00995007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'île aux oiseaux, appropriation conflictuelle d'un haut lieu du bassin d'Arcachon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patrimonialisation et conservation de la nature, télescopage des échelles, recyclage et hybridation des statuts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Amelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Mellac</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Couderchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international " Patrimonialiser la nature : valeurs et processus ",</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Patrimonialiser la nature : valeurs et processus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Pau, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00995007v1</w:t>
+                <w:t xml:space="preserve">halshs-00745227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrimonialisation et conservation de la nature, télescopage des échelles, recyclage et hybridation des statuts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paysage, construction symbolique des territoires et systèmes de pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Couderchet</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mellac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sacareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patrimonialiser la nature : valeurs et processus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Pau, France</w:t>
+              <w:t xml:space="preserve">Conférence "Paysages et systèmes de pouvoirs" Ecole Nationale Supérieure d'Architecture et du Paysage,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00745227v1</w:t>
+                <w:t xml:space="preserve">halshs-00995044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enfermement de la Nature</w:t>
+                <w:t xml:space="preserve">Aires protégées : forme, limites et gouvernance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mellac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Couderchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde : Nature : ordre ou désordre Journée TRANSVERSES Université Bordeaux-Montaigne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Pessac, France</w:t>
+              <w:t xml:space="preserve">Atelier AIRD : L'aire protégée, espace de ségrégation ou espace d'intégration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00995087v1</w:t>
+                <w:t xml:space="preserve">halshs-00995075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aires protégées : forme, limites et gouvernance</w:t>
+                <w:t xml:space="preserve">Les politiques environnementales : fondements et méthodes d'analyse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Couderchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier AIRD : L'aire protégée, espace de ségrégation ou espace d'intégration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Pessac, France</w:t>
+              <w:t xml:space="preserve">Séminaire « des formes sensibles du politique », 3 mars 2010, ATOTEM, Centre de recherches anthropologiques, Bordeaux 2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00995075v1</w:t>
+                <w:t xml:space="preserve">halshs-00555475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aires protégées : pourquoi, où et combien ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Couderchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4525,394 +4512,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00555481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les politiques environnementales : fondements et méthodes d'analyse.</w:t>
+                <w:t xml:space="preserve">Géographie et cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Couderchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « des formes sensibles du politique », 3 mars 2010, ATOTEM, Centre de recherches anthropologiques, Bordeaux 2.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées Transverses de l'Université Bordeaux-Montaigne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00555475v1</w:t>
+                <w:t xml:space="preserve">halshs-00995080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographie et cinéma</w:t>
+                <w:t xml:space="preserve">Les normes et la vision SHS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Transverses de l'Université Bordeaux-Montaigne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Pessac, France</w:t>
+              <w:t xml:space="preserve">Séminaire interdisciplinaire « Normes et seuils environnementaux : difficultés d'identification, d'interprétation et d'utilisation », Station marine d'Arcachon, 6 décembre 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00995080v1</w:t>
+                <w:t xml:space="preserve">halshs-00555477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les normes et la vision SHS</w:t>
+                <w:t xml:space="preserve">L'Habiter durable : du détournement philosophique à travers les images et récits médiatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Salles</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Couderchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Frédéric Hoyaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire interdisciplinaire « Normes et seuils environnementaux : difficultés d'identification, d'interprétation et d'utilisation », Station marine d'Arcachon, 6 décembre 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque international " Habiter : l'ancrage territorial comme support pour l'éducation à l'environnement ", La Rochelle 24 et 25 juin 2010, IFREE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, La Rochelle, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ere.1087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00555477v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00555468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Habiter durable : du détournement philosophique à travers les images et récits médiatiques</w:t>
+                <w:t xml:space="preserve">L'enfermement de la Nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Amelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Couderchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André-Frédéric Hoyaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international " Habiter : l'ancrage territorial comme support pour l'éducation à l'environnement ", La Rochelle 24 et 25 juin 2010, IFREE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Table ronde : Nature : ordre ou désordre Journée TRANSVERSES Université Bordeaux-Montaigne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Pessac, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00555468v1</w:t>
+                <w:t xml:space="preserve">halshs-00995087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'espace protégé ou la nature enfermée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5287,51 +5287,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aire protégée forestière : évolution d'un modèle de gestion d'un bien environnemental (Guinée et Madagascar)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5438,51 +5438,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux d'échelles, jeux d'acteurs, jeux de mots. Approche comparée des politiques forestières en Guinée, à Madagascar et au Vietnam : de la colonisation à la globalisation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5927,346 +5927,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02361119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Front(s) écologique(s)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un espace entrouvert. Pratiques, perceptions et représentations sociales contemporaines de la savane du Cap La Houssaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Moppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, 2020, Capes-Agrégation Histoire-Géographie</w:t>
+              <w:t xml:space="preserve">Les savanes de la Réunion. Paysages hérité, paysage en projet, sous la direction de Serge Briffaud et Christian Germanaz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Indianocéaniques, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154270v1</w:t>
+                <w:t xml:space="preserve">halshs-02361148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un espace entrouvert. Pratiques, perceptions et représentations sociales contemporaines de la savane du Cap La Houssaye</w:t>
+                <w:t xml:space="preserve">Entre espace ressource et paysage ressourcement : pratiques, perceptions et représentations de la savane du Cap La Houssaye aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Moppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Briffaud</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Morgane Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Germanaz, Christian and Briffaud, Serge. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les savanes de la Réunion. Paysages hérité, paysage en projet, sous la direction de Serge Briffaud et Christian Germanaz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires Indianocéaniques, 2020</w:t>
+              <w:t xml:space="preserve">Les savanes de La Réunion. Paysage hérité, paysage en projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-2-490-59627-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02361148v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre espace ressource et paysage ressourcement : pratiques, perceptions et représentations de la savane du Cap La Houssaye aujourd’hui</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Front(s) écologique(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Mazzero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Germanaz, Christian and Briffaud, Serge. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Laure Amilhat-Szary; Grégory Hamez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les savanes de La Réunion. Paysage hérité, paysage en projet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 978-2-490-59627-0</w:t>
+              <w:t xml:space="preserve">Frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, 2020, Capes-Agrégation Histoire-Géographie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04472956v1</w:t>
+                <w:t xml:space="preserve">hal-04154270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hotspot</w:t>
               </w:r>
@@ -6325,51 +6325,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingérence écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6519,51 +6519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sacareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Debofle et Jean-Christophe Sanchez (Editeurs); Société Ramond en collaboration avec la Fédération historique de Midi-Pyrénées. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pays pyrénéens &amp; environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.257-273, 2016, 978-2-9523824-5-8</w:t>
@@ -6592,51 +6592,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Nature of Ressources. Conflicts of Landscape in the Pyrenees During the Rise of Hydroelectric Power</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Heaulmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6720,277 +6720,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01521524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nature de la ressource, conflits de paysage dans la montagne pyrénéenne au temps de l'essor de l'hydroélectricité</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'espace protégé ou la nature enfermée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Amelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Couderchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energies and European Landscapes : Lessons from Southern European Cases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, 2014</w:t>
+              <w:t xml:space="preserve">Les espaces protégés. Entre conflits et acceptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BELIN, 2014, 978-2-7011-8963-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02875169v1</w:t>
+                <w:t xml:space="preserve">halshs-01086053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'espace protégé ou la nature enfermée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La nature de la ressource, conflits de paysage dans la montagne pyrénéenne au temps de l'essor de l'hydroélectricité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sacareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Heaulmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Davasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frolova M., Nadaï A. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les espaces protégés. Entre conflits et acceptation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BELIN, 2014, 978-2-7011-8963-5</w:t>
+              <w:t xml:space="preserve">Renewable Energies and European Landscapes : Lessons from Southern European Cases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01086053v1</w:t>
+                <w:t xml:space="preserve">hal-02875169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The nature of resources. Conflicts of landscape in the Pyrenees during the rise of hydroelectric power</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Heaulmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7155,51 +7155,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Regaldo Saint-Blancard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Élisabeth Lorans; Xavier Rodier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de l'espace urbain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CTHS, pp.371-381, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pufr.7699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01537289v1</w:t>
@@ -7276,51 +7276,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pissoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elisabeth Lorans; Xavier Rodier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de l’espace urbain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires François-Rabelais, pp.371-381, 2013, Perspectives Villes et Territoires, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pufr.7699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03630705v1</w:t>
@@ -7703,51 +7703,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Faire » du développement (durable) au Sud : Production scientifique, construction du discours, déterminants de l'action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7792,186 +7792,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00555529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation et commentaire de la communication « Géographes en brousse. Le terrain et la dénonciation des espaces africains problématiques » (Cristina D'Alessandro-Scarpari).</w:t>
+                <w:t xml:space="preserve">Modèle de l'environnement, environnement du modèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Velasco-Graciet, Hélène. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Etienne Bidou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Allard, Paul ; Fox, Dennis ; Picon, Bernard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les tropiques des géographes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MSHA, pp.99-100, 2008</w:t>
+              <w:t xml:space="preserve">Incertitude et environnement : la fin des certitudes scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edisud, pp.193-208, 2008, Ecologie Humaine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00372222v1</w:t>
+                <w:t xml:space="preserve">halshs-00265364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de l'environnement, environnement du modèle</w:t>
+                <w:t xml:space="preserve">Présentation et commentaire de la communication « Géographes en brousse. Le terrain et la dénonciation des espaces africains problématiques » (Cristina D'Alessandro-Scarpari).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Allard, Paul ; Fox, Dennis ; Picon, Bernard. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Velasco-Graciet, Hélène. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Incertitude et environnement : la fin des certitudes scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edisud, pp.193-208, 2008, Ecologie Humaine</w:t>
+              <w:t xml:space="preserve">Les tropiques des géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSHA, pp.99-100, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00265364v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00372222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eau et développement durable</w:t>
               </w:r>
@@ -8567,64 +8567,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les savanes de la côte sous le vent à La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8685,51 +8685,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les savanes de la côte sous le vent à La Réunion. Histoire et dynamiques, perceptions et pratiques, gestion et médiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8807,51 +8807,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources paysagères et ressources énergétiques dans les montagnes sud-européennes. Histoire, comparaison, expérimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Davasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8942,51 +8942,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques socio-spatiales sur les hautes terres de Guinée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André-Lamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Etienne Bidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pestana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9223,51 +9223,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="61799C3E"/>
+    <w:nsid w:val="64D15502"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9454,51 +9454,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-andre-lamat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06012427X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197786685" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000409893431" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467565v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;-Lamat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sacareau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15e3k" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923180v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Salinas-Kraljevich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12q7o" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427513v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mazzero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienne Rodary" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.25178" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361161v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16190" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02164589v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Aubriot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Faulon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Puschiasis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jacquemet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1659/MRD-JOURNAL-D-17-00080.1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959295v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayt&#233; Banzo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.3878" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959305v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Pupier-Dauchez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959300v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mellac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.4189" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959313v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959321v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6087" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959339v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rakoto-Ramiarantsoa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amelot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.073.0073" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918616v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Duf&#233;al" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918388v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.665" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959346v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519869v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lavaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ez&#233;chiel Jean-Courret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Deler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pissoat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994443v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fayolle-Lussac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994942v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.782.0062" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838145v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couderchet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Fr&#233;d&#233;ric Hoyaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ere.1087" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526783v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo.039.0073" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994971v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529331v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ere.2236" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474060v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.3580" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265350v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Rossi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.2006.21283" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265349v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pestana" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1659/0276-4741(2003)023[0149:fralr]2.0.co;2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402822v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pesta&#241;a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.1038" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154321v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361054v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358858v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Moppert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358876v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fourthon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553285v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358969v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561491v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995001v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.7699" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994985v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995022v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995003v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995025v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995044v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995007v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745227v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995087v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995075v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555481v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555475v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995080v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555477v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555468v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526778v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352391v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335645v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.3435" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352392v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331509v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347486v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905411v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331508v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352394v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389776v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazzo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05019012v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://georama.fr/catalogue/iles/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361119v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154270v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361148v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Briffaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Robert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04472956v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361127v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361140v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959358v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523418v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521524v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Heaulm&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davasse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9843-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875169v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086053v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994955v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9843-3_8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537289v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Regaldo Saint-Blancard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630705v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685394v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994950v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994960v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783499v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555529v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.11201" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372222v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265364v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Bidou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265369v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaucelle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555516v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.30441" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575852v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a M&#233;nard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.uevujtyvm" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555472v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995081v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347539v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390948v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05199200v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bercovitz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boullet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522933v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bercovitz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Germanaz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824885v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daunes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Ferrario" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Frolova Ignatieva" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394178v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04164980v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002BOR30001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-andre-lamat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06012427X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197786685" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000409893431" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467565v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;-Lamat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sacareau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15e3k" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923180v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Salinas-Kraljevich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12q7o" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427513v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mazzero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienne Rodary" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.25178" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361161v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16190" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02164589v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Aubriot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Faulon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Puschiasis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jacquemet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1659/MRD-JOURNAL-D-17-00080.1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959305v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Pupier-Dauchez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959295v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayt&#233; Banzo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.3878" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959300v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mellac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.4189" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959321v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6087" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959313v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918616v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Duf&#233;al" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918388v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.665" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959346v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959339v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rakoto-Ramiarantsoa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amelot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.073.0073" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519869v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lavaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ez&#233;chiel Jean-Courret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Deler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pissoat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994443v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fayolle-Lussac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994942v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.782.0062" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838145v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couderchet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Fr&#233;d&#233;ric Hoyaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ere.1087" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994971v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo.039.0073" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526783v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474060v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.3580" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529331v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ere.2236" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265350v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Rossi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.2006.21283" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265349v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pestana" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1659/0276-4741(2003)023[0149:fralr]2.0.co;2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402822v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pesta&#241;a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.1038" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154321v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361054v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358858v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Moppert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358876v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fourthon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553285v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358969v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561491v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994985v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995001v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.7699" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995003v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995025v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995022v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995007v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745227v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995044v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995075v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555475v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555481v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995080v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555477v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555468v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995087v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526778v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352391v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335645v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.3435" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352392v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331509v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347486v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905411v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331508v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352394v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389776v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazzo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05019012v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://georama.fr/catalogue/iles/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361119v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361148v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Briffaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Robert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04472956v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154270v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361127v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361140v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959358v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523418v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521524v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Heaulm&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davasse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9843-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086053v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875169v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994955v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9843-3_8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537289v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Regaldo Saint-Blancard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630705v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685394v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994950v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994960v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783499v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555529v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.11201" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265364v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Bidou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372222v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265369v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaucelle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555516v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.30441" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575852v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a M&#233;nard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.uevujtyvm" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555472v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995081v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347539v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390948v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05199200v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bercovitz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boullet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522933v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bercovitz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Germanaz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824885v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daunes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Ferrario" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Frolova Ignatieva" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394178v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04164980v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002BOR30001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>