--- v0 (2026-03-15)
+++ v1 (2026-04-29)
@@ -25,167 +25,213 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Véronique ANDRE </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">veronique-andre</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0002-9160-4525</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Née le 27 octobre 1965</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nationalité française</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Adresses</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ø Laboratoire de recherche : ABTE-ToxEMAC EA4651, Bâtiment Recherche GRECAN, Centre Baclesse, Boulevard Général Harris, 14076 Caen cedex 05 - France</w:t>
+        <w:t xml:space="preserve">Laboratoire de recherche : ABTE-ToxEMAC EA4651, Bâtiment Recherche GRECAN, Centre Baclesse, Boulevard Général Harris, 14076 Caen cedex 05 - FranceTél. : 02 31 45 52 18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tél. : 02 31 45 52 18</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Tél. : 02 31 56 60 24</w:t>
+        <w:t xml:space="preserve">Enseignements : Département de Biochimie-Toxicologie, UFR Santé (Sciences pharmaceutiques), Boulevard Becquerel, 14032 Caen cedexTél. : 02 31 56 60 24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">DIPLOMES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Diplôme d'état de Docteur en Pharmacie. Université de Caen </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">1990</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">DEA de Toxicologie de l'Environnement. Université de Metz.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">1****991</w:t>
+        <w:t xml:space="preserve">1991</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Doctorat de l'Université de Caen.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">1994</w:t>
+        <w:t xml:space="preserve">1995</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Habilitation à diriger des recherches </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2007</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Qualifiée aux fonctions de Professeur des Universités **(**86ème section du CNU) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -236,4783 +282,4783 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological responses of human tracheobronchial mucociliary pseudo-epithelium repeatedly exposed at the Air-Liquid Interface to PM10 indoor particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine El Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivannah Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lecureur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 520, pp.154369. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tox.2025.154369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05412683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The inflammatory effects of a repeated exposure of human macrophages to PM2.5 from house dust-SRM 2585 are partially reversible and disrupt the LPS/CD14 signaling pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivannah Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Véronique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lecureur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 418, pp.105048. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cellimm.2025.105048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05399041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les polluants de l’air intérieur : des mélanges complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivannah Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 21, pp.32-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04230694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative potential and in vitro toxicity of particles generated by pyrotechnic smokes in human small airway epithelial cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Intrinsic Characteristics and Biological Effects of Standard Reference Indoor Dust SRM® 2585 and Its Inhalable Subfractions PM10 and PM2.5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine El Hajjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Rogez-Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée Dewaele</w:t>
+                <w:t xml:space="preserve">Virginie Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francine Cazier-Dennin</w:t>
+                <w:t xml:space="preserve">Anthony Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Garon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2022.113637⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Chemical Composition and Toxicology of Indoor Particulate Matter, 13 (11), pp.1818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos13111818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401323v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic Characteristics and Biological Effects of Standard Reference Indoor Dust SRM® 2585 and Its Inhalable Subfractions PM10 and PM2.5</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Oxidative potential and in vitro toxicity of particles generated by pyrotechnic smokes in human small airway epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Martin de Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Rogez-Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Garon</w:t>
+                <w:t xml:space="preserve">Fabrice Cazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Dewaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Cazier-Dennin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos13111818⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 239, pp.113637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2022.113637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03845751v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Toxigenicity and Associated Mutagenicity of Aspergillus fumigatus and Aspergillus flavus Group Isolates Collected from the Agricultural Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Garon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Kientz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Andre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (7), pp.458. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/toxins12070458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of diesel and biodiesel exhausts on lung oxidative stress and genotoxicity in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Preterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lecureur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 235, pp.514-524. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2017.12.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaga (Inonotus obliquus), a Future Potential Medicinal Fungus in Oncology? A Chemical Study and a Comparison of the Cytotoxicity Against Human Lung Adenocarcinoma Cells (A549) and Human Bronchial Epithelial Cells (BEAS-2B)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemical characterization of fine and ultrafine PM, direct and indirect genotoxicity of PM and their organic extracts on pulmonary cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Rioult</w:t>
+                <w:t xml:space="preserve">Sylvain Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Bouchart</w:t>
+                <w:t xml:space="preserve">Yann Landkocz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrative Cancer Therapies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1534735418757912⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 71, pp.168-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jes.2018.04.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296898v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical characterization of fine and ultrafine PM, direct and indirect genotoxicity of PM and their organic extracts on pulmonary cells</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chaga (Inonotus obliquus), a Future Potential Medicinal Fungus in Oncology? A Chemical Study and a Comparison of the Cytotoxicity Against Human Lung Adenocarcinoma Cells (A549) and Human Bronchial Epithelial Cells (BEAS-2B)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Ledoux</w:t>
+                <w:t xml:space="preserve">Antoine Géry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dubreule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rioult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bouchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jes.2018.04.022⟩</w:t>
+              <w:t xml:space="preserve">Integrative Cancer Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (3), pp.832-843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1534735418757912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02025015v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine and ultrafine atmospheric particulate matter at a multi-influenced urban site: Physicochemical characterization, mutagenicity and cytotoxicity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Assessment of multi-contaminant exposure in a cancer treatment center: a 2-year monitoring of molds, mycotoxins, endotoxins, and glucans in bioaerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul Genevray</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dubos Arvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bouchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 189 (1), pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10661-016-5751-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.11.054⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02025255v1</w:t>
+                <w:t xml:space="preserve">hal-02358576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of multi-contaminant exposure in a cancer treatment center: a 2-year monitoring of molds, mycotoxins, endotoxins, and glucans in bioaerosols</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Fine and ultrafine atmospheric particulate matter at a multi-influenced urban site: Physicochemical characterization, mutagenicity and cytotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landkocz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Françoise Lemarié</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Genevray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10661-016-5751-z⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 221, pp.130-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.11.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358576v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of after-treatment devices and biofuels on diesel exhausts genotoxicity in A549 cells exposed at air-liquid interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Estace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology in Vitro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 45 (Part 3), pp.426-433. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tiv.2017.04.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de la qualité de l’air dans un centre de lutte contre le cancer : évaluation et caractérisation de l’exposition aux contaminants fongiques (Biohospitalair)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bonhommet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dubos Arvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hygiènes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de la qualité de l’air dans un centre de lutte contre le cancer : Evaluation et caractérisation de l’exposition aux contaminants fongiques (Biohospitalair)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Kientz-Bouchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hygiènes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, XXXIV (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative mutagenicity and genotoxicity of particles and aerosols emitted by the combustion of standard vs. rapeseed methyl ester supplemented bio-diesel fuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Preterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Keravec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutation Research - Genetic Toxicology and Environmental Mutagenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 777, pp.33-42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mrgentox.2014.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xenobiotic metabolism induction and bulky DNA adducts generated by particulate matter pollution in BEAS-2B cell line: geographical and seasonal influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Dergham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Verdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 34 (6), pp.703-713. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jat.2931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airborne molds and mycotoxins in Serpula lacrymans –damaged homes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Rioult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (2), pp.325-334. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5094/APR.2014.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutagenicity and clastogenicity of native airborne particulate matter samples collected under industrial, urban or rural influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Dergham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Verdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology in Vitro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 28 (5), pp.866-874. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tiv.2014.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the genotoxic and carcinogenic potentials of 3-aminothiophene derivatives using in vitro and in silico methodologies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polycyclic aromatic hydrocarbons within airborne particulate matter (PM 2.5 ) produced DNA bulky stable adducts in a human lung cell coculture model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Bureau</w:t>
+                <w:t xml:space="preserve">Imane Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Halm-Lemeille</w:t>
+                <w:t xml:space="preserve">Guillaume Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bouquet</w:t>
+                <w:t xml:space="preserve">Françoise Saint-Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regis Pecquet</w:t>
+                <w:t xml:space="preserve">Pierre Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 34 (7), pp.775-786. </w:t>
+              <w:t xml:space="preserve">, 2013, 33 (2), pp.109-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jat.2938⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jat.1722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01077085v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polycyclic aromatic hydrocarbons within airborne particulate matter (PM 2.5 ) produced DNA bulky stable adducts in a human lung cell coculture model</w:t>
+                <w:t xml:space="preserve">Assessment of the genotoxic and carcinogenic potentials of 3-aminothiophene derivatives using in vitro and in silico methodologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Abbas</w:t>
+                <w:t xml:space="preserve">Alban Lepailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Garçon</w:t>
+                <w:t xml:space="preserve">Ronan Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Saint-Georges</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Veronique Andre</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Halm-Lemeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gosset</w:t>
+                <w:t xml:space="preserve">Michel Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Pecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 33 (2), pp.109-119. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jat.1722⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 34 (7), pp.775-786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jat.2938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02186813v1</w:t>
+                <w:t xml:space="preserve">hal-01077085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benzo[a]pyrene, Aflatoxine B1 and Acetaldehyde Mutational Patterns in TP53 Gene Using a Functional Assay: Relevance to Human Cancer Aetiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lechevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (2), pp.e30921. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0030921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectre mutationnel de TP53 en réponse a une exposition in vitro a un aérosol atmosphérique particulaire PM2,5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Verdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 213-214, pp.131-144. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/pollution-atmospherique.332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05236485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recurrence of Stachybotrys chartarum during mycological and toxicological study of bioaerosols collected in a dairy cattle shed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Andre</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Natacha Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne El Kaddoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Agricultural and Environmental Medicine (AAEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 19 (1), pp.61-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA adduct variations in non-smoking crop farmers: Potential relationship with occupational exposure to pesticides?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Houssin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Andre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 32 (1), pp.1-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.etap.2010.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutagenicity and genotoxicity of PM2.5 issued from an urbano-industrialized area of Dunkerque (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 31 (2), pp.131-138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jat.1572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benzene-induced mutational pattern in the tumour suppressor gene TP53 analysed by use of a functional assay, the functional analysis of separated alleles in yeast, in human lung cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 84 (2), pp.99-107. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00204-009-0478-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotoxic potential of Polycyclic Aromatic Hydrocarbons-coated onto airborne Particulate Matter (PM2.5) in human lung epithelial A549 cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Verdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 270 (1), pp.144-155. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canlet.2008.04.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of bulky DNA adduct levels after pesticide use: Comparison between open-field farmers and fruit growers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lebailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Peluso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicological and Environmental Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 89 (1), pp.125-139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02772240600952026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA adduct measurements in zebra mussels, Dreissena polymorpha Pallas. Potential use for genotoxicant biomonitoring of fresh water ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pelhuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Devier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 79 (1), pp.55-64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquatox.2006.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA adduct measurements in zebra mussels, Dreissena polymorpha, Pallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pelhuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Devier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 79 (1), pp.55-64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquatox.2006.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotoxicant accumulation and cellular defence activation in bivalves chronically exposed to waterborne contaminants from the Seine River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Peluhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Manduzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 79 (1), pp.65-77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquatox.2006.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal variations of DNA-adduct patterns in open field farmers handling pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lebailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Le Goff</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D. Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Périn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutation Research - Genetic Toxicology and Environmental Mutagenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 587 (1-2), pp.90-102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mrgentox.2005.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urine mutagenicity and lymphocyte DNA damage in fruit growers occupationally exposed to the fungicide captan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lebailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 60 (12), pp.910-917. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oem.60.12.910⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urine mutagenicity of farmers occupationally exposed during a 1-day use of chlorothalonil and insecticides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lebailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Deslandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 76 (1), pp.55-62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00420-002-0382-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomonitoring of urine mutagenicity with the Ames test: improvement of the extraction/concentration method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lebailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Deslandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Henry-Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gauduchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutation Research - Genetic Toxicology and Environmental Mutagenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 520 (1-2), pp.199-205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s1383-5718(02)00172-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId175"/>
+      <w:footerReference w:type="default" r:id="rId176"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5078,51 +5124,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="98DD15CA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -5159,51 +5357,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05412683v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine El Hajjar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivannah Pottier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lelong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lecureur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2025.154369" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399041v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Morin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre V&#233;ronique" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2025.105048" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04230694v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401323v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Martin de Lagarde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Rogez-Florent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dewaele" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Cazier-Dennin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2022.113637" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845751v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Seguin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Verdin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13111818" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02937811v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Heutte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kientz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Andre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12070458" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01711070v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Corbi&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Preterre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecureur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.12.077" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296898v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G&#233;ry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dubreule" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rioult" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1534735418757912" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02025015v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landkocz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ledoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2018.04.022" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BPCJL47-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02025255v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Genevray" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.11.054" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FG7PTPD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358576v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubos Arvis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lemari&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-016-5751-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02025402v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barraud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pottier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Estace" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Blanchard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2017.04.025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428960v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonhommet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kientz-Bouchart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04804803v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonhomme" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Kientz-Bouchart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02025276v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Capron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Keravec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2014.11.007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02160269v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Lepers" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Dergham" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.2931" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1SJQKL5S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186760v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pottier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourreau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Duhamel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5094/APR.2014.038" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186761v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepers" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dergham" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Armand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2014.03.011" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2CPFR57-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077085v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lepailleur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Bureau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Halm-Lemeille" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouquet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Pecquet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.2938" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TKHPF1C0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186813v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Abbas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gar&#231;on" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Saint-Georges" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosset" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.1722" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HDWJBTD0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186767v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paget" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lechevrel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Le Goff" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030921" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236485v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.332" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186772v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne El Kaddoumi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186826v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gallois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Houssin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2010.12.005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WH0J128-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186834v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pottier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Goff" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.1572" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QC30QGV0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186869v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-009-0478-z" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F1C155B8B99FC2803783A4F56F637D782E7C92B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186795v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2008.04.044" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9MT3R47-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186914v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebailly" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Peluso" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02772240600952026" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04804760v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pelhuet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Devier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2006.05.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNJ95S4F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186883v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gallois" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186876v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rocher" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peluhet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Manduzio" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2006.05.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQSRLG9H-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186889v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebailly" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P&#233;rin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2005.05.013" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SP8F0R1W-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186891v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oem.60.12.910" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186895v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Deslandes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de M&#233;o" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-002-0382-9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0PVM13GQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186898v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Henry-Amar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gauduchon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1383-5718(02)00172-9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C41BVXT2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-andre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9160-4525" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05412683v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine El Hajjar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivannah Pottier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lelong" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lecureur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2025.154369" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399041v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Morin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre V&#233;ronique" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2025.105048" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04230694v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845751v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Rogez-Florent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Seguin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Verdin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13111818" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401323v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Martin de Lagarde" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dewaele" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Cazier-Dennin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2022.113637" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02937811v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Heutte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kientz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Andre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12070458" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01711070v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Corbi&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Preterre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecureur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.12.077" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02025015v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landkocz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ledoux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2018.04.022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BPCJL47-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296898v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G&#233;ry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dubreule" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rioult" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1534735418757912" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358576v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubos Arvis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lemari&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-016-5751-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02025255v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Genevray" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.11.054" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FG7PTPD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02025402v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barraud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pottier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Estace" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Blanchard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2017.04.025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428960v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonhommet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kientz-Bouchart" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04804803v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonhomme" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Kientz-Bouchart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02025276v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Capron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Keravec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2014.11.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02160269v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Lepers" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Dergham" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.2931" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1SJQKL5S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186760v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pottier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourreau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Duhamel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5094/APR.2014.038" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186761v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepers" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Armand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2014.03.011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2CPFR57-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186813v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Abbas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gar&#231;on" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Saint-Georges" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosset" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.1722" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HDWJBTD0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077085v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lepailleur" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Bureau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Halm-Lemeille" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Pecquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.2938" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TKHPF1C0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186767v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paget" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lechevrel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Le Goff" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030921" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236485v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.332" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186772v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne El Kaddoumi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186826v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gallois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Houssin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2010.12.005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WH0J128-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186834v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pottier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Goff" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.1572" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QC30QGV0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186869v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-009-0478-z" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F1C155B8B99FC2803783A4F56F637D782E7C92B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186795v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2008.04.044" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9MT3R47-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186914v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebailly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Peluso" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02772240600952026" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04804760v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pelhuet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Devier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2006.05.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNJ95S4F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186883v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gallois" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186876v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rocher" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peluhet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Briand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Manduzio" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2006.05.005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQSRLG9H-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186889v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebailly" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P&#233;rin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2005.05.013" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SP8F0R1W-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186891v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oem.60.12.910" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186895v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Deslandes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de M&#233;o" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-002-0382-9" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0PVM13GQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186898v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Henry-Amar" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gauduchon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1383-5718(02)00172-9" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C41BVXT2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>