--- v1 (2026-04-29)
+++ v2 (2026-05-23)
@@ -79,51 +79,51 @@
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">veronique-andre</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">0000-0002-9160-4525</w:t>
+          <w:t xml:space="preserve">0000-0002-1125-2233</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -5126,51 +5126,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="98DD15CA"/>
+    <w:nsid w:val="A9EF38FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5357,51 +5357,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-andre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9160-4525" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05412683v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine El Hajjar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivannah Pottier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lelong" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lecureur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2025.154369" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399041v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Morin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre V&#233;ronique" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2025.105048" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04230694v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845751v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Rogez-Florent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Seguin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Verdin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13111818" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401323v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Martin de Lagarde" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dewaele" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Cazier-Dennin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2022.113637" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02937811v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Heutte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kientz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Andre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12070458" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01711070v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Corbi&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Preterre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecureur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.12.077" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02025015v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landkocz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ledoux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2018.04.022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BPCJL47-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296898v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G&#233;ry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dubreule" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rioult" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1534735418757912" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358576v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubos Arvis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lemari&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-016-5751-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02025255v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Genevray" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.11.054" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FG7PTPD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02025402v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barraud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pottier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Estace" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Blanchard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2017.04.025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428960v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonhommet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kientz-Bouchart" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04804803v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonhomme" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Kientz-Bouchart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02025276v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Capron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Keravec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2014.11.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02160269v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Lepers" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Dergham" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.2931" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1SJQKL5S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186760v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pottier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourreau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Duhamel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5094/APR.2014.038" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186761v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepers" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Armand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2014.03.011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2CPFR57-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186813v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Abbas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gar&#231;on" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Saint-Georges" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosset" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.1722" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HDWJBTD0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077085v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lepailleur" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Bureau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Halm-Lemeille" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Pecquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.2938" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TKHPF1C0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186767v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paget" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lechevrel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Le Goff" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030921" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236485v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.332" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186772v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne El Kaddoumi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186826v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gallois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Houssin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2010.12.005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WH0J128-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186834v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pottier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Goff" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.1572" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QC30QGV0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186869v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-009-0478-z" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F1C155B8B99FC2803783A4F56F637D782E7C92B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186795v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2008.04.044" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9MT3R47-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186914v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebailly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Peluso" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02772240600952026" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04804760v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pelhuet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Devier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2006.05.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNJ95S4F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186883v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gallois" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186876v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rocher" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peluhet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Briand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Manduzio" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2006.05.005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQSRLG9H-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186889v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebailly" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P&#233;rin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2005.05.013" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SP8F0R1W-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186891v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oem.60.12.910" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186895v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Deslandes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de M&#233;o" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-002-0382-9" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0PVM13GQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186898v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Henry-Amar" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gauduchon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1383-5718(02)00172-9" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C41BVXT2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-andre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1125-2233" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05412683v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine El Hajjar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivannah Pottier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lelong" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lecureur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2025.154369" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399041v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Morin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre V&#233;ronique" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2025.105048" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04230694v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845751v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Rogez-Florent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Seguin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Verdin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13111818" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401323v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Martin de Lagarde" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dewaele" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Cazier-Dennin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2022.113637" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02937811v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Heutte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kientz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Andre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12070458" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01711070v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Corbi&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Preterre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecureur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.12.077" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02025015v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landkocz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ledoux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2018.04.022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BPCJL47-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296898v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G&#233;ry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dubreule" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rioult" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1534735418757912" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358576v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubos Arvis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lemari&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-016-5751-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02025255v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Genevray" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.11.054" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FG7PTPD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02025402v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barraud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pottier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Estace" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Blanchard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2017.04.025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428960v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonhommet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kientz-Bouchart" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04804803v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonhomme" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Kientz-Bouchart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02025276v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Capron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Keravec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2014.11.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02160269v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Lepers" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Dergham" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.2931" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1SJQKL5S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186760v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pottier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourreau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Duhamel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5094/APR.2014.038" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186761v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepers" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Armand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2014.03.011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2CPFR57-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186813v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Abbas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gar&#231;on" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Saint-Georges" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosset" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.1722" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HDWJBTD0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077085v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lepailleur" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Bureau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Halm-Lemeille" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Pecquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.2938" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TKHPF1C0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186767v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paget" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lechevrel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Le Goff" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030921" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236485v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.332" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186772v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne El Kaddoumi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186826v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gallois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Houssin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2010.12.005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WH0J128-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186834v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pottier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Goff" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.1572" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QC30QGV0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186869v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-009-0478-z" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F1C155B8B99FC2803783A4F56F637D782E7C92B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186795v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2008.04.044" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9MT3R47-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186914v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebailly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Peluso" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02772240600952026" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04804760v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pelhuet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Devier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2006.05.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNJ95S4F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186883v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gallois" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186876v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rocher" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peluhet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Briand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Manduzio" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2006.05.005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQSRLG9H-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186889v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebailly" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P&#233;rin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2005.05.013" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SP8F0R1W-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186891v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oem.60.12.910" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186895v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Deslandes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de M&#233;o" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-002-0382-9" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0PVM13GQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186898v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Henry-Amar" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gauduchon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1383-5718(02)00172-9" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C41BVXT2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>