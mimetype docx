--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -974,1229 +974,1229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delimiting species in the taxonomically challenging orchid section Pseudophrys: Bayesian analyses of genetic and phenotypic data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating bioinformatics pipelines for population-level inference using environmental DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Joffard</w:t>
+                <w:t xml:space="preserve">Régis Hocdé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Buatois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Arnal</w:t>
+                <w:t xml:space="preserve">Pierre-Edouard Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Errol Véla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudine Montgelard</w:t>
+                <w:t xml:space="preserve">Alice Valentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, pp.1058550. </w:t>
+              <w:t xml:space="preserve">Environmental DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (3), pp.674-686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2022.1058550⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/edn3.269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03869075v1</w:t>
+                <w:t xml:space="preserve">hal-04395283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extent of introgressive hybridization in the Hermann’s tortoise (Testudo hermanni hermanni) from the south of France</w:t>
+                <w:t xml:space="preserve">Delimiting species in the taxonomically challenging orchid section Pseudophrys: Bayesian analyses of genetic and phenotypic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bech</w:t>
+                <w:t xml:space="preserve">Nina Joffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Nivelle</w:t>
+                <w:t xml:space="preserve">Bruno Buatois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Caron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Arnal</w:t>
+                <w:t xml:space="preserve">Errol Véla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Montgelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10344-022-01585-8⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.1058550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2022.1058550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03684582v1</w:t>
+                <w:t xml:space="preserve">hal-03869075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking eleven biodiversity indicators based on environmental DNA surveys: More diverse functional traits and evolutionary lineages inside marine reserves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alicia Dalongeville</w:t>
+                <w:t xml:space="preserve">Extent of introgressive hybridization in the Hermann’s tortoise (Testudo hermanni hermanni) from the south of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Boulanger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Marques</w:t>
+                <w:t xml:space="preserve">Damien Nivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Charbonnel</w:t>
+                <w:t xml:space="preserve">Sébastien Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Hartmann</w:t>
+                <w:t xml:space="preserve">Jean-Marie Ballouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 59 (11), pp.2803-2813. </w:t>
+              <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 68 (3), pp.37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.14276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10344-022-01585-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03892475v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological indicators based on quantitative eDNA metabarcoding: the case of marine reserves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boissery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Dalongeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 140, pp.108966. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolind.2022.108966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03993372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating bioinformatics pipelines for population-level inference using environmental DNA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Régis Hocdé</w:t>
+                <w:t xml:space="preserve">Benchmarking eleven biodiversity indicators based on environmental DNA surveys: More diverse functional traits and evolutionary lineages inside marine reserves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Dalongeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Edouard Guerin</w:t>
+                <w:t xml:space="preserve">Eric Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Valentini</w:t>
+                <w:t xml:space="preserve">Virginie Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental DNA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4 (3), pp.674-686. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 59 (11), pp.2803-2813. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/edn3.269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.14276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395283v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noninvasive genetic sampling for flying foxes: a valuable method for monitoring demographic parameters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Thani Ibouroi</w:t>
+                <w:t xml:space="preserve">Environmental DNA metabarcoding reveals and unpacks a biodiversity conservation paradox in Mediterranean marine reserves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Valentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claudine Montgelard</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boissery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecs2.3327⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 288 (1949), pp.20210112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2021.0112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04347145v1</w:t>
+                <w:t xml:space="preserve">hal-04015973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of landscape features and flooding on the genetic structure of a small wetland rodent, the harvest mouse (Micromys minutus)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Noninvasive genetic sampling for flying foxes: a valuable method for monitoring demographic parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Thani Ibouroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Cheha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Darinot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Coulon</w:t>
+                <w:t xml:space="preserve">Said Ali Ousseni Dhurham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Montgelard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10980-021-01235-5⟩</w:t>
+              <w:t xml:space="preserve">Ecosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (7), pp.e03327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecs2.3327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04022100v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic composition, origin and conservation of loggerhead sea turtles (Caretta caretta) frequenting the French Mediterranean coasts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of landscape features and flooding on the genetic structure of a small wetland rodent, the harvest mouse (Micromys minutus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Darinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Le Petitcorps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Loisier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Montgelard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00227-021-03855-6⟩</w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (6), pp.1755-1771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-021-01235-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04168303v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04022100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental DNA metabarcoding reveals and unpacks a biodiversity conservation paradox in Mediterranean marine reserves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Boulanger</w:t>
+                <w:t xml:space="preserve">Genetic composition, origin and conservation of loggerhead sea turtles (Caretta caretta) frequenting the French Mediterranean coasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Loisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Savelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Claro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Loiseau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boissery</w:t>
+                <w:t xml:space="preserve">Delphine Gambaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 288 (1949), pp.20210112. </w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 168 (4), pp.52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2021.0112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00227-021-03855-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04015973v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04168303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floral scent evolution in the section Pseudophrys : pollinator‐mediated selection or phylogenetic constraints?</w:t>
               </w:r>
@@ -2208,51 +2208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Joffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Schatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2306,295 +2306,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02995725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversification and cryptic diversity of Ophisops elegans (Sauria, Lacertidae)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New genomic resources for three exploited Mediterranean fishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roozbeh Behrooz</w:t>
+                <w:t xml:space="preserve">Katharina Fietz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Trofimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Edouard Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Geniez</w:t>
+                <w:t xml:space="preserve">Montserrat Torres-Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 58 (4), pp.1276-1289. </w:t>
+              <w:t xml:space="preserve">Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 112 (6), pp.4297-4303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jzs.12369⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2020.06.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04918997v1</w:t>
+                <w:t xml:space="preserve">hal-02997412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New genomic resources for three exploited Mediterranean fishes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversification and cryptic diversity of Ophisops elegans (Sauria, Lacertidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Montgelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina Fietz</w:t>
+                <w:t xml:space="preserve">Roozbeh Behrooz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Trofimenko</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Arnal</w:t>
+                <w:t xml:space="preserve">Atefeh Asadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montserrat Torres-Oliva</w:t>
+                <w:t xml:space="preserve">Philippe Geniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 112 (6), pp.4297-4303. </w:t>
+              <w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58 (4), pp.1276-1289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2020.06.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jzs.12369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02997412v1</w:t>
+                <w:t xml:space="preserve">hal-04918997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eDNA Increases the Detectability of Ranavirus Infection in an Alpine Amphibian Population</w:t>
               </w:r>
@@ -2619,51 +2619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Valentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Dejean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2710,51 +2710,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation Below the Species Level: Suitable Evolutionarily Significant Units among Mountain Vipers (the Montivipera raddei complex) in Iran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roozbeh Behrooz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Kaboli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2762,51 +2762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoud Nazarizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atefeh Asadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 109 (4), pp.416-425. </w:t>
@@ -2857,51 +2857,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contrasting genetic patterns of two sympatric flying fox species from the Comoros and the implications for conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Thani Ibouroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Cheha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3004,51 +3004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menad Beddek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliha Zenboudji-Beddek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Geniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouaa Fathalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4246,51 +4246,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="25FF36D1"/>
+    <w:nsid w:val="770F7089"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4477,51 +4477,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-arnal-jallageas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4037-490X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/DTZ-0923-2022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447143v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Delrieu&#8208;trottin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bianic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Miaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Garcia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arnal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.70179" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04824360v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pichot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Juhel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Dalongeville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13937" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04690273v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marques" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Loot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10807" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927704v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Thani Ibouroi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Montgelard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aje.13261" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04144473v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Faure" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Manel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mac&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Guellati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3954" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917943v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Muller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarita Maree" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Taylor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2023.107779" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869075v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Joffard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol V&#233;la" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.1058550" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684582v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bech" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nivelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Ballouard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-022-01585-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892475v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boulanger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charbonnel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hartmann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14276" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993372v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sanchez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boissery" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2022.108966" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395283v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hocd&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Guerin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Valentini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.269" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347145v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Cheha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ali Ousseni Dhurham" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3327" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022100v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Darinot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Petitcorps" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01235-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04168303v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Loisier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Savelli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Claro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gambaiani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-021-03855-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04015973v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.0112" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995725v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Joffard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schatz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montgelard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.13104" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918997v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roozbeh Behrooz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atefeh Asadi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geniez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12369" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997412v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Fietz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Trofimenko" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Torres-Oliva" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2020.06.041" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918908v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poulain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Dejean" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11060526" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347090v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Kaboli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Nazarizadeh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esy005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627051v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lagadec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tortosa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-018-1111-6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626320v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menad Beddek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Zenboudji-Beddek" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouaa Fathalla" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sourrouille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201218" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04864057v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cheylan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bertolero" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2016.01.007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02394347v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Monti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duriez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dominici" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sforzi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0535-6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630586v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ferchaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Eudeline" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pottier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13011" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A30DC8E96C4E2C55DF6B635C29F56ADB6EB7C826/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779784v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lebarbenchon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Poitevin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.186" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977724v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Jallageas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Privat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mestre-Franc&#232;s" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bons" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977719v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Silhol" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Calenda" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jallageas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mestre-Franc&#233;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/nbdi.1996.0017" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B119013B56854DBEA779C792512ED31F023E031/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977717v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Silhol" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Petter" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gt.2011.87" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977718v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-arnal-jallageas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4037-490X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/DTZ-0923-2022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447143v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Delrieu&#8208;trottin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bianic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Miaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Garcia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arnal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.70179" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04824360v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pichot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Juhel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Dalongeville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13937" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04690273v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marques" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Loot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10807" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927704v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Thani Ibouroi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Montgelard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aje.13261" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04144473v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Faure" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Manel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mac&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Guellati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3954" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917943v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Muller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarita Maree" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Taylor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2023.107779" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395283v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hocd&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Guerin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Valentini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.269" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869075v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Joffard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol V&#233;la" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.1058550" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684582v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bech" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nivelle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Ballouard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-022-01585-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993372v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sanchez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boulanger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boissery" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2022.108966" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892475v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charbonnel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hartmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14276" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04015973v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.0112" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347145v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Cheha" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ali Ousseni Dhurham" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3327" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022100v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Darinot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Petitcorps" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01235-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04168303v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Loisier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Savelli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Claro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gambaiani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-021-03855-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995725v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Joffard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schatz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montgelard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.13104" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997412v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Fietz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Trofimenko" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Torres-Oliva" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2020.06.041" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918997v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roozbeh Behrooz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atefeh Asadi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geniez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12369" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918908v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poulain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Dejean" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11060526" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347090v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Kaboli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Nazarizadeh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esy005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627051v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lagadec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tortosa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-018-1111-6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626320v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menad Beddek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Zenboudji-Beddek" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouaa Fathalla" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sourrouille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201218" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04864057v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cheylan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bertolero" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2016.01.007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02394347v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Monti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duriez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dominici" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sforzi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0535-6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630586v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ferchaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Eudeline" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pottier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13011" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A30DC8E96C4E2C55DF6B635C29F56ADB6EB7C826/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779784v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lebarbenchon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Poitevin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.186" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977724v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Jallageas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Privat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mestre-Franc&#232;s" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bons" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977719v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Silhol" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Calenda" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jallageas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mestre-Franc&#233;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/nbdi.1996.0017" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B119013B56854DBEA779C792512ED31F023E031/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977717v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Silhol" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Petter" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gt.2011.87" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977718v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>