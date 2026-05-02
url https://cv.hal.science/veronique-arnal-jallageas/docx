--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -974,1229 +974,1229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating bioinformatics pipelines for population-level inference using environmental DNA</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delimiting species in the taxonomically challenging orchid section Pseudophrys: Bayesian analyses of genetic and phenotypic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Hocdé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Marques</w:t>
+                <w:t xml:space="preserve">Nina Joffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Edouard Guerin</w:t>
+                <w:t xml:space="preserve">Bruno Buatois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Valentini</w:t>
+                <w:t xml:space="preserve">Errol Véla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Montgelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental DNA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4 (3), pp.674-686. </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.1058550. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/edn3.269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2022.1058550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395283v1</w:t>
+                <w:t xml:space="preserve">hal-03869075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delimiting species in the taxonomically challenging orchid section Pseudophrys: Bayesian analyses of genetic and phenotypic data</w:t>
+                <w:t xml:space="preserve">Extent of introgressive hybridization in the Hermann’s tortoise (Testudo hermanni hermanni) from the south of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Joffard</w:t>
+                <w:t xml:space="preserve">Nicolas Bech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Buatois</w:t>
+                <w:t xml:space="preserve">Damien Nivelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Ballouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Arnal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudine Montgelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2022.1058550⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 68 (3), pp.37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10344-022-01585-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03869075v1</w:t>
+                <w:t xml:space="preserve">hal-03684582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extent of introgressive hybridization in the Hermann’s tortoise (Testudo hermanni hermanni) from the south of France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecological indicators based on quantitative eDNA metabarcoding: the case of marine reserves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Nivelle</w:t>
+                <w:t xml:space="preserve">Loïc Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Caron</w:t>
+                <w:t xml:space="preserve">Emilie Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Ballouard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Arnal</w:t>
+                <w:t xml:space="preserve">Pierre Boissery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Dalongeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 68 (3), pp.37. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 140, pp.108966. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10344-022-01585-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2022.108966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03684582v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03993372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological indicators based on quantitative eDNA metabarcoding: the case of marine reserves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benchmarking eleven biodiversity indicators based on environmental DNA surveys: More diverse functional traits and evolutionary lineages inside marine reserves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Dalongeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Sanchez</w:t>
+                <w:t xml:space="preserve">Eric Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Boulanger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alicia Dalongeville</w:t>
+                <w:t xml:space="preserve">Virginie Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2022.108966⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 59 (11), pp.2803-2813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.14276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03993372v1</w:t>
+                <w:t xml:space="preserve">hal-03892475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking eleven biodiversity indicators based on environmental DNA surveys: More diverse functional traits and evolutionary lineages inside marine reserves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Boulanger</w:t>
+                <w:t xml:space="preserve">Evaluating bioinformatics pipelines for population-level inference using environmental DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Charbonnel</w:t>
+                <w:t xml:space="preserve">Pierre-Edouard Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Hartmann</w:t>
+                <w:t xml:space="preserve">Alice Valentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 59 (11), pp.2803-2813. </w:t>
+              <w:t xml:space="preserve">Environmental DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (3), pp.674-686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.14276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/edn3.269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03892475v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental DNA metabarcoding reveals and unpacks a biodiversity conservation paradox in Mediterranean marine reserves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Boulanger</w:t>
+                <w:t xml:space="preserve">Noninvasive genetic sampling for flying foxes: a valuable method for monitoring demographic parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Thani Ibouroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Loiseau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boissery</w:t>
+                <w:t xml:space="preserve">Ali Cheha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Ali Ousseni Dhurham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Montgelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2021.0112⟩</w:t>
+              <w:t xml:space="preserve">Ecosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (7), pp.e03327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecs2.3327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04015973v1</w:t>
+                <w:t xml:space="preserve">hal-04347145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noninvasive genetic sampling for flying foxes: a valuable method for monitoring demographic parameters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Thani Ibouroi</w:t>
+                <w:t xml:space="preserve">Effects of landscape features and flooding on the genetic structure of a small wetland rodent, the harvest mouse (Micromys minutus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Darinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Le Petitcorps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Said Ali Ousseni Dhurham</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Montgelard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecs2.3327⟩</w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (6), pp.1755-1771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-021-01235-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04347145v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04022100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of landscape features and flooding on the genetic structure of a small wetland rodent, the harvest mouse (Micromys minutus)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quentin Le Petitcorps</w:t>
+                <w:t xml:space="preserve">Genetic composition, origin and conservation of loggerhead sea turtles (Caretta caretta) frequenting the French Mediterranean coasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Loisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Savelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Claro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gambaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10980-021-01235-5⟩</w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 168 (4), pp.52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-021-03855-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04022100v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04168303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic composition, origin and conservation of loggerhead sea turtles (Caretta caretta) frequenting the French Mediterranean coasts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Paule Savelli</w:t>
+                <w:t xml:space="preserve">Environmental DNA metabarcoding reveals and unpacks a biodiversity conservation paradox in Mediterranean marine reserves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Valentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Delphine Gambaiani</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boissery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 168 (4), pp.52. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 288 (1949), pp.20210112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00227-021-03855-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2021.0112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04168303v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floral scent evolution in the section Pseudophrys : pollinator‐mediated selection or phylogenetic constraints?</w:t>
               </w:r>
@@ -2208,51 +2208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Joffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Schatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2306,295 +2306,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02995725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New genomic resources for three exploited Mediterranean fishes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversification and cryptic diversity of Ophisops elegans (Sauria, Lacertidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Montgelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina Fietz</w:t>
+                <w:t xml:space="preserve">Roozbeh Behrooz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Trofimenko</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Arnal</w:t>
+                <w:t xml:space="preserve">Atefeh Asadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montserrat Torres-Oliva</w:t>
+                <w:t xml:space="preserve">Philippe Geniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 112 (6), pp.4297-4303. </w:t>
+              <w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58 (4), pp.1276-1289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2020.06.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jzs.12369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02997412v1</w:t>
+                <w:t xml:space="preserve">hal-04918997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversification and cryptic diversity of Ophisops elegans (Sauria, Lacertidae)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New genomic resources for three exploited Mediterranean fishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roozbeh Behrooz</w:t>
+                <w:t xml:space="preserve">Katharina Fietz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Trofimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Edouard Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Geniez</w:t>
+                <w:t xml:space="preserve">Montserrat Torres-Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 58 (4), pp.1276-1289. </w:t>
+              <w:t xml:space="preserve">Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 112 (6), pp.4297-4303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jzs.12369⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2020.06.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04918997v1</w:t>
+                <w:t xml:space="preserve">hal-02997412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eDNA Increases the Detectability of Ranavirus Infection in an Alpine Amphibian Population</w:t>
               </w:r>
@@ -2619,51 +2619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Valentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Dejean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2710,51 +2710,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation Below the Species Level: Suitable Evolutionarily Significant Units among Mountain Vipers (the Montivipera raddei complex) in Iran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roozbeh Behrooz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Kaboli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2762,51 +2762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoud Nazarizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atefeh Asadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 109 (4), pp.416-425. </w:t>
@@ -2857,51 +2857,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contrasting genetic patterns of two sympatric flying fox species from the Comoros and the implications for conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Thani Ibouroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Cheha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3004,51 +3004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menad Beddek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliha Zenboudji-Beddek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Geniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouaa Fathalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4246,51 +4246,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="770F7089"/>
+    <w:nsid w:val="FC57CDB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4477,51 +4477,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-arnal-jallageas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4037-490X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/DTZ-0923-2022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447143v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Delrieu&#8208;trottin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bianic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Miaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Garcia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arnal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.70179" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04824360v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pichot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Juhel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Dalongeville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13937" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04690273v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marques" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Loot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10807" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927704v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Thani Ibouroi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Montgelard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aje.13261" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04144473v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Faure" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Manel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mac&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Guellati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3954" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917943v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Muller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarita Maree" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Taylor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2023.107779" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395283v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hocd&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Guerin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Valentini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.269" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869075v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Joffard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol V&#233;la" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.1058550" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684582v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bech" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nivelle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Ballouard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-022-01585-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993372v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sanchez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boulanger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boissery" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2022.108966" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892475v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charbonnel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hartmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14276" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04015973v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.0112" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347145v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Cheha" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ali Ousseni Dhurham" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3327" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022100v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Darinot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Petitcorps" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01235-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04168303v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Loisier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Savelli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Claro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gambaiani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-021-03855-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995725v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Joffard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schatz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montgelard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.13104" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997412v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Fietz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Trofimenko" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Torres-Oliva" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2020.06.041" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918997v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roozbeh Behrooz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atefeh Asadi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geniez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12369" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918908v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poulain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Dejean" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11060526" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347090v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Kaboli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Nazarizadeh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esy005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627051v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lagadec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tortosa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-018-1111-6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626320v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menad Beddek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Zenboudji-Beddek" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouaa Fathalla" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sourrouille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201218" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04864057v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cheylan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bertolero" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2016.01.007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02394347v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Monti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duriez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dominici" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sforzi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0535-6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630586v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ferchaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Eudeline" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pottier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13011" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A30DC8E96C4E2C55DF6B635C29F56ADB6EB7C826/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779784v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lebarbenchon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Poitevin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.186" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977724v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Jallageas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Privat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mestre-Franc&#232;s" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bons" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977719v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Silhol" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Calenda" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jallageas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mestre-Franc&#233;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/nbdi.1996.0017" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B119013B56854DBEA779C792512ED31F023E031/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977717v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Silhol" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Petter" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gt.2011.87" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977718v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-arnal-jallageas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4037-490X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/DTZ-0923-2022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447143v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Delrieu&#8208;trottin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bianic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Miaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Garcia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arnal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.70179" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04824360v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pichot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Juhel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Dalongeville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13937" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04690273v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marques" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Loot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10807" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927704v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Thani Ibouroi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Montgelard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aje.13261" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04144473v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Faure" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Manel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mac&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Guellati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3954" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917943v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Muller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarita Maree" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Taylor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2023.107779" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869075v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Joffard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol V&#233;la" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.1058550" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684582v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bech" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nivelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Ballouard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-022-01585-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993372v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sanchez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boulanger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boissery" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2022.108966" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892475v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charbonnel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hartmann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14276" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395283v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hocd&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Guerin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Valentini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.269" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347145v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Cheha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ali Ousseni Dhurham" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3327" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022100v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Darinot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Petitcorps" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01235-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04168303v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Loisier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Savelli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Claro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gambaiani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-021-03855-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04015973v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.0112" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995725v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Joffard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schatz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montgelard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.13104" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918997v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roozbeh Behrooz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atefeh Asadi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geniez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12369" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997412v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Fietz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Trofimenko" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Torres-Oliva" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2020.06.041" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918908v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poulain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Dejean" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11060526" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347090v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Kaboli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Nazarizadeh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esy005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627051v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lagadec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tortosa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-018-1111-6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626320v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menad Beddek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Zenboudji-Beddek" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouaa Fathalla" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sourrouille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201218" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04864057v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cheylan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bertolero" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2016.01.007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02394347v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Monti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duriez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dominici" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sforzi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0535-6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630586v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ferchaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Eudeline" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pottier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13011" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A30DC8E96C4E2C55DF6B635C29F56ADB6EB7C826/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779784v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lebarbenchon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Poitevin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.186" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977724v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Jallageas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Privat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mestre-Franc&#232;s" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bons" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977719v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Silhol" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Calenda" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jallageas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mestre-Franc&#233;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/nbdi.1996.0017" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B119013B56854DBEA779C792512ED31F023E031/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977717v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Silhol" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Petter" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gt.2011.87" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977718v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>