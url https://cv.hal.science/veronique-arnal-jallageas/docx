--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -187,295 +187,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Monitoring of the Invasive Blue Crab (Callinectes sapidus): Combining Environmental DNA and Citizen Observations</w:t>
+                <w:t xml:space="preserve">Mediterranean islands as refugia for elasmobranch and threatened fishes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Delrieu‐trottin</w:t>
+                <w:t xml:space="preserve">Franck Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Bianic</w:t>
+                <w:t xml:space="preserve">David Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Miaud</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Garcia</w:t>
+                <w:t xml:space="preserve">Alicia Dalongeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Arnal</w:t>
+                <w:t xml:space="preserve">Olivier Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 35 (7), pp.e70179. </w:t>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (2), pp.e13937. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aqc.70179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ddi.13937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447143v1</w:t>
+                <w:t xml:space="preserve">hal-04824360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediterranean islands as refugia for elasmobranch and threatened fishes</w:t>
+                <w:t xml:space="preserve">Improving the Monitoring of the Invasive Blue Crab (Callinectes sapidus): Combining Environmental DNA and Citizen Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Pichot</w:t>
+                <w:t xml:space="preserve">Erwan Delrieu‐trottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Mouillot</w:t>
+                <w:t xml:space="preserve">Mathieu Bianic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Juhel</w:t>
+                <w:t xml:space="preserve">Claude Miaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Dalongeville</w:t>
+                <w:t xml:space="preserve">Manon Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Adam</w:t>
+                <w:t xml:space="preserve">Véronique Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31 (2), pp.e13937. </w:t>
+              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (7), pp.e70179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ddi.13937⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aqc.70179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824360v1</w:t>
+                <w:t xml:space="preserve">hal-05447143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing detectability of the endangered fan mussel using eDNA and ddPCR</w:t>
               </w:r>
@@ -500,51 +500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Loot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Miaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Planes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -608,51 +608,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat fragmentation increases genetic distance between fruit bat subpopulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Thani Ibouroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Montgelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -751,51 +751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Manel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Guellati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -872,51 +872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Montgelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarita Maree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1006,51 +1006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Joffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Errol Véla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1166,51 +1166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Ballouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 68 (3), pp.37. </w:t>
@@ -1274,77 +1274,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boissery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Dalongeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 140, pp.108966. </w:t>
@@ -1382,51 +1382,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking eleven biodiversity indicators based on environmental DNA surveys: More diverse functional traits and evolutionary lineages inside marine reserves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Dalongeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1663,51 +1663,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noninvasive genetic sampling for flying foxes: a valuable method for monitoring demographic parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Thani Ibouroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Cheha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1810,51 +1810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Darinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Le Petitcorps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1940,51 +1940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Loisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Savelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Claro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2087,51 +2087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Valentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boissery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2195,51 +2195,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floral scent evolution in the section Pseudophrys : pollinator‐mediated selection or phylogenetic constraints?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Joffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2306,338 +2306,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02995725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversification and cryptic diversity of Ophisops elegans (Sauria, Lacertidae)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New genomic resources for three exploited Mediterranean fishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roozbeh Behrooz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Katharina Fietz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Trofimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Edouard Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Geniez</w:t>
+                <w:t xml:space="preserve">Montserrat Torres-Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 58 (4), pp.1276-1289. </w:t>
+              <w:t xml:space="preserve">Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 112 (6), pp.4297-4303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jzs.12369⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2020.06.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04918997v1</w:t>
+                <w:t xml:space="preserve">hal-02997412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New genomic resources for three exploited Mediterranean fishes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversification and cryptic diversity of Ophisops elegans (Sauria, Lacertidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Montgelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina Fietz</w:t>
+                <w:t xml:space="preserve">Roozbeh Behrooz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Trofimenko</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Arnal</w:t>
+                <w:t xml:space="preserve">Atefeh Asadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montserrat Torres-Oliva</w:t>
+                <w:t xml:space="preserve">Philippe Geniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 112 (6), pp.4297-4303. </w:t>
+              <w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58 (4), pp.1276-1289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2020.06.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jzs.12369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02997412v1</w:t>
+                <w:t xml:space="preserve">hal-04918997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eDNA Increases the Detectability of Ranavirus Infection in an Alpine Amphibian Population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Miaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2710,103 +2710,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation Below the Species Level: Suitable Evolutionarily Significant Units among Mountain Vipers (the Montivipera raddei complex) in Iran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roozbeh Behrooz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Kaboli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoud Nazarizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atefeh Asadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 109 (4), pp.416-425. </w:t>
@@ -2870,51 +2870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Thani Ibouroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Cheha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3004,51 +3004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menad Beddek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliha Zenboudji-Beddek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Geniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouaa Fathalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3138,51 +3138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliha Zenboudji-Beddek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cheylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Bertolero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3272,51 +3272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Dominici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3406,51 +3406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Eudeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cheylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3552,51 +3552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Poitevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Montgelard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4246,51 +4246,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FC57CDB3"/>
+    <w:nsid w:val="512437D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4477,51 +4477,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-arnal-jallageas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4037-490X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/DTZ-0923-2022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447143v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Delrieu&#8208;trottin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bianic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Miaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Garcia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arnal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.70179" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04824360v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pichot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Juhel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Dalongeville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13937" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04690273v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marques" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Loot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10807" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927704v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Thani Ibouroi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Montgelard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aje.13261" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04144473v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Faure" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Manel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mac&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Guellati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3954" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917943v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Muller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarita Maree" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Taylor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2023.107779" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869075v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Joffard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol V&#233;la" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.1058550" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684582v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bech" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nivelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Ballouard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-022-01585-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993372v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sanchez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boulanger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boissery" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2022.108966" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892475v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charbonnel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hartmann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14276" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395283v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hocd&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Guerin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Valentini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.269" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347145v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Cheha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ali Ousseni Dhurham" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3327" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022100v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Darinot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Petitcorps" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01235-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04168303v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Loisier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Savelli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Claro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gambaiani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-021-03855-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04015973v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.0112" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995725v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Joffard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schatz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montgelard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.13104" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918997v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roozbeh Behrooz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atefeh Asadi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geniez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12369" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997412v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Fietz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Trofimenko" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Torres-Oliva" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2020.06.041" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918908v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poulain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Dejean" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11060526" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347090v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Kaboli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Nazarizadeh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esy005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627051v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lagadec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tortosa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-018-1111-6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626320v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menad Beddek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Zenboudji-Beddek" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouaa Fathalla" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sourrouille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201218" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04864057v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cheylan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bertolero" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2016.01.007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02394347v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Monti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duriez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dominici" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sforzi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0535-6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630586v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ferchaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Eudeline" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pottier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13011" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A30DC8E96C4E2C55DF6B635C29F56ADB6EB7C826/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779784v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lebarbenchon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Poitevin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.186" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977724v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Jallageas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Privat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mestre-Franc&#232;s" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bons" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977719v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Silhol" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Calenda" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jallageas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mestre-Franc&#233;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/nbdi.1996.0017" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B119013B56854DBEA779C792512ED31F023E031/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977717v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Silhol" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Petter" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gt.2011.87" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977718v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-arnal-jallageas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4037-490X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/DTZ-0923-2022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04824360v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pichot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Juhel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Dalongeville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13937" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447143v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Delrieu&#8208;trottin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bianic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Miaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Garcia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arnal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.70179" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04690273v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marques" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Loot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10807" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927704v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Thani Ibouroi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Montgelard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aje.13261" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04144473v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Faure" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Manel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mac&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Guellati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3954" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917943v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Muller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarita Maree" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Taylor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2023.107779" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869075v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Joffard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol V&#233;la" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.1058550" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684582v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bech" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nivelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Ballouard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-022-01585-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993372v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sanchez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boulanger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boissery" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2022.108966" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892475v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charbonnel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hartmann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14276" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395283v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hocd&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Guerin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Valentini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.269" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347145v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Cheha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ali Ousseni Dhurham" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3327" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022100v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Darinot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Petitcorps" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01235-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04168303v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Loisier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Savelli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Claro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gambaiani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-021-03855-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04015973v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.0112" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995725v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Joffard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schatz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montgelard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.13104" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997412v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Fietz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Trofimenko" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Torres-Oliva" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2020.06.041" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918997v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roozbeh Behrooz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atefeh Asadi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geniez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12369" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918908v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poulain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Dejean" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11060526" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347090v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Kaboli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Nazarizadeh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esy005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627051v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lagadec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tortosa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-018-1111-6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626320v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menad Beddek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Zenboudji-Beddek" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouaa Fathalla" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sourrouille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201218" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04864057v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cheylan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bertolero" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2016.01.007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02394347v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Monti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duriez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dominici" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sforzi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0535-6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630586v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ferchaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Eudeline" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pottier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13011" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A30DC8E96C4E2C55DF6B635C29F56ADB6EB7C826/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779784v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lebarbenchon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Poitevin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.186" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977724v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Jallageas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Privat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mestre-Franc&#232;s" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bons" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977719v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Silhol" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Calenda" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jallageas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mestre-Franc&#233;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/nbdi.1996.0017" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B119013B56854DBEA779C792512ED31F023E031/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977717v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Silhol" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Petter" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gt.2011.87" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977718v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>