--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -1728,291 +1728,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01528578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical degradation under hydrogen of yttrium doped barium zirconate electrolyte material prepared with NiO additive</w:t>
+                <w:t xml:space="preserve">Development of an in situ method for measuring elastic and total strain fields at the grain scale with an estimation of accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ciria Désirée</w:t>
+                <w:t xml:space="preserve">Wang Chow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ben Hassine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Jimenez-Melendo</w:t>
+                <w:t xml:space="preserve">Denis Solas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia Iakovleva</w:t>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Haghi-Ashtiani</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 321, pp.226-232. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (3), pp.1234 - 1250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2016.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10853-015-9359-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01380157v1</w:t>
+                <w:t xml:space="preserve">hal-01858597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an in situ method for measuring elastic and total strain fields at the grain scale with an estimation of accuracy</w:t>
+                <w:t xml:space="preserve">Mechanical degradation under hydrogen of yttrium doped barium zirconate electrolyte material prepared with NiO additive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wang Chow</w:t>
+                <w:t xml:space="preserve">Ciria Désirée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Solas</w:t>
+                <w:t xml:space="preserve">Mohamed Ben Hassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jimenez-Melendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Puel</w:t>
+                <w:t xml:space="preserve">Anastasia Iakovleva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Baudin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul Haghi-Ashtiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 51 (3), pp.1234 - 1250. </w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 321, pp.226-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-015-9359-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2016.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858597v1</w:t>
+                <w:t xml:space="preserve">hal-01380157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the crystalline orientation on microcrack initiation in low-cycle fatigue</w:t>
               </w:r>
@@ -2109,548 +2109,548 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of variable stress amplitude on cyclic plasticity and microcrack initiation in austenitic steel 304L</w:t>
+                <w:t xml:space="preserve">Microstructural modeling of fatigue crack initiation in austenitic stainless steel 304L</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Aubin</w:t>
+                <w:t xml:space="preserve">Yan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bompard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 64, pp.7-11. </w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31, pp.541 - 549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2012.05.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2012.01.1065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00755638v1</w:t>
+                <w:t xml:space="preserve">hal-00806238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stade I d’endommagement par fatigue plastique oligocyclique (FPO) dans un acier inoxydable duplex (AID)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Balbi</w:t>
+                <w:t xml:space="preserve">The effects of variable stress amplitude on cyclic plasticity and microcrack initiation in austenitic steel 304L</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bompard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mattech/2012002⟩</w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64, pp.7-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2012.05.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625243v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polycrystalline numerical simulation of variable amplitude loading effects on cyclic plasticity and microcrack initiation in austenitic steel 304L</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stade I d’endommagement par fatigue plastique oligocyclique (FPO) dans un acier inoxydable duplex (AID)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Balbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Alvarez-Armas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 42, pp.71-81. </w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100 (1), pp.69 - 78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2011.07.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2012002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00756036v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural modeling of fatigue crack initiation in austenitic stainless steel 304L</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yan Li</w:t>
+                <w:t xml:space="preserve">Polycrystalline numerical simulation of variable amplitude loading effects on cyclic plasticity and microcrack initiation in austenitic steel 304L</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bompard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42, pp.71-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2011.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2012.01.1065⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00806238v1</w:t>
+                <w:t xml:space="preserve">hal-00756036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclic mechanical behavior of Sn3.0Ag0.5Cu alloy under high temperature isothermal ageing</w:t>
               </w:r>
@@ -2772,1798 +2772,1798 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00631662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain heterogeneities between phases in a duplex stainless steel. Comparison between measures and simulation</w:t>
+                <w:t xml:space="preserve">Influence of thermal ageing on cyclic mechanical properties of SnAgCu alloys for microelectronic assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+                <w:t xml:space="preserve">Benoît Dompierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charkaluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Evrard</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wilson Carlos Maia Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brizoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FATIGUE 2010</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2010.03.239⟩</w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (1), pp.1477-1486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2010.03.159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761238v1</w:t>
+                <w:t xml:space="preserve">hal-00761224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of boundary conditions on bi-phased polycrystal microstructure calculation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Strain heterogeneities between phases in a duplex stainless steel. Comparison between measures and simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Degallaix</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Herenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Alvarez-Armas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2010.03.016⟩</w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (1), pp.2229-2237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2010.03.239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00488072v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal ageing induces drastic changes on mechanical and damage behavior of Sn3.0Ag0.5Cu alloy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Brizoux</w:t>
+                <w:t xml:space="preserve">Strain heterogeneities between phases in a duplex stainless steel. Comparison between measures and simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Herenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Alvarez-Armas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2010.07.125⟩</w:t>
+              <w:t xml:space="preserve">FATIGUE 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (1), pp.2229-2237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2010.03.239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00517341v1</w:t>
+                <w:t xml:space="preserve">hal-00761238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stage I surface crack formation in thermal fatigue: A predictive multi-scale approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Sauzay</w:t>
+                <w:t xml:space="preserve">Influence of boundary conditions on bi-phased polycrystal microstructure calculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2010.09.019⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 47 (16), pp.1979-1986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2010.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00531407v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polycrystalline modeling of the cyclic hardening/softening behavior of an austenitic–ferritic stainless steel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iris Alvarez-Armas</w:t>
+                <w:t xml:space="preserve">Thermal ageing induces drastic changes on mechanical and damage behavior of Sn3.0Ag0.5Cu alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dompierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.C. Maia Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brizoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Degallaix</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charkaluk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2010.01.007⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 50 (9-11), pp.1661-1665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2010.07.125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00465138v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00517341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microcrack initiation in low-cycle fatigue of an austenitic stainless steel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pengfei Mu</w:t>
+                <w:t xml:space="preserve">Stage I surface crack formation in thermal fatigue: A predictive multi-scale approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Osterstock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robertson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Sauzay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FATIGUE 2010</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2010.03.210⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 528 (1), pp.379-390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2010.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761244v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00531407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal ageing induces drastic changes on mechanical and damage behavior of Sn3.0Ag0.5Cu alloy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Brizoux</w:t>
+                <w:t xml:space="preserve">Polycrystalline modeling of the cyclic hardening/softening behavior of an austenitic–ferritic stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Alvarez-Armas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Charkaluk</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2010.07.125⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (4), pp.395-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2010.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761246v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00465138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stage I surface crack formation in thermal fatigue: A predictive multi-scale approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Robertson</w:t>
+                <w:t xml:space="preserve">Microcrack initiation in low-cycle fatigue of an austenitic stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengfei Mu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2010.09.019⟩</w:t>
+              <w:t xml:space="preserve">FATIGUE 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (1), pp.1951-1960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2010.03.210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761253v1</w:t>
+                <w:t xml:space="preserve">hal-00761244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polycrystalline modeling of the cyclic hardening/softening behavior of an austenitic-ferritic stainless steel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Alvarez-Armas</w:t>
+                <w:t xml:space="preserve">Stage I surface crack formation in thermal fatigue: A predictive multi-scale approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Osterstock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sauzay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robertson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2010.01.007⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 528 (1), pp.379-390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2010.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761223v1</w:t>
+                <w:t xml:space="preserve">hal-00761253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of thermal ageing on cyclic mechanical properties of SnAgCu alloys for microelectronic assemblies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Thermal ageing induces drastic changes on mechanical and damage behavior of Sn3.0Ag0.5Cu alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dompierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilson Carlos Maia Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brizoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charkaluk</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Brizoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 50 (9-11), pp.1661-1665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2010.07.125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2010.03.159⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00761224v1</w:t>
+                <w:t xml:space="preserve">hal-00761246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain heterogeneities between phases in a duplex stainless steel. Comparison between measures and simulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Polycrystalline modeling of the cyclic hardening/softening behavior of an austenitic-ferritic stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Alvarez-Armas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Degallaix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2010.03.239⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (4), pp.395-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2010.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658483v1</w:t>
+                <w:t xml:space="preserve">hal-00761223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activated slip systems and microcrack path in LCF of a duplex stainless steel</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Cyclic Softening Behaviour of a Duplex Stainless Steel Microstructural Origin and Modelling Part I: Correlation between Cyclic Behavior and Dislocation Microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Alvarez-Armas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Degallaix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MATERIALS TESTING-MATERIALS AND COMPONENTS TECHNOLOGY AND APPLICATION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 51 (6), pp.349-353</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761283v1</w:t>
+                <w:t xml:space="preserve">hal-00761447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic Softening Behaviour of a Duplex Stainless Steel Microstructural Origin and Modelling Part I: Correlation between Cyclic Behavior and Dislocation Microstructure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Activated slip systems and microcrack path in LCF of a duplex stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Marinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Signorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATERIALS TESTING-MATERIALS AND COMPONENTS TECHNOLOGY AND APPLICATION</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 509 (1-2), pp.81-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2009.01.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761447v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface observation and measurement techniques to study the fatigue damage micromechanisms in a duplex stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 31 (11-12), pp.2049-2055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4622,77 +4622,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclic softening behaviour of a duplex stainless steel. Microstructural origin and modelling – Part I: Correlation between cyclic behaviour and dislocation microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Alvarez-Armas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Material Prüfung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 06, pp.349-353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4717,77 +4717,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclic softening behaviour of a duplex stainless steel. Microstructural origin and modelling – Part II: bi-phased polycrystalline modelling of cyclic behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4838,77 +4838,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Fatigue Damage Micromechanisms in a Duplex Stainless Steel by Complementary Analysis Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 11 (9), pp.727-731. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4967,223 +4967,223 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activated slip systems and microcrack path in LCF of a duplex stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Cecilia Marinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier W. Signorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 509 (1-2), pp.81-88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msea.2009.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00376732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation and validation of a polycrystalline model for a bi-phased steel under non-proportional loading paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Pilvin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Ph. Pilvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5212,120 +5212,120 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761469v1</w:t>
+                <w:t xml:space="preserve">hal-00288551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and analysis of slip systems activated during low-cycle fatigue in a duplex stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Villechaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5378,970 +5378,970 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation of a new single crystal law for modeling the cyclic softening</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Implementation and validation of a polycrystalline model for a bi-phased steel under non-proportional loading paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pilvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 35 (8), pp.589-594. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2008.06.001⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 35 (5), pp.336-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2008.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761474v1</w:t>
+                <w:t xml:space="preserve">hal-00761469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and analysis of slip systems activated during low-cycle fatigue in a duplex stainless steel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+                <w:t xml:space="preserve">Formulation of a new single crystal law for modeling the cyclic softening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2008.07.044⟩</w:t>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35 (8), pp.589-594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2008.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00333440v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation of a new single crystal law for modeling the cyclic softening</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Evrard</w:t>
+                <w:t xml:space="preserve">Identification and analysis of slip systems activated during low-cycle fatigue in a duplex stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Villechaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2008.06.001⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 59 (12), pp.1231-1234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2008.07.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00333429v1</w:t>
+                <w:t xml:space="preserve">hal-00333440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yield Surface and Complex Loading Path Simulation of a Duplex Stainless Steel Using a Bi-Phase Polycrystalline Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Formulation of a new single crystal law for modeling the cyclic softening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35 (8), pp.589-594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2008.06.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00204398v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00333429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yield surface and complex loading path simulation of a duplex stainless steel using a bi-phase polycrystalline model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Yield Surface and Complex Loading Path Simulation of a Duplex Stainless Steel Using a Bi-Phase Polycrystalline Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATERIALS STRUCTURE &amp; MICROMECHANICS OF FRACTURE V</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 567-568, pp.141-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761452v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00204398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue damage analysis in a duplex stainless steel by digital image correlation technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+                <w:t xml:space="preserve">Yield surface and complex loading path simulation of a duplex stainless steel using a bi-phase polycrystalline model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MATERIALS STRUCTURE &amp; MICROMECHANICS OF FRACTURE V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 567-568, pp.141-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1460-2695.2007.01207.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00761463v1</w:t>
+                <w:t xml:space="preserve">hal-00761452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation and validation of a polycrystalline model for a bi-phased steel under non-proportional loading paths</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Evrard</w:t>
+                <w:t xml:space="preserve">Fatigue damage analysis in a duplex stainless steel by digital image correlation technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2008.01.006⟩</w:t>
+              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31 (2), pp.137-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-2695.2007.01207.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00288551v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of the scatter of crack initiation under high cycle fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Osterstock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robertson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sauzay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6418,51 +6418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Polak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 482, pp.179-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6513,51 +6513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quaegebeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of ASTM International (JAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 1, paper ID JAI19066</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6608,51 +6608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quaegebeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Material Sciences and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 346 (1-2), pp.208-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6703,51 +6703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quaegebeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biaxial/Multiaxial Fatigue and Fracture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, pp.401-422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6798,51 +6798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quaegebeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 12 (Pr11), pp.195-202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6914,269 +6914,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation and decarburization during dual phase steels annealing for the industrial galvanizing process</w:t>
+                <w:t xml:space="preserve">Dissolving as a means to determine residual stress in steel wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Blanchard</w:t>
+                <w:t xml:space="preserve">Abir Boujnah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Ruscassier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eva Héripré</w:t>
+                <w:t xml:space="preserve">Jan Neggers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Solas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-L. Giorgi</w:t>
+                <w:t xml:space="preserve">Aurélie Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Diffusion in Solids and Liquids - DSL2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Florence, Italy</w:t>
+              <w:t xml:space="preserve">18th European Mechanics of Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04457686v1</w:t>
+                <w:t xml:space="preserve">hal-03887714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolving as a means to determine residual stress in steel wires</w:t>
+                <w:t xml:space="preserve">Oxidation and decarburization during dual phase steels annealing for the industrial galvanizing process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abir Boujnah</w:t>
+                <w:t xml:space="preserve">Alexis Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Neggers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Solas</w:t>
+                <w:t xml:space="preserve">N. Ruscassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Héripré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Jamoneau</w:t>
+                <w:t xml:space="preserve">M.-L. Giorgi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Mechanics of Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">18th International Conference on Diffusion in Solids and Liquids - DSL2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03887714v1</w:t>
+                <w:t xml:space="preserve">hal-04457686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue crack propagation in highly cold drawn pearlitic wires</w:t>
               </w:r>
@@ -7412,103 +7412,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolve matter to find macroscopic residual stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Boujnah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Solas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Neggers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1th International Conference on Residual Stresses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7572,51 +7572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hubert Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laurence Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ruscassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7648,977 +7648,977 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a crystal plasticity finite element model of a real sample for purpose of material law identification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Gandiolle</w:t>
+                <w:t xml:space="preserve">Fatigue life prediction of steel cable based on crack propagation from surface defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bonneric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th international Fatigue Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2018, Poitiers, France. pp.777</w:t>
+              <w:t xml:space="preserve">, May 2018, Poitiers, France. pp.682</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858616v1</w:t>
+                <w:t xml:space="preserve">hal-01858620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability of fuel cells - size of a representative volume element</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Dezanneau</w:t>
+                <w:t xml:space="preserve">Development of a crystal plasticity finite element model of a real sample for purpose of material law identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yipeng He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gandiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th international Fatigue Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2018, Poitiers, France. pp.878</w:t>
+              <w:t xml:space="preserve">, May 2018, Poitiers, France. pp.777</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858613v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue damage evolution in coated steel cables under bending loading</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Durville</w:t>
+                <w:t xml:space="preserve">Durability of fuel cells - size of a representative volume element</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciria Désirée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhat Quang Ta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Dezanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th international Fatigue Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2018, Poitiers, France. p.360</w:t>
+              <w:t xml:space="preserve">, May 2018, Poitiers, France. pp.878</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858618v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding deformation of Magnesium and Magnesium alloys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Rajesh</w:t>
+                <w:t xml:space="preserve">Fatigue damage evolution in coated steel cables under bending loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bonneric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indo-french workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Simrole, Indore, India</w:t>
+              <w:t xml:space="preserve">12th international Fatigue Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Poitiers, France. p.360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858970v1</w:t>
+                <w:t xml:space="preserve">hal-01858618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue life prediction of steel cable based on crack propagation from surface defects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Durville</w:t>
+                <w:t xml:space="preserve">Understanding deformation of Magnesium and Magnesium alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Eswara Prasad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Rajesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th international Fatigue Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Poitiers, France. pp.682</w:t>
+              <w:t xml:space="preserve">Indo-french workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Simrole, Indore, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858620v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron microscopy characterization of yttrium-doped barium zirconate electrolytes prepared with Ni additive: Influence of hydrogen treatment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Jimenez-Melendo</w:t>
+                <w:t xml:space="preserve">Mechanical characterization and modeling of the mechanical behavior of Powder-In-Tube MgB2 strand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Microscopy Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Superconducting Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Denver, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858637v1</w:t>
+                <w:t xml:space="preserve">hal-01858625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue damage of composite elastomer - steel under bending loading</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bonneric</w:t>
+                <w:t xml:space="preserve">Electron microscopy characterization of yttrium-doped barium zirconate electrolytes prepared with Ni additive: Influence of hydrogen treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Haghi-Ashtiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Hassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciria Désirée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jimenez-Melendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Fatigue Damage of Structural Materials XI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th European Microscopy Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Lyon, France. pp.831-832, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9783527808465.EMC2016.4513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858624v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical characterization and modeling of the mechanical behavior of Powder-In-Tube MgB2 strand</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Lenoir</w:t>
+                <w:t xml:space="preserve">Fatigue damage of composite elastomer - steel under bending loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bonneric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Superconducting Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Denver, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Fatigue Damage of Structural Materials XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Hyannis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858625v1</w:t>
+                <w:t xml:space="preserve">hal-01858624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modelling of the mechanical behaviour of Nb3Sn</w:t>
+                <w:t xml:space="preserve">Réponse mécanique de matériaux supraconducteurs sous chargement cyclique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on the Mechanical Behaviour of Materials (ICM12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">Journées de Printemps 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858631v1</w:t>
+                <w:t xml:space="preserve">hal-01859587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification d'un modèle de plasticité cristalline à partir de mesures de champs multimodales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouldi Ben Azzouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang Chow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8637,109 +8637,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse mécanique de matériaux supraconducteurs sous chargement cyclique</w:t>
+                <w:t xml:space="preserve">Characterization and modelling of the mechanical behaviour of Nb3Sn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Printemps 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on the Mechanical Behaviour of Materials (ICM12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01859587v1</w:t>
+                <w:t xml:space="preserve">hal-01858631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behaviour, local properties and strain localization of powder-in-tube MgB2 wire</w:t>
               </w:r>
@@ -8801,489 +8801,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to identify the crack closure and opening in cyclic tearing tests on fracture mechanic specimens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Tranchand</w:t>
+                <w:t xml:space="preserve">Identification of a crystalline constitutive law using multimodal full-field measurements in grain scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Chow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Solas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pressure Vessels &amp; Piping Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Anaheim, United States</w:t>
+              <w:t xml:space="preserve">MMM 2014 - 7th International Conference on Multiscale Materials Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858648v1</w:t>
+                <w:t xml:space="preserve">hal-01079437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ductile fracture under large amplitude cycles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">A method to identify the crack closure and opening in cyclic tearing tests on fracture mechanic specimens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Tranchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pressure Vessels &amp; Piping Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Anaheim, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858646v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of complementary strain fields at the grain scale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ductile fracture under large amplitude cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Tranchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chapuliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECRS-9 - 9th European Conference on Residual Stresses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Troyes, France. pp. 64-69</w:t>
+              <w:t xml:space="preserve">Pressure Vessels &amp; Piping Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Anaheim, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01079436v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a crystalline constitutive law using multimodal full-field measurements in grain scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Measurement of complementary strain fields at the grain scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang Chow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Solas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMM 2014 - 7th International Conference on Multiscale Materials Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Berkeley, United States</w:t>
+              <w:t xml:space="preserve">ECRS-9 - 9th European Conference on Residual Stresses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Troyes, France. pp. 64-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01079437v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01079436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction de l'amorçage en fatigue plastique uniaxiale dans un acier inoxydable AISI 316L</w:t>
               </w:r>
@@ -9351,77 +9351,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du comportement élastoplastique d'un acier inoxydable austéno-ferritque par une approche polycristalline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9459,90 +9459,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'élasticité et de la plasticité cristallines sur la distribution des champs mécaniques à la surface des polycristaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sauzay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Osterstock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robertson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9584,77 +9584,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromécanismes d'endommagement en fatigue oligocyclique d'un acier inoxydable duplex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9903,51 +9903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dezanneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10331,51 +10331,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298764v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Quibel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mary" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Galipaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fregonese" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Lecercle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2025.131589" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378045v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Lefranc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gandiolle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Fouvry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205979" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378039v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205834" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247700v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Baydoun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2023.204680" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03887705v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cornet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yedra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aubin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Schmitt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-021-09390-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03434145v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ciria" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jimenez-Melendo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dezanneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.09.069" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453518v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heripre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Douit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.127303" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03006722v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jim&#233;nez-Melendo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.01.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360008v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Nabi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Helbert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Azzeddine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Bradai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brisset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-019-04126-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489021v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonneric" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Durville" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2019.104184" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01904549v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.10.023" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858594v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lenoir" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2629481" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01528578v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Manil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nunio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamen Othmani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2017.2664803" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380157v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciria D&#233;sir&#233;e" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Hassine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Iakovleva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Haghi-Ashtiani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.05.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858597v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Chow" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Solas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Puel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9359-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00816792v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Mu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Alvarez-Armas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Armas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.02.046" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00755638v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bompard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2012.05.028" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KD605X4M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625243v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Bartali" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balbi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alvarez-Armas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2012002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57BB6BC0099707245069B062041BD16E986FE6D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00756036v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2011.07.003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RG8V1HK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00806238v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.01.1065" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631662v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dompierre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charkaluk" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Maia Filho" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brizoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2011.03.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3KWL9V8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761238v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Bartali" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Evrard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Herenu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.03.239" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488072v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Degallaix" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.03.016" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1H50KSK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517341v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dompierre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.C. Maia Filho" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brizoux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2010.07.125" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PNTFV3V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531407v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Osterstock" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robertson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sauzay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.09.019" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6438JRHD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465138v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2010.01.007" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41BVTS13-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761244v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.03.210" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761246v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Carlos Maia Filho" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761253v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sauzay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761223v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761224v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.03.159" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658483v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761283v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Marinelli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Signorelli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2009.01.012" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9FCTRG4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761447v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761259v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2008.11.003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHC7280R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401462v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401468v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimedo Kondo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761445v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200900038" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1RLD4RFX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376732v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cecilia Marinelli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier W. Signorelli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761469v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pilvin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2008.01.006" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VQXNZ4T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761480v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sabatier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villechaise" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2008.07.044" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXBHVMHQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761474v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2008.06.001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17L9LCBR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333440v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabatier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333429v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204398v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761452v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761463v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2007.01207.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WPT7LWNS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288551v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Pilvin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145672v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071259v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petrenec" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Polak" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071265v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quaegebeur" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139381v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139378v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140154v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020493" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-DQ95FCVP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457686v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blanchard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ruscassier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Giorgi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03887714v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Boujnah" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Neggers" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jamoneau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04170235v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Larippe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachambre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457681v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cornet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Yedra" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hubert Schmitt" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Giorgi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04170190v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457639v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858616v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yipeng He" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858613v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Quang Ta" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dezanneau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858618v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858970v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Eswara Prasad" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rajesh" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858620v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858637v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.4513" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858624v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858625v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858631v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862053v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouldi Ben Azzouna" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859587v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858628v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858648v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tranchand" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marie" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858646v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chapuliot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bourgeois" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079436v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perrin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079437v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391251v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362503v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362368v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360464v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881965v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Noel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roubier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bril" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04373559v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Noel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005814v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00365864v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298764v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Quibel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mary" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Galipaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fregonese" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Lecercle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2025.131589" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378045v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Lefranc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gandiolle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Fouvry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205979" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378039v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205834" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247700v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Baydoun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2023.204680" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03887705v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cornet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yedra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aubin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Schmitt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-021-09390-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03434145v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ciria" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jimenez-Melendo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dezanneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.09.069" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453518v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heripre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Douit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.127303" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03006722v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jim&#233;nez-Melendo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.01.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360008v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Nabi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Helbert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Azzeddine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Bradai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brisset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-019-04126-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489021v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonneric" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Durville" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2019.104184" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01904549v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.10.023" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858594v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lenoir" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2629481" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01528578v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Manil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nunio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamen Othmani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2017.2664803" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858597v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Chow" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Solas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Puel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9359-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380157v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciria D&#233;sir&#233;e" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Hassine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Iakovleva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Haghi-Ashtiani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.05.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00816792v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Mu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Alvarez-Armas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Armas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.02.046" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00806238v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bompard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.01.1065" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00755638v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2012.05.028" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KD605X4M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625243v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Bartali" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinelli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balbi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alvarez-Armas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2012002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57BB6BC0099707245069B062041BD16E986FE6D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00756036v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2011.07.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RG8V1HK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631662v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dompierre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charkaluk" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Maia Filho" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brizoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2011.03.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3KWL9V8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761224v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dompierre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Carlos Maia Filho" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.03.159" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658483v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Bartali" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Evrard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Herenu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.03.239" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761238v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488072v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Degallaix" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.03.016" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1H50KSK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517341v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.C. Maia Filho" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brizoux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2010.07.125" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PNTFV3V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531407v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Osterstock" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robertson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sauzay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.09.019" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6438JRHD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465138v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2010.01.007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41BVTS13-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761244v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.03.210" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761253v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sauzay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761246v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761223v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761447v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761283v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Marinelli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Signorelli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2009.01.012" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9FCTRG4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761259v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2008.11.003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHC7280R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401462v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401468v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimedo Kondo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761445v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200900038" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1RLD4RFX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376732v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cecilia Marinelli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier W. Signorelli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288551v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Pilvin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2008.01.006" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VQXNZ4T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761480v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sabatier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villechaise" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2008.07.044" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXBHVMHQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761469v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pilvin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761474v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2008.06.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17L9LCBR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333440v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabatier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333429v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204398v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761452v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761463v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2007.01207.x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WPT7LWNS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145672v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071259v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petrenec" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Polak" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071265v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quaegebeur" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139381v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139378v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140154v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020493" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-DQ95FCVP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03887714v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Boujnah" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Neggers" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jamoneau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457686v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blanchard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ruscassier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Giorgi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04170235v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Larippe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachambre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457681v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cornet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Yedra" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hubert Schmitt" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Giorgi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04170190v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457639v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858620v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858616v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yipeng He" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858613v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Quang Ta" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dezanneau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858618v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858970v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Eswara Prasad" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rajesh" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858625v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858637v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.4513" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858624v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859587v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862053v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouldi Ben Azzouna" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858631v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858628v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079437v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858648v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tranchand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marie" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858646v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chapuliot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bourgeois" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079436v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perrin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391251v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362503v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362368v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360464v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881965v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Noel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roubier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bril" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04373559v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Noel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005814v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00365864v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>