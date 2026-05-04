--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -1728,291 +1728,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01528578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an in situ method for measuring elastic and total strain fields at the grain scale with an estimation of accuracy</w:t>
+                <w:t xml:space="preserve">Mechanical degradation under hydrogen of yttrium doped barium zirconate electrolyte material prepared with NiO additive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wang Chow</w:t>
+                <w:t xml:space="preserve">Ciria Désirée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Solas</w:t>
+                <w:t xml:space="preserve">Mohamed Ben Hassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jimenez-Melendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Puel</w:t>
+                <w:t xml:space="preserve">Anastasia Iakovleva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Baudin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul Haghi-Ashtiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 51 (3), pp.1234 - 1250. </w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 321, pp.226-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-015-9359-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2016.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858597v1</w:t>
+                <w:t xml:space="preserve">hal-01380157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical degradation under hydrogen of yttrium doped barium zirconate electrolyte material prepared with NiO additive</w:t>
+                <w:t xml:space="preserve">Development of an in situ method for measuring elastic and total strain fields at the grain scale with an estimation of accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ciria Désirée</w:t>
+                <w:t xml:space="preserve">Wang Chow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ben Hassine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Jimenez-Melendo</w:t>
+                <w:t xml:space="preserve">Denis Solas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia Iakovleva</w:t>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Haghi-Ashtiani</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 321, pp.226-232. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (3), pp.1234 - 1250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2016.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10853-015-9359-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01380157v1</w:t>
+                <w:t xml:space="preserve">hal-01858597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the crystalline orientation on microcrack initiation in low-cycle fatigue</w:t>
               </w:r>
@@ -2109,548 +2109,548 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural modeling of fatigue crack initiation in austenitic stainless steel 304L</w:t>
+                <w:t xml:space="preserve">The effects of variable stress amplitude on cyclic plasticity and microcrack initiation in austenitic steel 304L</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Aubin</w:t>
+                <w:t xml:space="preserve">Y. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bompard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 31, pp.541 - 549. </w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64, pp.7-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2012.01.1065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2012.05.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00806238v1</w:t>
+                <w:t xml:space="preserve">hal-00755638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of variable stress amplitude on cyclic plasticity and microcrack initiation in austenitic steel 304L</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Li</w:t>
+                <w:t xml:space="preserve">Stade I d’endommagement par fatigue plastique oligocyclique (FPO) dans un acier inoxydable duplex (AID)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Balbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Alvarez-Armas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2012.05.028⟩</w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100 (1), pp.69 - 78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2012002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00755638v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stade I d’endommagement par fatigue plastique oligocyclique (FPO) dans un acier inoxydable duplex (AID)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polycrystalline numerical simulation of variable amplitude loading effects on cyclic plasticity and microcrack initiation in austenitic steel 304L</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bompard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 100 (1), pp.69 - 78. </w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42, pp.71-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mattech/2012002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2011.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625243v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polycrystalline numerical simulation of variable amplitude loading effects on cyclic plasticity and microcrack initiation in austenitic steel 304L</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Li</w:t>
+                <w:t xml:space="preserve">Microstructural modeling of fatigue crack initiation in austenitic stainless steel 304L</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bompard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2011.07.003⟩</w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31, pp.541 - 549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2012.01.1065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00756036v1</w:t>
+                <w:t xml:space="preserve">hal-00806238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclic mechanical behavior of Sn3.0Ag0.5Cu alloy under high temperature isothermal ageing</w:t>
               </w:r>
@@ -2772,1557 +2772,1557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00631662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of thermal ageing on cyclic mechanical properties of SnAgCu alloys for microelectronic assemblies</w:t>
+                <w:t xml:space="preserve">Strain heterogeneities between phases in a duplex stainless steel. Comparison between measures and simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Dompierre</w:t>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Herenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Alvarez-Armas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2010.03.159⟩</w:t>
+              <w:t xml:space="preserve">FATIGUE 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (1), pp.2229-2237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2010.03.239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761224v1</w:t>
+                <w:t xml:space="preserve">hal-00761238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain heterogeneities between phases in a duplex stainless steel. Comparison between measures and simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Influence of boundary conditions on bi-phased polycrystal microstructure calculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Evrard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">I. Alvarez-Armas</w:t>
+                <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 47 (16), pp.1979-1986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2010.03.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2010.03.239⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00658483v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain heterogeneities between phases in a duplex stainless steel. Comparison between measures and simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Evrard</w:t>
+                <w:t xml:space="preserve">Thermal ageing induces drastic changes on mechanical and damage behavior of Sn3.0Ag0.5Cu alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dompierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.C. Maia Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brizoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charkaluk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FATIGUE 2010</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2010.03.239⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 50 (9-11), pp.1661-1665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2010.07.125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761238v1</w:t>
+                <w:t xml:space="preserve">hal-00517341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of boundary conditions on bi-phased polycrystal microstructure calculation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stage I surface crack formation in thermal fatigue: A predictive multi-scale approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Osterstock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robertson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Sauzay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Evrard</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2010.03.016⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 528 (1), pp.379-390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2010.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00488072v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00531407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal ageing induces drastic changes on mechanical and damage behavior of Sn3.0Ag0.5Cu alloy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Brizoux</w:t>
+                <w:t xml:space="preserve">Polycrystalline modeling of the cyclic hardening/softening behavior of an austenitic–ferritic stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Alvarez-Armas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Charkaluk</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2010.07.125⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (4), pp.395-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2010.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00517341v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00465138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stage I surface crack formation in thermal fatigue: A predictive multi-scale approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Sauzay</w:t>
+                <w:t xml:space="preserve">Microcrack initiation in low-cycle fatigue of an austenitic stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengfei Mu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2010.09.019⟩</w:t>
+              <w:t xml:space="preserve">FATIGUE 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (1), pp.1951-1960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2010.03.210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00531407v1</w:t>
+                <w:t xml:space="preserve">hal-00761244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polycrystalline modeling of the cyclic hardening/softening behavior of an austenitic–ferritic stainless steel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stage I surface crack formation in thermal fatigue: A predictive multi-scale approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Osterstock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sauzay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robertson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 528 (1), pp.379-390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2010.09.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2010.01.007⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00465138v1</w:t>
+                <w:t xml:space="preserve">hal-00761253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microcrack initiation in low-cycle fatigue of an austenitic stainless steel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pengfei Mu</w:t>
+                <w:t xml:space="preserve">Thermal ageing induces drastic changes on mechanical and damage behavior of Sn3.0Ag0.5Cu alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dompierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilson Carlos Maia Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brizoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charkaluk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FATIGUE 2010</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2010.03.210⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 50 (9-11), pp.1661-1665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2010.07.125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761244v1</w:t>
+                <w:t xml:space="preserve">hal-00761246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stage I surface crack formation in thermal fatigue: A predictive multi-scale approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Robertson</w:t>
+                <w:t xml:space="preserve">Polycrystalline modeling of the cyclic hardening/softening behavior of an austenitic-ferritic stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Alvarez-Armas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (4), pp.395-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2010.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2010.09.019⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761253v1</w:t>
+                <w:t xml:space="preserve">hal-00761223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal ageing induces drastic changes on mechanical and damage behavior of Sn3.0Ag0.5Cu alloy</w:t>
+                <w:t xml:space="preserve">Strain heterogeneities between phases in a duplex stainless steel. Comparison between measures and simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Dompierre</w:t>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilson Carlos Maia Filho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Brizoux</w:t>
+                <w:t xml:space="preserve">Pierre Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Herenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Alvarez-Armas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2010.07.125⟩</w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (1), pp.2229-2237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2010.03.239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00761246v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polycrystalline modeling of the cyclic hardening/softening behavior of an austenitic-ferritic stainless steel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Alvarez-Armas</w:t>
+                <w:t xml:space="preserve">Influence of thermal ageing on cyclic mechanical properties of SnAgCu alloys for microelectronic assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dompierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Degallaix</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charkaluk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilson Carlos Maia Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brizoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2010.01.007⟩</w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (1), pp.1477-1486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2010.03.159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00761223v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclic Softening Behaviour of a Duplex Stainless Steel Microstructural Origin and Modelling Part I: Correlation between Cyclic Behavior and Dislocation Microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Alvarez-Armas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATERIALS TESTING-MATERIALS AND COMPONENTS TECHNOLOGY AND APPLICATION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 51 (6), pp.349-353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4360,77 +4360,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activated slip systems and microcrack path in LCF of a duplex stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Marinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Signorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4493,77 +4493,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface observation and measurement techniques to study the fatigue damage micromechanisms in a duplex stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 31 (11-12), pp.2049-2055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4603,441 +4603,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic softening behaviour of a duplex stainless steel. Microstructural origin and modelling – Part I: Correlation between cyclic behaviour and dislocation microstructure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iris Alvarez-Armas</w:t>
+                <w:t xml:space="preserve">Study of Fatigue Damage Micromechanisms in a Duplex Stainless Steel by Complementary Analysis Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Material Prüfung</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (9), pp.727-731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.200900038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00401462v1</w:t>
+                <w:t xml:space="preserve">hal-00761445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic softening behaviour of a duplex stainless steel. Microstructural origin and modelling – Part II: bi-phased polycrystalline modelling of cyclic behaviour</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cyclic softening behaviour of a duplex stainless steel. Microstructural origin and modelling – Part I: Correlation between cyclic behaviour and dislocation microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Alvarez-Armas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Evrard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iris Alvarez-Armas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Material Prüfung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 06, pp.354-358</w:t>
+              <w:t xml:space="preserve">, 2009, 06, pp.349-353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00401468v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Fatigue Damage Micromechanisms in a Duplex Stainless Steel by Complementary Analysis Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+                <w:t xml:space="preserve">Cyclic softening behaviour of a duplex stainless steel. Microstructural origin and modelling – Part II: bi-phased polycrystalline modelling of cyclic behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djimedo Kondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Alvarez-Armas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Material Prüfung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 06, pp.354-358</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adem.200900038⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00761445v1</w:t>
+                <w:t xml:space="preserve">hal-00401468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activated slip systems and microcrack path in LCF of a duplex stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Cecilia Marinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier W. Signorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5100,103 +5100,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation and validation of a polycrystalline model for a bi-phased steel under non-proportional loading paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pilvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Evrard</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 35 (5), pp.336-343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5212,1136 +5212,1136 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00288551v1</w:t>
+                <w:t xml:space="preserve">hal-00761469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and analysis of slip systems activated during low-cycle fatigue in a duplex stainless steel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+                <w:t xml:space="preserve">Formulation of a new single crystal law for modeling the cyclic softening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Villechaise</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2008.07.044⟩</w:t>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35 (8), pp.589-594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2008.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761480v1</w:t>
+                <w:t xml:space="preserve">hal-00761474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation and validation of a polycrystalline model for a bi-phased steel under non-proportional loading paths</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification and analysis of slip systems activated during low-cycle fatigue in a duplex stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Evrard</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Djimedo Kondo</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Villechaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2008.01.006⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 59 (12), pp.1231-1234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2008.07.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761469v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation of a new single crystal law for modeling the cyclic softening</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification and analysis of slip systems activated during low-cycle fatigue in a duplex stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Villechaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Evrard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 59 (12), pp.1231-1234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2008.07.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2008.06.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00761474v1</w:t>
+                <w:t xml:space="preserve">hal-00333440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and analysis of slip systems activated during low-cycle fatigue in a duplex stainless steel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+                <w:t xml:space="preserve">Formulation of a new single crystal law for modeling the cyclic softening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2008.07.044⟩</w:t>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35 (8), pp.589-594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2008.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00333440v1</w:t>
+                <w:t xml:space="preserve">hal-00333429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation of a new single crystal law for modeling the cyclic softening</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Yield Surface and Complex Loading Path Simulation of a Duplex Stainless Steel Using a Bi-Phase Polycrystalline Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Evrard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 567-568, pp.141-144</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00333429v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00204398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yield Surface and Complex Loading Path Simulation of a Duplex Stainless Steel Using a Bi-Phase Polycrystalline Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Yield surface and complex loading path simulation of a duplex stainless steel using a bi-phase polycrystalline model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Evrard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
+              <w:t xml:space="preserve">MATERIALS STRUCTURE &amp; MICROMECHANICS OF FRACTURE V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 567-568, pp.141-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00204398v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yield surface and complex loading path simulation of a duplex stainless steel using a bi-phase polycrystalline model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fatigue damage analysis in a duplex stainless steel by digital image correlation technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Evrard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATERIALS STRUCTURE &amp; MICROMECHANICS OF FRACTURE V</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31 (2), pp.137-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-2695.2007.01207.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761452v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue damage analysis in a duplex stainless steel by digital image correlation technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+                <w:t xml:space="preserve">Implementation and validation of a polycrystalline model for a bi-phased steel under non-proportional loading paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Pilvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35 (5), pp.336-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2008.01.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1460-2695.2007.01207.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00761463v1</w:t>
+                <w:t xml:space="preserve">hal-00288551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of the scatter of crack initiation under high cycle fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Osterstock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robertson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sauzay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6418,51 +6418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Polak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 482, pp.179-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6513,51 +6513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quaegebeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of ASTM International (JAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 1, paper ID JAI19066</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6608,51 +6608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quaegebeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Material Sciences and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 346 (1-2), pp.208-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6703,51 +6703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quaegebeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biaxial/Multiaxial Fatigue and Fracture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, pp.401-422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6798,51 +6798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quaegebeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 12 (Pr11), pp.195-202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6946,51 +6946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Boujnah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Neggers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Solas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7438,51 +7438,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Boujnah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Solas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Neggers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7648,341 +7648,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue life prediction of steel cable based on crack propagation from surface defects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Durville</w:t>
+                <w:t xml:space="preserve">Development of a crystal plasticity finite element model of a real sample for purpose of material law identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yipeng He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gandiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th international Fatigue Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2018, Poitiers, France. pp.682</w:t>
+              <w:t xml:space="preserve">, May 2018, Poitiers, France. pp.777</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858620v1</w:t>
+                <w:t xml:space="preserve">hal-01858616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a crystal plasticity finite element model of a real sample for purpose of material law identification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Gandiolle</w:t>
+                <w:t xml:space="preserve">Durability of fuel cells - size of a representative volume element</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciria Désirée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhat Quang Ta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Dezanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th international Fatigue Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2018, Poitiers, France. pp.777</w:t>
+              <w:t xml:space="preserve">, May 2018, Poitiers, France. pp.878</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858616v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability of fuel cells - size of a representative volume element</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Dezanneau</w:t>
+                <w:t xml:space="preserve">Understanding deformation of Magnesium and Magnesium alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Eswara Prasad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Rajesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th international Fatigue Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Poitiers, France. pp.878</w:t>
+              <w:t xml:space="preserve">Indo-french workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Simrole, Indore, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858613v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue damage evolution in coated steel cables under bending loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bonneric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8011,463 +8011,463 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th international Fatigue Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Poitiers, France. p.360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding deformation of Magnesium and Magnesium alloys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Rajesh</w:t>
+                <w:t xml:space="preserve">Fatigue life prediction of steel cable based on crack propagation from surface defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bonneric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indo-french workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Simrole, Indore, India</w:t>
+              <w:t xml:space="preserve">12th international Fatigue Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Poitiers, France. pp.682</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858970v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical characterization and modeling of the mechanical behavior of Powder-In-Tube MgB2 strand</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Lenoir</w:t>
+                <w:t xml:space="preserve">Electron microscopy characterization of yttrium-doped barium zirconate electrolytes prepared with Ni additive: Influence of hydrogen treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Haghi-Ashtiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Hassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciria Désirée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jimenez-Melendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Superconducting Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th European Microscopy Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Lyon, France. pp.831-832, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9783527808465.EMC2016.4513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858625v1</w:t>
+                <w:t xml:space="preserve">hal-01858637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron microscopy characterization of yttrium-doped barium zirconate electrolytes prepared with Ni additive: Influence of hydrogen treatment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Jimenez-Melendo</w:t>
+                <w:t xml:space="preserve">Fatigue damage of composite elastomer - steel under bending loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bonneric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Durville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Microscopy Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Fatigue Damage of Structural Materials XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Hyannis, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9783527808465.EMC2016.4513⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01858637v1</w:t>
+                <w:t xml:space="preserve">hal-01858624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue damage of composite elastomer - steel under bending loading</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bonneric</w:t>
+                <w:t xml:space="preserve">Mechanical characterization and modeling of the mechanical behavior of Powder-In-Tube MgB2 strand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Fatigue Damage of Structural Materials XI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Hyannis, United States</w:t>
+              <w:t xml:space="preserve">Applied Superconducting Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858624v1</w:t>
+                <w:t xml:space="preserve">hal-01858625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse mécanique de matériaux supraconducteurs sous chargement cyclique</w:t>
               </w:r>
@@ -8548,77 +8548,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification d'un modèle de plasticité cristalline à partir de mesures de champs multimodales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouldi Ben Azzouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang Chow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8801,489 +8801,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a crystalline constitutive law using multimodal full-field measurements in grain scale</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Baudin</w:t>
+                <w:t xml:space="preserve">A method to identify the crack closure and opening in cyclic tearing tests on fracture mechanic specimens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Tranchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMM 2014 - 7th International Conference on Multiscale Materials Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Berkeley, United States</w:t>
+              <w:t xml:space="preserve">Pressure Vessels &amp; Piping Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Anaheim, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01079437v1</w:t>
+                <w:t xml:space="preserve">hal-01858648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to identify the crack closure and opening in cyclic tearing tests on fracture mechanic specimens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ductile fracture under large amplitude cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Tranchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chapuliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Tranchand</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pressure Vessels &amp; Piping Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Anaheim, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858648v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ductile fracture under large amplitude cycles</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Measurement of complementary strain fields at the grain scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Chow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Solas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pressure Vessels &amp; Piping Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Anaheim, United States</w:t>
+              <w:t xml:space="preserve">ECRS-9 - 9th European Conference on Residual Stresses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Troyes, France. pp. 64-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858646v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01079436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of complementary strain fields at the grain scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Identification of a crystalline constitutive law using multimodal full-field measurements in grain scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang Chow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Solas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECRS-9 - 9th European Conference on Residual Stresses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Troyes, France. pp. 64-69</w:t>
+              <w:t xml:space="preserve">MMM 2014 - 7th International Conference on Multiscale Materials Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01079436v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01079437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction de l'amorçage en fatigue plastique uniaxiale dans un acier inoxydable AISI 316L</w:t>
               </w:r>
@@ -9351,90 +9351,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du comportement élastoplastique d'un acier inoxydable austéno-ferritque par une approche polycristalline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Evrard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9459,90 +9459,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'élasticité et de la plasticité cristallines sur la distribution des champs mécaniques à la surface des polycristaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sauzay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Osterstock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robertson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9584,77 +9584,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromécanismes d'endommagement en fatigue oligocyclique d'un acier inoxydable duplex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9903,51 +9903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dezanneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10331,51 +10331,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298764v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Quibel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mary" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Galipaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fregonese" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Lecercle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2025.131589" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378045v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Lefranc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gandiolle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Fouvry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205979" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378039v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205834" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247700v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Baydoun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2023.204680" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03887705v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cornet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yedra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aubin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Schmitt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-021-09390-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03434145v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ciria" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jimenez-Melendo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dezanneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.09.069" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453518v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heripre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Douit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.127303" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03006722v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jim&#233;nez-Melendo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.01.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360008v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Nabi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Helbert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Azzeddine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Bradai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brisset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-019-04126-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489021v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonneric" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Durville" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2019.104184" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01904549v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.10.023" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858594v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lenoir" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2629481" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01528578v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Manil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nunio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamen Othmani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2017.2664803" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858597v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Chow" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Solas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Puel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9359-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380157v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciria D&#233;sir&#233;e" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Hassine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Iakovleva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Haghi-Ashtiani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.05.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00816792v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Mu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Alvarez-Armas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Armas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.02.046" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00806238v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bompard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.01.1065" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00755638v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2012.05.028" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KD605X4M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625243v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Bartali" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinelli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balbi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alvarez-Armas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2012002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57BB6BC0099707245069B062041BD16E986FE6D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00756036v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2011.07.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RG8V1HK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631662v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dompierre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charkaluk" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Maia Filho" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brizoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2011.03.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3KWL9V8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761224v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dompierre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Carlos Maia Filho" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.03.159" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658483v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Bartali" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Evrard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Herenu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.03.239" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761238v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488072v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Degallaix" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.03.016" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1H50KSK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517341v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.C. Maia Filho" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brizoux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2010.07.125" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PNTFV3V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531407v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Osterstock" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robertson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sauzay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.09.019" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6438JRHD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465138v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2010.01.007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41BVTS13-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761244v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.03.210" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761253v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sauzay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761246v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761223v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761447v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761283v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Marinelli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Signorelli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2009.01.012" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9FCTRG4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761259v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2008.11.003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHC7280R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401462v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401468v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimedo Kondo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761445v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200900038" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1RLD4RFX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376732v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cecilia Marinelli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier W. Signorelli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288551v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Pilvin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2008.01.006" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VQXNZ4T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761480v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sabatier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villechaise" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2008.07.044" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXBHVMHQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761469v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pilvin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761474v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2008.06.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17L9LCBR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333440v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabatier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333429v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204398v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761452v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761463v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2007.01207.x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WPT7LWNS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145672v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071259v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petrenec" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Polak" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071265v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quaegebeur" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139381v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139378v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140154v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020493" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-DQ95FCVP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03887714v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Boujnah" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Neggers" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jamoneau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457686v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blanchard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ruscassier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Giorgi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04170235v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Larippe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachambre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457681v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cornet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Yedra" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hubert Schmitt" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Giorgi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04170190v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457639v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858620v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858616v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yipeng He" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858613v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Quang Ta" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dezanneau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858618v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858970v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Eswara Prasad" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rajesh" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858625v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858637v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.4513" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858624v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859587v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862053v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouldi Ben Azzouna" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858631v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858628v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079437v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858648v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tranchand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marie" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858646v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chapuliot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bourgeois" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079436v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perrin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391251v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362503v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362368v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360464v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881965v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Noel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roubier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bril" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04373559v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Noel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005814v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00365864v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298764v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Quibel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mary" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Galipaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fregonese" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Lecercle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2025.131589" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378045v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Lefranc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gandiolle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Fouvry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205979" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378039v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205834" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247700v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Baydoun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2023.204680" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03887705v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cornet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yedra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aubin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Schmitt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-021-09390-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03434145v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ciria" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jimenez-Melendo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dezanneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.09.069" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453518v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heripre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Douit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.127303" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03006722v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jim&#233;nez-Melendo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.01.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360008v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Nabi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Helbert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Azzeddine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Bradai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brisset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-019-04126-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489021v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonneric" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Durville" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2019.104184" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01904549v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.10.023" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858594v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lenoir" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2629481" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01528578v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Manil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nunio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamen Othmani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2017.2664803" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380157v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciria D&#233;sir&#233;e" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Hassine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Iakovleva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Haghi-Ashtiani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.05.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858597v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Chow" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Solas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Puel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9359-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00816792v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Mu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Alvarez-Armas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Armas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.02.046" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00755638v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bompard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2012.05.028" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KD605X4M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625243v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Bartali" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balbi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alvarez-Armas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2012002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57BB6BC0099707245069B062041BD16E986FE6D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00756036v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2011.07.003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RG8V1HK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00806238v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.01.1065" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631662v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dompierre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charkaluk" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Maia Filho" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brizoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2011.03.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3KWL9V8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761238v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Bartali" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Evrard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Herenu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.03.239" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488072v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Degallaix" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.03.016" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1H50KSK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517341v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dompierre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.C. Maia Filho" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brizoux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2010.07.125" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PNTFV3V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531407v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Osterstock" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robertson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sauzay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.09.019" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6438JRHD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465138v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2010.01.007" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41BVTS13-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761244v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.03.210" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761253v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sauzay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761246v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Carlos Maia Filho" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761223v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658483v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761224v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.03.159" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761447v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761283v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Marinelli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Signorelli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2009.01.012" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9FCTRG4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761259v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2008.11.003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHC7280R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761445v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200900038" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1RLD4RFX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401462v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401468v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimedo Kondo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376732v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cecilia Marinelli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier W. Signorelli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761469v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pilvin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2008.01.006" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VQXNZ4T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761474v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2008.06.001" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17L9LCBR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761480v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sabatier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villechaise" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2008.07.044" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXBHVMHQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333440v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabatier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333429v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204398v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761452v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761463v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2007.01207.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WPT7LWNS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288551v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Pilvin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145672v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071259v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petrenec" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Polak" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071265v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quaegebeur" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139381v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139378v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140154v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020493" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-DQ95FCVP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03887714v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Boujnah" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Neggers" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jamoneau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457686v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blanchard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ruscassier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Giorgi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04170235v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Larippe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachambre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457681v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cornet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Yedra" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hubert Schmitt" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Giorgi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04170190v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457639v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858616v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yipeng He" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858613v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Quang Ta" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dezanneau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858970v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Eswara Prasad" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rajesh" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858618v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858620v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858637v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.4513" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858624v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858625v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859587v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862053v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouldi Ben Azzouna" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858631v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858628v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858648v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tranchand" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marie" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858646v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chapuliot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bourgeois" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079436v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perrin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079437v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391251v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362503v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362368v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360464v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881965v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Noel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roubier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bril" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04373559v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Noel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005814v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00365864v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>