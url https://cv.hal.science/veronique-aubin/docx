--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -2109,371 +2109,371 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of variable stress amplitude on cyclic plasticity and microcrack initiation in austenitic steel 304L</w:t>
+                <w:t xml:space="preserve">Stade I d’endommagement par fatigue plastique oligocyclique (FPO) dans un acier inoxydable duplex (AID)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Li</w:t>
+                <w:t xml:space="preserve">A. El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Balbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Alvarez-Armas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2012.05.028⟩</w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100 (1), pp.69 - 78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2012002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00755638v1</w:t>
+                <w:t xml:space="preserve">hal-01625243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stade I d’endommagement par fatigue plastique oligocyclique (FPO) dans un acier inoxydable duplex (AID)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effects of variable stress amplitude on cyclic plasticity and microcrack initiation in austenitic steel 304L</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Marinelli</w:t>
+                <w:t xml:space="preserve">Y. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Balbi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Aubin</w:t>
+                <w:t xml:space="preserve">Colette Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Alvarez-Armas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Bompard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 100 (1), pp.69 - 78. </w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64, pp.7-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mattech/2012002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2012.05.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625243v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polycrystalline numerical simulation of variable amplitude loading effects on cyclic plasticity and microcrack initiation in austenitic steel 304L</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bompard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 42, pp.71-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2545,64 +2545,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bompard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 31, pp.541 - 549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2772,660 +2772,660 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00631662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain heterogeneities between phases in a duplex stainless steel. Comparison between measures and simulation</w:t>
+                <w:t xml:space="preserve">Thermal ageing induces drastic changes on mechanical and damage behavior of Sn3.0Ag0.5Cu alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+                <w:t xml:space="preserve">Benoît Dompierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Evrard</w:t>
+                <w:t xml:space="preserve">W.C. Maia Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brizoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charkaluk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FATIGUE 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2 (1), pp.2229-2237. </w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 50 (9-11), pp.1661-1665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2010.03.239⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2010.07.125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761238v1</w:t>
+                <w:t xml:space="preserve">hal-00517341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of boundary conditions on bi-phased polycrystal microstructure calculation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+                <w:t xml:space="preserve">Stage I surface crack formation in thermal fatigue: A predictive multi-scale approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Osterstock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robertson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Sauzay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2010.03.016⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 528 (1), pp.379-390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2010.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00488072v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00531407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal ageing induces drastic changes on mechanical and damage behavior of Sn3.0Ag0.5Cu alloy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Brizoux</w:t>
+                <w:t xml:space="preserve">Strain heterogeneities between phases in a duplex stainless steel. Comparison between measures and simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Herenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Alvarez-Armas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FATIGUE 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (1), pp.2229-2237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2010.03.239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2010.07.125⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00517341v1</w:t>
+                <w:t xml:space="preserve">hal-00761238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stage I surface crack formation in thermal fatigue: A predictive multi-scale approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Sauzay</w:t>
+                <w:t xml:space="preserve">Influence of boundary conditions on bi-phased polycrystal microstructure calculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 528 (1), pp.379-390. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 47 (16), pp.1979-1986. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2010.09.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2010.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00531407v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polycrystalline modeling of the cyclic hardening/softening behavior of an austenitic–ferritic stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Alvarez-Armas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 42 (4), pp.395-404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3465,1105 +3465,1105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00465138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microcrack initiation in low-cycle fatigue of an austenitic stainless steel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pengfei Mu</w:t>
+                <w:t xml:space="preserve">Stage I surface crack formation in thermal fatigue: A predictive multi-scale approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Osterstock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sauzay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robertson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FATIGUE 2010</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2010.03.210⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 528 (1), pp.379-390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2010.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761244v1</w:t>
+                <w:t xml:space="preserve">hal-00761253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stage I surface crack formation in thermal fatigue: A predictive multi-scale approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Osterstock</w:t>
+                <w:t xml:space="preserve">Thermal ageing induces drastic changes on mechanical and damage behavior of Sn3.0Ag0.5Cu alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dompierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sauzay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Robertson</w:t>
+                <w:t xml:space="preserve">Wilson Carlos Maia Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brizoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Degallaix</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charkaluk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2010.09.019⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 50 (9-11), pp.1661-1665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2010.07.125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761253v1</w:t>
+                <w:t xml:space="preserve">hal-00761246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal ageing induces drastic changes on mechanical and damage behavior of Sn3.0Ag0.5Cu alloy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polycrystalline modeling of the cyclic hardening/softening behavior of an austenitic-ferritic stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Alvarez-Armas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Dompierre</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eric Charkaluk</w:t>
+                <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2010.07.125⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (4), pp.395-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2010.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761246v1</w:t>
+                <w:t xml:space="preserve">hal-00761223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polycrystalline modeling of the cyclic hardening/softening behavior of an austenitic-ferritic stainless steel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Alvarez-Armas</w:t>
+                <w:t xml:space="preserve">Microcrack initiation in low-cycle fatigue of an austenitic stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengfei Mu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2010.01.007⟩</w:t>
+              <w:t xml:space="preserve">FATIGUE 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (1), pp.1951-1960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2010.03.210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00761223v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain heterogeneities between phases in a duplex stainless steel. Comparison between measures and simulation</w:t>
+                <w:t xml:space="preserve">Influence of thermal ageing on cyclic mechanical properties of SnAgCu alloys for microelectronic assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Evrard</w:t>
+                <w:t xml:space="preserve">Benoît Dompierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charkaluk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilson Carlos Maia Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brizoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 2 (1), pp.2229-2237. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2010.03.239⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 2 (1), pp.1477-1486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2010.03.159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658483v1</w:t>
+                <w:t xml:space="preserve">hal-00761224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of thermal ageing on cyclic mechanical properties of SnAgCu alloys for microelectronic assemblies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Dompierre</w:t>
+                <w:t xml:space="preserve">Strain heterogeneities between phases in a duplex stainless steel. Comparison between measures and simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Herenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Alvarez-Armas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 2 (1), pp.1477-1486. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 2 (1), pp.2229-2237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2010.03.239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2010.03.159⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00761224v1</w:t>
+                <w:t xml:space="preserve">hal-00658483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic Softening Behaviour of a Duplex Stainless Steel Microstructural Origin and Modelling Part I: Correlation between Cyclic Behavior and Dislocation Microstructure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Activated slip systems and microcrack path in LCF of a duplex stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Marinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Signorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATERIALS TESTING-MATERIALS AND COMPONENTS TECHNOLOGY AND APPLICATION</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 509 (1-2), pp.81-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2009.01.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761447v1</w:t>
+                <w:t xml:space="preserve">hal-00761283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activated slip systems and microcrack path in LCF of a duplex stainless steel</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Cyclic Softening Behaviour of a Duplex Stainless Steel Microstructural Origin and Modelling Part I: Correlation between Cyclic Behavior and Dislocation Microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Alvarez-Armas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Degallaix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MATERIALS TESTING-MATERIALS AND COMPONENTS TECHNOLOGY AND APPLICATION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 51 (6), pp.349-353</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00761283v1</w:t>
+                <w:t xml:space="preserve">hal-00761447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface observation and measurement techniques to study the fatigue damage micromechanisms in a duplex stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 31 (11-12), pp.2049-2055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4603,1271 +4603,1271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Fatigue Damage Micromechanisms in a Duplex Stainless Steel by Complementary Analysis Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+                <w:t xml:space="preserve">Cyclic softening behaviour of a duplex stainless steel. Microstructural origin and modelling – Part I: Correlation between cyclic behaviour and dislocation microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Alvarez-Armas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Material Prüfung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 06, pp.349-353</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761445v1</w:t>
+                <w:t xml:space="preserve">hal-00401462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic softening behaviour of a duplex stainless steel. Microstructural origin and modelling – Part I: Correlation between cyclic behaviour and dislocation microstructure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cyclic softening behaviour of a duplex stainless steel. Microstructural origin and modelling – Part II: bi-phased polycrystalline modelling of cyclic behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Degallaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djimedo Kondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Alvarez-Armas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Material Prüfung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 06, pp.349-353</w:t>
+              <w:t xml:space="preserve">, 2009, 06, pp.354-358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00401462v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic softening behaviour of a duplex stainless steel. Microstructural origin and modelling – Part II: bi-phased polycrystalline modelling of cyclic behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Evrard</w:t>
+                <w:t xml:space="preserve">Study of Fatigue Damage Micromechanisms in a Duplex Stainless Steel by Complementary Analysis Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iris Alvarez-Armas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Material Prüfung</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (9), pp.727-731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.200900038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00401468v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activated slip systems and microcrack path in LCF of a duplex stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Cecilia Marinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier W. Signorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 509 (1-2), pp.81-88. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2009.01.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00376732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation and validation of a polycrystalline model for a bi-phased steel under non-proportional loading paths</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Evrard</w:t>
+                <w:t xml:space="preserve">Identification and analysis of slip systems activated during low-cycle fatigue in a duplex stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Pilvin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">L. Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Djimedo Kondo</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Villechaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2008.01.006⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 59 (12), pp.1231-1234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2008.07.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761469v1</w:t>
+                <w:t xml:space="preserve">hal-00761480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation of a new single crystal law for modeling the cyclic softening</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Implementation and validation of a polycrystalline model for a bi-phased steel under non-proportional loading paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pilvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 35 (8), pp.589-594. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 35 (5), pp.336-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2008.01.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2008.06.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00761474v1</w:t>
+                <w:t xml:space="preserve">hal-00761469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and analysis of slip systems activated during low-cycle fatigue in a duplex stainless steel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+                <w:t xml:space="preserve">Formulation of a new single crystal law for modeling the cyclic softening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Villechaise</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 59 (12), pp.1231-1234. </w:t>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35 (8), pp.589-594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2008.07.044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2008.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761480v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and analysis of slip systems activated during low-cycle fatigue in a duplex stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Villechaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 59 (12), pp.1231-1234. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2008.07.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00333440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation of a new single crystal law for modeling the cyclic softening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 35 (8), pp.589-594. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2008.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00333429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yield Surface and Complex Loading Path Simulation of a Duplex Stainless Steel Using a Bi-Phase Polycrystalline Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 567-568, pp.141-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5892,90 +5892,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yield surface and complex loading path simulation of a duplex stainless steel using a bi-phase polycrystalline model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATERIALS STRUCTURE &amp; MICROMECHANICS OF FRACTURE V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 567-568, pp.141-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6000,77 +6000,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue damage analysis in a duplex stainless steel by digital image correlation technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 31 (2), pp.137-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6116,232 +6116,232 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation and validation of a polycrystalline model for a bi-phased steel under non-proportional loading paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Pilvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 35 (5), pp.336-343. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2008.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00288551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of the scatter of crack initiation under high cycle fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Osterstock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robertson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sauzay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6418,51 +6418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Polak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 482, pp.179-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6513,51 +6513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quaegebeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of ASTM International (JAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 1, paper ID JAI19066</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6608,51 +6608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quaegebeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Material Sciences and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 346 (1-2), pp.208-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6703,51 +6703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quaegebeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biaxial/Multiaxial Fatigue and Fracture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, pp.401-422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6798,51 +6798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quaegebeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 12 (Pr11), pp.195-202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6914,269 +6914,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolving as a means to determine residual stress in steel wires</w:t>
+                <w:t xml:space="preserve">Oxidation and decarburization during dual phase steels annealing for the industrial galvanizing process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abir Boujnah</w:t>
+                <w:t xml:space="preserve">Alexis Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Neggers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Solas</w:t>
+                <w:t xml:space="preserve">N. Ruscassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Héripré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Jamoneau</w:t>
+                <w:t xml:space="preserve">M.-L. Giorgi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Mechanics of Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">18th International Conference on Diffusion in Solids and Liquids - DSL2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03887714v1</w:t>
+                <w:t xml:space="preserve">hal-04457686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation and decarburization during dual phase steels annealing for the industrial galvanizing process</w:t>
+                <w:t xml:space="preserve">Dissolving as a means to determine residual stress in steel wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Blanchard</w:t>
+                <w:t xml:space="preserve">Abir Boujnah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Ruscassier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eva Héripré</w:t>
+                <w:t xml:space="preserve">Jan Neggers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Solas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-L. Giorgi</w:t>
+                <w:t xml:space="preserve">Aurélie Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Diffusion in Solids and Liquids - DSL2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Florence, Italy</w:t>
+              <w:t xml:space="preserve">18th European Mechanics of Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04457686v1</w:t>
+                <w:t xml:space="preserve">hal-03887714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue crack propagation in highly cold drawn pearlitic wires</w:t>
               </w:r>
@@ -7412,103 +7412,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolve matter to find macroscopic residual stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Boujnah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Solas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Neggers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1th International Conference on Residual Stresses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7572,51 +7572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hubert Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laurence Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ruscassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8136,256 +8136,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron microscopy characterization of yttrium-doped barium zirconate electrolytes prepared with Ni additive: Influence of hydrogen treatment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Jimenez-Melendo</w:t>
+                <w:t xml:space="preserve">Fatigue damage of composite elastomer - steel under bending loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bonneric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Durville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Microscopy Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Fatigue Damage of Structural Materials XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Hyannis, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858637v1</w:t>
+                <w:t xml:space="preserve">hal-01858624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue damage of composite elastomer - steel under bending loading</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bonneric</w:t>
+                <w:t xml:space="preserve">Electron microscopy characterization of yttrium-doped barium zirconate electrolytes prepared with Ni additive: Influence of hydrogen treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Haghi-Ashtiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Hassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciria Désirée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jimenez-Melendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Fatigue Damage of Structural Materials XI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th European Microscopy Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Lyon, France. pp.831-832, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9783527808465.EMC2016.4513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858624v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical characterization and modeling of the mechanical behavior of Powder-In-Tube MgB2 strand</w:t>
               </w:r>
@@ -9345,355 +9345,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03391251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du comportement élastoplastique d'un acier inoxydable austéno-ferritque par une approche polycristalline</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Evrard</w:t>
+                <w:t xml:space="preserve">Influence de l'élasticité et de la plasticité cristallines sur la distribution des champs mécaniques à la surface des polycristaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Sauzay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Osterstock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robertson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03362503v1</w:t>
+                <w:t xml:space="preserve">hal-03362368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'élasticité et de la plasticité cristallines sur la distribution des champs mécaniques à la surface des polycristaux</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Micromécanismes d'endommagement en fatigue oligocyclique d'un acier inoxydable duplex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03362368v1</w:t>
+                <w:t xml:space="preserve">hal-03360464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromécanismes d'endommagement en fatigue oligocyclique d'un acier inoxydable duplex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+                <w:t xml:space="preserve">Modélisation du comportement élastoplastique d'un acier inoxydable austéno-ferritque par une approche polycristalline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360464v1</w:t>
+                <w:t xml:space="preserve">hal-03362503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10331,51 +10331,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298764v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Quibel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mary" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Galipaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fregonese" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Lecercle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2025.131589" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378045v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Lefranc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gandiolle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Fouvry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205979" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378039v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205834" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247700v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Baydoun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2023.204680" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03887705v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cornet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yedra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aubin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Schmitt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-021-09390-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03434145v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ciria" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jimenez-Melendo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dezanneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.09.069" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453518v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heripre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Douit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.127303" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03006722v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jim&#233;nez-Melendo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.01.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360008v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Nabi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Helbert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Azzeddine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Bradai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brisset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-019-04126-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489021v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonneric" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Durville" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2019.104184" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01904549v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.10.023" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858594v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lenoir" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2629481" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01528578v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Manil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nunio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamen Othmani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2017.2664803" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380157v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciria D&#233;sir&#233;e" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Hassine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Iakovleva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Haghi-Ashtiani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.05.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858597v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Chow" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Solas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Puel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9359-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00816792v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Mu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Alvarez-Armas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Armas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.02.046" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00755638v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bompard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2012.05.028" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KD605X4M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625243v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Bartali" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balbi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alvarez-Armas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2012002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57BB6BC0099707245069B062041BD16E986FE6D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00756036v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2011.07.003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RG8V1HK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00806238v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.01.1065" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631662v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dompierre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charkaluk" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Maia Filho" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brizoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2011.03.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3KWL9V8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761238v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Bartali" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Evrard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Herenu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.03.239" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488072v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Degallaix" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.03.016" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1H50KSK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517341v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dompierre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.C. Maia Filho" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brizoux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2010.07.125" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PNTFV3V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531407v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Osterstock" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robertson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sauzay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.09.019" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6438JRHD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465138v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2010.01.007" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41BVTS13-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761244v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.03.210" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761253v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sauzay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761246v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Carlos Maia Filho" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761223v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658483v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761224v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.03.159" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761447v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761283v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Marinelli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Signorelli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2009.01.012" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9FCTRG4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761259v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2008.11.003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHC7280R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761445v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200900038" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1RLD4RFX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401462v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401468v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimedo Kondo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376732v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cecilia Marinelli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier W. Signorelli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761469v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pilvin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2008.01.006" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VQXNZ4T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761474v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2008.06.001" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17L9LCBR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761480v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sabatier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villechaise" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2008.07.044" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXBHVMHQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333440v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabatier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333429v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204398v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761452v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761463v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2007.01207.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WPT7LWNS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288551v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Pilvin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145672v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071259v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petrenec" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Polak" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071265v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quaegebeur" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139381v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139378v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140154v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020493" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-DQ95FCVP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03887714v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Boujnah" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Neggers" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jamoneau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457686v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blanchard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ruscassier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Giorgi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04170235v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Larippe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachambre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457681v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cornet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Yedra" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hubert Schmitt" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Giorgi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04170190v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457639v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858616v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yipeng He" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858613v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Quang Ta" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dezanneau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858970v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Eswara Prasad" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rajesh" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858618v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858620v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858637v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.4513" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858624v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858625v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859587v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862053v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouldi Ben Azzouna" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858631v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858628v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858648v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tranchand" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marie" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858646v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chapuliot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bourgeois" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079436v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perrin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079437v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391251v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362503v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362368v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360464v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881965v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Noel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roubier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bril" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04373559v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Noel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005814v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00365864v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298764v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Quibel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mary" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Galipaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fregonese" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Lecercle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2025.131589" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378045v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Lefranc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gandiolle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Fouvry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205979" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378039v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205834" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247700v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Baydoun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2023.204680" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03887705v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cornet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yedra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aubin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Schmitt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-021-09390-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03434145v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ciria" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jimenez-Melendo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dezanneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.09.069" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453518v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heripre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Douit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.127303" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03006722v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jim&#233;nez-Melendo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.01.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360008v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Nabi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Helbert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Azzeddine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Bradai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brisset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-019-04126-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489021v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonneric" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Durville" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2019.104184" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01904549v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.10.023" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858594v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lenoir" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2629481" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01528578v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Manil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nunio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamen Othmani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2017.2664803" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380157v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciria D&#233;sir&#233;e" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Hassine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Iakovleva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Haghi-Ashtiani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.05.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858597v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Chow" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Solas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Puel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9359-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00816792v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Mu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Alvarez-Armas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Armas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.02.046" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625243v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Bartali" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinelli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balbi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alvarez-Armas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2012002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57BB6BC0099707245069B062041BD16E986FE6D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00755638v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rey" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bompard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2012.05.028" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KD605X4M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00756036v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2011.07.003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RG8V1HK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00806238v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.01.1065" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631662v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dompierre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charkaluk" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Maia Filho" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brizoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2011.03.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3KWL9V8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517341v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dompierre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.C. Maia Filho" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brizoux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2010.07.125" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PNTFV3V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531407v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Osterstock" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robertson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sauzay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Degallaix" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.09.019" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6438JRHD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761238v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Bartali" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Evrard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Herenu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.03.239" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488072v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.03.016" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1H50KSK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465138v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2010.01.007" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41BVTS13-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761253v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sauzay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761246v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Carlos Maia Filho" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761223v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761244v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.03.210" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761224v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.03.159" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658483v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761283v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Marinelli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Signorelli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2009.01.012" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9FCTRG4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761447v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761259v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2008.11.003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHC7280R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401462v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401468v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimedo Kondo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761445v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200900038" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1RLD4RFX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376732v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cecilia Marinelli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier W. Signorelli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761480v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sabatier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villechaise" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2008.07.044" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXBHVMHQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761469v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pilvin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2008.01.006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VQXNZ4T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761474v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2008.06.001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17L9LCBR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333440v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabatier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333429v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204398v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761452v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761463v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2007.01207.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WPT7LWNS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288551v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Pilvin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145672v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071259v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petrenec" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Polak" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071265v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quaegebeur" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139381v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139378v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140154v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020493" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-DQ95FCVP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457686v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blanchard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ruscassier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Giorgi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03887714v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Boujnah" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Neggers" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jamoneau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04170235v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Larippe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachambre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457681v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cornet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Yedra" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hubert Schmitt" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Giorgi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04170190v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457639v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858616v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yipeng He" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858613v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Quang Ta" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dezanneau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858970v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Eswara Prasad" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rajesh" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858618v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858620v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858624v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858637v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.4513" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858625v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859587v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862053v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouldi Ben Azzouna" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858631v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858628v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858648v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tranchand" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marie" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858646v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chapuliot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bourgeois" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079436v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perrin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079437v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391251v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362368v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360464v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362503v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881965v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Noel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roubier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bril" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04373559v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Noel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005814v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00365864v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>