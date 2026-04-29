--- v0 (2026-03-20)
+++ v1 (2026-04-29)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (90)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (91)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,1383 +234,1383 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Environmental Exposure on Infant Sleep : The Exposome Approach</w:t>
+                <w:t xml:space="preserve">Sleep Disordered Breathing Severity Alters Overnight Temperature Changes in Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeina Halbouty</w:t>
+                <w:t xml:space="preserve">Georgina Plunkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debora Tuka</w:t>
+                <w:t xml:space="preserve">Marisha Shetty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Stephan-Blanchard</w:t>
+                <w:t xml:space="preserve">Maria Vaz-Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Bach</w:t>
+                <w:t xml:space="preserve">Stephane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Tourneux</w:t>
+                <w:t xml:space="preserve">Lauren Nisbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sleep Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jsr.70286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jsr.70340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05505951v1</w:t>
+                <w:t xml:space="preserve">hal-05579386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic fields from mobile phones: a risk for maintaining energy homeostasis?</w:t>
+                <w:t xml:space="preserve">Impact of Environmental Exposure on Infant Sleep : The Exposome Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chandreshwar Seewooruttun</w:t>
+                <w:t xml:space="preserve">Zeina Halbouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Cuc Mai</w:t>
+                <w:t xml:space="preserve">Debora Tuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Corona</w:t>
+                <w:t xml:space="preserve">Erwan Stephan-Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+                <w:t xml:space="preserve">Veronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René De Seze</w:t>
+                <w:t xml:space="preserve">Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 86 (3), pp.101782. </w:t>
+              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ando.2025.101782⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jsr.70286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05062165v1</w:t>
+                <w:t xml:space="preserve">hal-05505951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPACT OF PERINATAL EXPOSURE TO CHLORPYRIFOS AND AN OBESOGENIC DIET: KISSPEPTIN AND GNRHR EXPRESSION IN REPRODUCTIVE ORGANS (RAT)</w:t>
+                <w:t xml:space="preserve">P04-16 Effects of 5G exposure on thyroid morphology and thyroid-mediated thermogenic functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwa Lahimer</w:t>
+                <w:t xml:space="preserve">C. Seewooruttun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophian Tricotteaux-Zarqaoui</w:t>
+                <w:t xml:space="preserve">B. Bouguila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narimane Djekkoun</w:t>
+                <w:t xml:space="preserve">M. Ramelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Bach</w:t>
+                <w:t xml:space="preserve">A. Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hafida Khorsi-Cauet</w:t>
+                <w:t xml:space="preserve">S. Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reproductive Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 167, pp.104383. </w:t>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 411 (suppl. Abstracts of the 59th Congress of the European Societies of Toxicology (EUROTOX 2025)), pp.S86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jri.2024.104383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2025.07.232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910218v1</w:t>
+                <w:t xml:space="preserve">hal-05256369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P04-12 Effects of 5G exposure on gene expression of browning in TRPM8 knockout mice</w:t>
+                <w:t xml:space="preserve">Electromagnetic fields from mobile phones: a risk for maintaining energy homeostasis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bouguila</w:t>
+                <w:t xml:space="preserve">Chandreshwar Seewooruttun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Seewooruttun</w:t>
+                <w:t xml:space="preserve">Thi Cuc Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Corona</w:t>
+                <w:t xml:space="preserve">Aurélie Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Delanaud</w:t>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Micou</w:t>
+                <w:t xml:space="preserve">René De Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 411 (Suppl., Abstracts of the 59th Congress of the European Societies of Toxicology (EUROTOX 2025)), pp.S84. </w:t>
+              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 86 (3), pp.101782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2025.07.228⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2025.101782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05256756v1</w:t>
+                <w:t xml:space="preserve">hal-05062165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5G Radiofrequency Exposure Reduces PRDM16 and C/EBP β mRNA Expression, Two Key Biomarkers for Brown Adipogenesis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IMPACT OF PERINATAL EXPOSURE TO CHLORPYRIFOS AND AN OBESOGENIC DIET: KISSPEPTIN AND GNRHR EXPRESSION IN REPRODUCTIVE ORGANS (RAT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bélir Bouguila</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+                <w:t xml:space="preserve">Marwa Lahimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Bodin</w:t>
+                <w:t xml:space="preserve">Sophian Tricotteaux-Zarqaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narimane Djekkoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Khorsi-Cauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms26062792⟩</w:t>
+              <w:t xml:space="preserve">Journal of Reproductive Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 167, pp.104383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jri.2024.104383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05004351v1</w:t>
+                <w:t xml:space="preserve">hal-04910218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P28-34 Developmental effects of co-exposure to electromagnetic fields and a pesticide cocktail in rats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">P04-12 Effects of 5G exposure on gene expression of browning in TRPM8 knockout mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bouguila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Seewooruttun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Delanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Micou</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 411 (Suppl., Abstracts of the 59th Congress of the European Societies of Toxicology (EUROTOX 2025)), pp.S361-S362. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2025.07.837⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 411 (Suppl., Abstracts of the 59th Congress of the European Societies of Toxicology (EUROTOX 2025)), pp.S84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2025.07.228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05256894v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05256756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P04-16 Effects of 5G exposure on thyroid morphology and thyroid-mediated thermogenic functions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">5G Radiofrequency Exposure Reduces PRDM16 and C/EBP β mRNA Expression, Two Key Biomarkers for Brown Adipogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bouguila</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Ramelet</w:t>
+                <w:t xml:space="preserve">Chandreshwar Seewooruttun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bélir Bouguila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Corona</w:t>
+                <w:t xml:space="preserve">Aurélie Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Delanaud</w:t>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2025.07.232⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (6), pp.2792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms26062792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05256369v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous nervous system responses to environmental‐level exposure to 5G's first deployed band (3.5 GHz) in healthy human volunteers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul Mazet</w:t>
+                <w:t xml:space="preserve">P28-34 Developmental effects of co-exposure to electromagnetic fields and a pesticide cocktail in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Micou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bouguila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Seewooruttun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 411 (Suppl., Abstracts of the 59th Congress of the European Societies of Toxicology (EUROTOX 2025)), pp.S361-S362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2025.07.837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1113/EP092083⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04740870v1</w:t>
+                <w:t xml:space="preserve">hal-05256894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endocrine disruptor chemicals exposure and female fertility declining: from pathophysiology to epigenetic risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophian Tricotteaux-Zarqaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Lahimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Abou Diwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietra Candela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpubh.2024.1466967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P21-51 Does 5G exposure activate UCP1 adaptive non-shivering thermogenesis?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Corona</w:t>
+                <w:t xml:space="preserve">Autonomous nervous system responses to environmental‐level exposure to 5G's first deployed band (3.5 GHz) in healthy human volunteers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Jamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Michelant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Delanaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Bach</w:t>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hugueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2024.07.777⟩</w:t>
+              <w:t xml:space="preserve">Experimental Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/EP092083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688535v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Chlorpyrifos on gut dysbiosis and barriers integrity in women with a focus on pregnancy and prebiotic intervention: insights from advanced in vitro human models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Abou Diwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1619,10360 +1619,10518 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avénie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Poiriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Joly Condette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 367, pp.125533. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2024.125533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal exposure to pesticides induces perturbations in the gut microbiota and blood–brain barrier of dams and the progeny, prevented by a prebiotic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucie Dehouck</w:t>
+                <w:t xml:space="preserve">P21-51 Does 5G exposure activate UCP1 adaptive non-shivering thermogenesis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Seewooruttun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Delanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gay-Quéheillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 399, pp.S325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2024.07.777⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-024-34969-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04711499v1</w:t>
+                <w:t xml:space="preserve">hal-04688535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of endocrine disruptors on early pregnancy and clinical outcomes in IVF</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H Corsi-Cauet</w:t>
+                <w:t xml:space="preserve">Maternal exposure to pesticides induces perturbations in the gut microbiota and blood–brain barrier of dams and the progeny, prevented by a prebiotic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Abou Diwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narimane Djekkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Copin</w:t>
+                <w:t xml:space="preserve">Marie-Christine Boucau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Bach</w:t>
+                <w:t xml:space="preserve">Lucie Dehouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 38 (Supplement_1), pp.O-091. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/humrep/dead093.110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-34969-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04202642v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Pesticide Residues on the Gut-Microbiota–Blood–Brain Barrier Axis: A Narrative Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endocrine disrupting chemicals and male fertility: from physiological to molecular effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Lahimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Abou Diwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debbie Montjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Cabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hafida Khorsi-Cauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms24076147⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2023.1232646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04068149v1</w:t>
+                <w:t xml:space="preserve">hal-04244010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pesticide exposure on human sperm characteristics, genome integrity, and methylation profile analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dose- and Time-Dependent Effects of Radiofrequency Electromagnetic Field on Adipose Tissue: Implications of Thermoregulation and Mitochondrial Signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Lefranc</w:t>
+                <w:t xml:space="preserve">Jennifer Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosalie Cabry</w:t>
+                <w:t xml:space="preserve">Amandine Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debbie Montjean</w:t>
+                <w:t xml:space="preserve">Jérôme Gay-Quéheillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (13), pp.10628. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-27695-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms241310628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124635v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of perinatal coexposure to chlorpyrifos and a high-fat diet on Kisspeptin and GnRHR presence and reproductive organs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Effect of micronutrients and L-carnitine as antioxidant on sperm parameters, genome integrity, and ICSI outcomes: randomized, double-blind, and placebo-controlled clinical trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Lahimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophian Tricotteaux--Zarqaoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Corona</w:t>
+                <w:t xml:space="preserve">Oumaima Gherissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Lafosse</w:t>
+                <w:t xml:space="preserve">Nesrine Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henda Ben Mustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxics11090789⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (11), pp.1937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox12111937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360367v1</w:t>
+                <w:t xml:space="preserve">hal-04358122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paternal Age Matters: Association with Sperm Criteria’s- Spermatozoa DNA Integrity and Methylation Profile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Effect of pesticide exposure on human sperm characteristics, genome integrity, and methylation profile analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Lahimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Cabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debbie Montjean</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elodie Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-27695-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm12154928⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04360350v1</w:t>
+                <w:t xml:space="preserve">hal-04124635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of micronutrients and L-carnitine as antioxidant on sperm parameters, genome integrity, and ICSI outcomes: randomized, double-blind, and placebo-controlled clinical trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bach</w:t>
+                <w:t xml:space="preserve">The impact of endocrine disruptors on early pregnancy and clinical outcomes in IVF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Benkhalifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Montjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Corsi-Cauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Copin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox12111937⟩</w:t>
+              <w:t xml:space="preserve">Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (Supplement_1), pp.O-091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/humrep/dead093.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04358122v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative stress in male infertility and therapeutic approach: A mini-review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Impact of Pesticide Residues on the Gut-Microbiota–Blood–Brain Barrier Axis: A Narrative Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Abou Diwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Lahimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Khorsi-Cauet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moncef Benkhalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Pacific Journal of Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4103/2305-0500.390299⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms24076147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04359767v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perigestational exposure of a combination of a high-fat diet and pesticide impacts the metabolic and microbiotic status of dams and pups; a preventive strategy based on prebiotics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Corona</w:t>
+                <w:t xml:space="preserve">Paternal Age Matters: Association with Sperm Criteria’s- Spermatozoa DNA Integrity and Methylation Profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Lahimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debbie Montjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Cabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (15), pp.4928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm12154928⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00394-022-03063-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03901249v1</w:t>
+                <w:t xml:space="preserve">hal-04360350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endocrine disrupting chemicals and male fertility: from physiological to molecular effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Impact of perinatal coexposure to chlorpyrifos and a high-fat diet on Kisspeptin and GnRHR presence and reproductive organs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Lahimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bach</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narimane Djekkoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophian Tricotteaux--Zarqaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Toxics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (9), pp.789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxics11090789⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2023.1232646⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04244010v1</w:t>
+                <w:t xml:space="preserve">hal-04360367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dose- and Time-Dependent Effects of Radiofrequency Electromagnetic Field on Adipose Tissue: Implications of Thermoregulation and Mitochondrial Signaling</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Oxidative stress in male infertility and therapeutic approach: A mini-review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Lahimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henda Mustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Khorsi-Cauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Benkhalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms241310628⟩</w:t>
+              <w:t xml:space="preserve">Asian Pacific Journal of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (6), pp.249-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4103/2305-0500.390299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04167366v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04359767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperthermia and Heat Stress as Risk Factors for Sudden Infant Death Syndrome: A Narrative Review</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Perigestational exposure of a combination of a high-fat diet and pesticide impacts the metabolic and microbiotic status of dams and pups; a preventive strategy based on prebiotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narimane Djekkoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Depeint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Guibourdenche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba El Khayat Et Sabbouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (3), pp.1253-1265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-022-03063-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fped.2022.816136⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03657068v1</w:t>
+                <w:t xml:space="preserve">hal-03901249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of chronic chlorpyrifos exposure on diaphragmatic muscle contractility and MHC isoforms in adult rats</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Functional links between thermoregulation and sleep in children with neurodevelopmental and chronic health conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Mccabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Abbiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Libert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology and Environmental Health Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2022.866951⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13530-021-00121-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04009458v1</w:t>
+                <w:t xml:space="preserve">hal-03890269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How advanced are we on the consequences of oral exposure to food contaminants on the occurrence of chronic non communicable diseases?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Effect of chronic chlorpyrifos exposure on diaphragmatic muscle contractility and MHC isoforms in adult rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba El Khayat El Sabbouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Hallal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walaa Darwiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gay-Quéheillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.135260⟩</w:t>
+              <w:t xml:space="preserve">Toxicology and Environmental Health Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.77-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13530-021-00121-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03697179v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal assessment of pregnant women exposure to chlorpyrifos at a regional scale</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Hyperthermia and Heat Stress as Risk Factors for Sudden Infant Death Syndrome: A Narrative Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Libert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Exposure Science and Environmental Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41370-021-00315-7⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fped.2022.816136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03218244v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of daily co-exposure to inulin and chlorpyrifos on selected microbiota endpoints in the SHIME® model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Narimane Djekkoun</w:t>
+                <w:t xml:space="preserve">Spatio-temporal assessment of pregnant women exposure to chlorpyrifos at a regional scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Regrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Reygner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Flore Depeint</w:t>
+                <w:t xml:space="preserve">Florence Anna Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Delanaud</w:t>
+                <w:t xml:space="preserve">Mohammed Guedda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.118961⟩</w:t>
+              <w:t xml:space="preserve">Journal of Exposure Science and Environmental Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32, pp.156-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41370-021-00315-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594279v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03218244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic Perigestational Exposure to Chlorpyrifos Induces Perturbations in Gut Bacteria and Glucose and Lipid Markers in Female Rats and Their Offspring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Corona</w:t>
+                <w:t xml:space="preserve">How advanced are we on the consequences of oral exposure to food contaminants on the occurrence of chronic non communicable diseases?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Grados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbezier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 303 (Part 3), pp.135260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.135260⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxics10030138⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03641409v1</w:t>
+                <w:t xml:space="preserve">hal-03697179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional links between thermoregulation and sleep in children with neurodevelopmental and chronic health conditions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chronic Perigestational Exposure to Chlorpyrifos Induces Perturbations in Gut Bacteria and Glucose and Lipid Markers in Female Rats and Their Offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narimane Djekkoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Depeint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Guibourdenche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba El Khayat El Sabbouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2022.866951⟩</w:t>
+              <w:t xml:space="preserve">Toxics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (3), pp.138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxics10030138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03890269v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic oral exposure to pesticides and their consequences on metabolic regulation: role of the microbiota</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Effect of daily co-exposure to inulin and chlorpyrifos on selected microbiota endpoints in the SHIME® model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Joly Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narimane Djekkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Reygner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Depeint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Delanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-021-02548-6⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 302, pp.118961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.118961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03196406v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Placental Transfer and Tissue Distribution of cis- and Trans-Permethrin in Pregnant Rats and Fetuses Using a Physiological-Based Pharmacokinetic Model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Corona</w:t>
+                <w:t xml:space="preserve">Perinatal exposure to chlorpyrifos and/or a high-fat diet is associated with liver damage in male rat offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Guibourdenche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba El Khayat El Sabbouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Desmots</w:t>
+                <w:t xml:space="preserve">Fidéline Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narimane Djekkoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Khorsi-Cauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9, </w:t>
+              <w:t xml:space="preserve">Cells &amp; Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 166, pp.203678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fped.2021.730383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cdev.2021.203678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03498668v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of Perigestational Exposure to Chlorpyrifos And High-Fat Diet on Ileum Contractility in Male Rats at Early Adulthood</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Walaa Darwiche</w:t>
+                <w:t xml:space="preserve">Chronic oral exposure to pesticides and their consequences on metabolic regulation: role of the microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narimane Djekkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wissam Joumaa</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Daniel Lalau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Depeint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Khorsi-Cauet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">jpdm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (8), pp.4131-4149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17303/jpdm.2021.4.101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00394-021-02548-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410994v1</w:t>
+                <w:t xml:space="preserve">hal-03196406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low‐Level Radiofrequency Exposure Induces Vasoconstriction in Rats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Cuc Mai</w:t>
+                <w:t xml:space="preserve">Impacts of Perigestational Exposure to Chlorpyrifos And High-Fat Diet on Ileum Contractility in Male Rats at Early Adulthood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba El Khayat El Sabbouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Guibourdenche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walaa Darwiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Braun</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wissam Joumaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narimane Djekkoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectromagnetics</w:t>
+              <w:t xml:space="preserve">jpdm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bem.22350⟩</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17303/jpdm.2021.4.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03246969v1</w:t>
+                <w:t xml:space="preserve">hal-04410994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programming of intestinal homeostasis in male rat offspring after maternal exposure to chlorpyrifos and/or to a high fat diet</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bach</w:t>
+                <w:t xml:space="preserve">Evaluation of Placental Transfer and Tissue Distribution of cis- and Trans-Permethrin in Pregnant Rats and Fetuses Using a Physiological-Based Pharmacokinetic Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Personne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Marcelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Desmots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-90981-2⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fped.2021.730383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03254584v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03498668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing environmental geographic inequalities using an integrated exposure assessment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low‐Level Radiofrequency Exposure Induces Vasoconstriction in Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Cuc Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12940-021-00736-9⟩</w:t>
+              <w:t xml:space="preserve">Bioelectromagnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bem.22350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03266904v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03246969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perinatal exposure to chlorpyrifos and/or a high-fat diet is associated with liver damage in male rat offspring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hafida Khorsi-Cauet</w:t>
+                <w:t xml:space="preserve">Characterizing environmental geographic inequalities using an integrated exposure assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Caudeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Regrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Tognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseline Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Guedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells &amp; Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20, pp.58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12940-021-00736-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cdev.2021.203678⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03214318v1</w:t>
+                <w:t xml:space="preserve">ineris-03266904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin Temperatures of Back or Neck Are Better Than Abdomen for Indication of Average Proximal Skin Temperature During Sleep of School-Aged Children</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Programming of intestinal homeostasis in male rat offspring after maternal exposure to chlorpyrifos and/or to a high fat diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Guibourdenche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba El Khayat El Sabbouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narimane Djekkoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Khorsi-Cauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2020.494528⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-90981-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545112v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basal Ti Level in the human placenta and meconium and evidence of a materno-foetal transfer of food-grade TiO2 nanoparticles in an ex vivo placental perfusion model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Gaultier</w:t>
+                <w:t xml:space="preserve">Does the perigestational exposure to chlorpyrifos and/or high-fat diet affect respiratory parameters and diaphragmatic muscle contractility in young rats?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba El Khayat El Sabbouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gay-Quéheillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Cartier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Johanna Noireaux</w:t>
+                <w:t xml:space="preserve">Wissam H. Joumaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Guibourdenche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Particle and Fibre Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12989-020-00381-z⟩</w:t>
+              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 140, pp.111322 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fct.2020.111322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945928v2</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of endocrine disruptor chemicals on oocyte/embryo and clinical outcomes in IVF</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rosalie Cabry</w:t>
+                <w:t xml:space="preserve">Basal Ti Level in the human placenta and meconium and evidence of a materno-foetal transfer of food-grade TiO2 nanoparticles in an ex vivo placental perfusion model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Merviel</w:t>
+                <w:t xml:space="preserve">Christel Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aicha Madkour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Lefranc</w:t>
+                <w:t xml:space="preserve">Laurent Devoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Scheffler</w:t>
+                <w:t xml:space="preserve">Johanna Noireaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrine Connections</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (6), pp.R134-R142. </w:t>
+              <w:t xml:space="preserve">Particle and Fibre Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (1), pp.51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/EC-20-0135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12989-020-00381-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545113v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945928v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of co-exposure to 900 MHz radiofrequency electromagnetic fields and high-level noise on sleep, weight, and food intake parameters in juvenile rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Skin Temperatures of Back or Neck Are Better Than Abdomen for Indication of Average Proximal Skin Temperature During Sleep of School-Aged Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymar Bosquillon de Jenlis</w:t>
+                <w:t xml:space="preserve">Chris R. Abbiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Libert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavia del Vecchio</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Amandine Pelletier</w:t>
+                <w:t xml:space="preserve">Susan M. Mccabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 256, pp.113461 -. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.113461⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2020.494528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03488693v1</w:t>
+                <w:t xml:space="preserve">hal-03545112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of non-thermal radiofrequency on body temperature in mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amandine Pelletier</w:t>
+                <w:t xml:space="preserve">The impact of endocrine disruptor chemicals on oocyte/embryo and clinical outcomes in IVF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Cabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Merviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Madkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Scheffler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-62789-z⟩</w:t>
+              <w:t xml:space="preserve">Endocrine Connections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (6), pp.R134-R142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/EC-20-0135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03230214v1</w:t>
+                <w:t xml:space="preserve">hal-03545113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the perigestational exposure to chlorpyrifos and/or high-fat diet affect respiratory parameters and diaphragmatic muscle contractility in young rats?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Effects of co-exposure to 900 MHz radiofrequency electromagnetic fields and high-level noise on sleep, weight, and food intake parameters in juvenile rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymar Bosquillon de Jenlis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia del Vecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fct.2020.111322⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 256, pp.113461 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.113461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03490481v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of Subchronic, High-Level Noise Exposure on Sleep and Metabolic Parameters: A Juvenile Rodent Model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Effect of non-thermal radiofrequency on body temperature in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Cuc Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1289/EHP4045⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.5724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-62789-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544612v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03230214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l’exposition environnementale spatialisée à un pyréthrinoïde en Picardie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Caudeville</w:t>
+                <w:t xml:space="preserve">Impacts of perigestational exposure to chlorpyrifos (CPF) and high -fat diet (HFD) on ileum contractility in male rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba El Khayat El Sabbouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Guibourdenche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Regrain</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Tognet</w:t>
+                <w:t xml:space="preserve">Walaa Darwiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narimane Djekkoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurogastroenterology &amp; Motility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (4, SI)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/ers.2019.1340⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ineris-03229712v1</w:t>
+                <w:t xml:space="preserve">hal-03544609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distal skin vasodilation in sleep preparedness, and its impact on thermal status in preterm neonates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+                <w:t xml:space="preserve">Determination of maternal and foetal distribution of cis- and trans-permethrin isomers and their metabolites in pregnant rats by liquid chromatography tandem mass spectrometry (LC-MS/MS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Personne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Marcelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Barcat</w:t>
+                <w:t xml:space="preserve">Serge Pilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Bodin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Tourneux</w:t>
+                <w:t xml:space="preserve">Sylvie Baltora-Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 60, pp.26 - 30. </w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 411 (30), pp.8043-8052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sleep.2018.12.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-019-02157-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03488031v1</w:t>
+                <w:t xml:space="preserve">ineris-03229714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of perigestational exposure to chlorpyrifos (CPF) and high -fat diet (HFD) on ileum contractility in male rats</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Impacts of Subchronic, High-Level Noise Exposure on Sleep and Metabolic Parameters: A Juvenile Rodent Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymar Bosquillon de Jenlis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia del Vecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gay-Queheillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurogastroenterology &amp; Motility</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 127 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/EHP4045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03544609v1</w:t>
+                <w:t xml:space="preserve">hal-03544612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of maternal and foetal distribution of cis- and trans-permethrin isomers and their metabolites in pregnant rats by liquid chromatography tandem mass spectrometry (LC-MS/MS)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Corona</w:t>
+                <w:t xml:space="preserve">Caractérisation de l’exposition environnementale spatialisée à un pyréthrinoïde en Picardie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Caudeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Regrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseline Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Letinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-019-02157-7⟩</w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (5), pp.392-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ers.2019.1340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03229714v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03229712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of chronic exposure to the pesticide chlorpyrifos on respiratory parameters and sleep apnea in juvenile and adult rats</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Distal skin vasodilation in sleep preparedness, and its impact on thermal status in preterm neonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hassan Khachfe</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Barcat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60, pp.26 - 30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sleep.2018.12.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0191237⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03544617v1</w:t>
+                <w:t xml:space="preserve">hal-03488031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the dysregulation of matrix metalloproteinases contribute to recurrent implantation failure?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Does chronic exposure to electromagnetic fields combined with noise has effects on sleep and homeostasis in juvenile rats?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymar Bosquillon de Jenlis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia del Vecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moncef Feki</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Proteomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (1, SI)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544618v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Smoking Exposure in Infants on Gastroesophageal Reflux as a Function of the Sleep-Wakefulness State</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Impact of chronic exposure to the pesticide chlorpyrifos on respiratory parameters and sleep apnea in juvenile and adult rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walaa Darwiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gay-Queheillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba El Khayat El Sabbouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Khachfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2018.05.057⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0191237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544614v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does chronic exposure to electromagnetic fields combined with noise has effects on sleep and homeostasis in juvenile rats?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Does the dysregulation of matrix metalloproteinases contribute to recurrent implantation failure?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Benkhalifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Zayani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Copin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Feki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Expert Review of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (4), pp.311-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14789450.2018.1464915⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544615v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental neurotoxicity in the progeny after maternal gavage with chlorpyrifos</w:t>
+                <w:t xml:space="preserve">Effects of Smoking Exposure in Infants on Gastroesophageal Reflux as a Function of the Sleep-Wakefulness State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérengère Laporte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bach</w:t>
+                <w:t xml:space="preserve">Djamal Djeddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Villegier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erwan Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Leke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fct.2018.01.026⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 201, pp.147-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2018.05.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01853328v1</w:t>
+                <w:t xml:space="preserve">hal-03544614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a combination of in vitro models to investigate the impact of chlorpyrifos and inulin on the intestinal microbiota and the permeability of the intestinal mucosa</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Developmental neurotoxicity in the progeny after maternal gavage with chlorpyrifos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larbi Rhazi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Bérengère Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gay-Quéheillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Villegier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-018-2332-4⟩</w:t>
+              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 113, pp.66-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fct.2018.01.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03196401v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of a combination of in vitro models to investigate the impact of chlorpyrifos and inulin on the intestinal microbiota and the permeability of the intestinal mucosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duban Ovidio Gonzalez Alvarez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Marina Réquilé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dubàn O Gonzàlez Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Rhazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Gastroenterology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25, pp.22529 - 22540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-2332-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544613v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of oocytes with CLCG on ICSI outcomes and their potential relation to pesticide exposure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karen Chardon</w:t>
+                <w:t xml:space="preserve">Use of a combination of in vitro models to investigate the impact of chlorpyrifos and inulin on the intestinal microbiota and the permeability of the intestinal mucosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Requilé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duban Ovidio Gonzalez Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Haraux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Scheffler</w:t>
+                <w:t xml:space="preserve">Larbi Rhazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ovarian Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Clinical Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (1), pp.S106</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549892v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of a Polyethylene Bag to Reduce Perioperative Regional and Whole-Body Heat Losses in Low-Birth-Weight Neonates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ghyselen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioMed Research International </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2017/8243184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exposition aux radiofréquences considérée comme une astreinte</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of oocytes with CLCG on ICSI outcomes and their potential relation to pesticide exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Merviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Cabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Haraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Scheffler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Ovarian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13048-017-0335-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-01784623v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of oocytes with CLCG on ICSI outcomes and their potential relation to pesticide exposure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Merviel</w:t>
+                <w:t xml:space="preserve">L’exposition aux radiofréquences considérée comme une astreinte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosalie Cabry</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amandine Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ovarian Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10 (1)</w:t>
+              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Radiofréquences et santé, 9, pp.35-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050698v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01784623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal management in closed incubators: New software for assessing the impact of humidity on the optimal incubator air temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Estelle Durand</w:t>
+                <w:t xml:space="preserve">Impact of oocytes with CLCG on ICSI outcomes and their potential relation to pesticide exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Merviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Cabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Haraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Scheffler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Ovarian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03543820v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distal skin vasodilation promotes rapid sleep onset in preterm neonates</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Impact of prenatal and postnatal exposure to the pesticide chlorpyrifos on the contraction of rat ileal muscle strips: involvement of an inducible nitric oxide synthase-dependent pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walaa Darwiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erwan Stephan</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Ghamlouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jsr.12514⟩</w:t>
+              <w:t xml:space="preserve">Neurogastroenterology &amp; Motility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nmo.12918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03543819v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of prenatal and postnatal exposure to the pesticide chlorpyrifos on the contraction of rat ileal muscle strips: involvement of an inducible nitric oxide synthase-dependent pathway</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Distal skin vasodilation promotes rapid sleep onset in preterm neonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Barcat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Decima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">W. Ramadan</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurogastroenterology &amp; Motility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nmo.12918⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (5), pp.572-577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jsr.12514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03543821v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of molecular typing to investigate bacterial translocation from the intestinal tract of chlorpyrifos-exposed rats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertin Elion Dzon</w:t>
+                <w:t xml:space="preserve">Thermal management in closed incubators: New software for assessing the impact of humidity on the optimal incubator air temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farida Hamdad</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bach</w:t>
+                <w:t xml:space="preserve">Pauline Decima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Libert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut Pathogens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46, pp.89-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2017.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13099-016-0129-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03543021v1</w:t>
+                <w:t xml:space="preserve">hal-03543820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additional double-wall roof in single-wall, closed, convective incubators: Impact on body heat loss from premature infants and optimal adjustment of the incubator air temperature</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distal skin vasodilation precedes sleep onset in preterm neonates and children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mccabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Abbiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Barcat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tourneux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (1, SI), pp.230</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03543033v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamics of cardiac autonomic control in sleeping preterm neonates exposed in utero to smoking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">Impact of gastro-oesophageal reflux on arousals and bradycardia in neonates: a polysomnographic and impedande-pH monitoring study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Telliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cracco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Leke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (1, SI), pp.231-232</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03525994v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of gastro-oesophageal reflux on arousals and bradycardia in neonates: a polysomnographic and impedande-pH monitoring study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+                <w:t xml:space="preserve">Use of molecular typing to investigate bacterial translocation from the intestinal tract of chlorpyrifos-exposed rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Joly Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertin Elion Dzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Hamdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Biendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gut Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13099-016-0129-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03543036v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inulin supplementation lowered the metabolic defects of prolonged exposure to chlorpyrifos from gestation to young adult stage in offspring rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Narges Bahi-Jaber</w:t>
+                <w:t xml:space="preserve">The dynamics of cardiac autonomic control in sleeping preterm neonates exposed in utero to smoking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal-Dine Djeddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Léké</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 127 (8), pp.2871-2877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2016.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0164614⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03543026v1</w:t>
+                <w:t xml:space="preserve">hal-03525994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in composition and function of human intestinal microbiota exposed to chlorpyrifos in oil as assessed by the SHIME (R) model</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Additional double-wall roof in single-wall, closed, convective incubators: Impact on body heat loss from premature infants and optimal adjustment of the incubator air temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Larbi Rhazi</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Decima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Libert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph13111088⟩</w:t>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 (9, SI), pp.922-928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2016.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608519v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the measurement of hemoglobin by the Hemocue System (R) in the preterm neonate less than 28 days old</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Caron-Lesenechal</w:t>
+                <w:t xml:space="preserve">Inulin supplementation lowered the metabolic defects of prolonged exposure to chlorpyrifos from gestation to young adult stage in offspring rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Reygner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Degorre</w:t>
+                <w:t xml:space="preserve">Lydia Lichtenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cauliez</w:t>
+                <w:t xml:space="preserve">Ghada Elmhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Dou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narges Bahi-Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arcped.2015.12.003⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0164614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03543039v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d'une exposition chronique aux ondes radiofréquences sur la thermorégulation chez un modèle de rat juvénile</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Changes in composition and function of human intestinal microbiota exposed to chlorpyrifos in oil as assessed by the SHIME (R) model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Reygner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Joly Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Rhazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lettre ARET</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (11), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph13111088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01854253v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Composition and Function of Human Intestinal Microbiota Exposed to Chlorpyrifos in Oil as Assessed by the SHIME® Model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Larbi Rhazi</w:t>
+                <w:t xml:space="preserve">Evaluation of the measurement of hemoglobin by the Hemocue System (R) in the preterm neonate less than 28 days old</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Barcat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dekens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Caron-Lesenechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Degorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cauliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph13111088⟩</w:t>
+              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (3), pp.255-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcped.2015.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04608161v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distal skin vasodilation precedes sleep onset in preterm neonates and children</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Effets d'une exposition chronique aux ondes radiofréquences sur la thermorégulation chez un modèle de rat juvénile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Libert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 25 (1, SI), pp.230</w:t>
+              <w:t xml:space="preserve">Lettre ARET</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Mars - Spécial colloque ARET 2015, pp.91-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03543030v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01854253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mean body temperature of 37 degrees C for incubated preterm infants is associated with lower energy costs in the first 11days of life</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bach</w:t>
+                <w:t xml:space="preserve">Changes in Composition and Function of Human Intestinal Microbiota Exposed to Chlorpyrifos in Oil as Assessed by the SHIME® Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Reygner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Joly Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Rhazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Paediatrica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/apa.12965⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (11), pp. 1088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph13111088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03543043v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of chlorpyrifos exposure during development on the contractility of longitudinal smooth muscle of the ileum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bach</w:t>
+                <w:t xml:space="preserve">Usefulness of (1,3) beta-D-glucan detection in bronchoalveolar lavage samples in Pneumocystis pneumonia and Pneumocystis pulmonary colonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Damiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Goin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Di Pizio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurogastroenterology &amp; Motility</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (1), pp.36-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2014.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03550433v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chlorpyrifos exposure during perinatal period affects Intestinal microbiota associated with delay of maturation of digestive tract in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Joly Condette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gay-Quéheillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Khorsi-Cauet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pediatric Gastroenterology and Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 61 (1), pp.30-40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/MPG.0000000000000734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usefulness of (1,3) beta-D-glucan detection in bronchoalveolar lavage samples in Pneumocystis pneumonia and Pneumocystis pulmonary colonization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. da Costa</w:t>
+                <w:t xml:space="preserve">A mean body temperature of 37 degrees C for incubated preterm infants is associated with lower energy costs in the first 11days of life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Degorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Decima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Degrugilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ghyselen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2014.11.001⟩</w:t>
+              <w:t xml:space="preserve">Acta Paediatrica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 104 (6), pp.581-588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apa.12965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03555704v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohorte MecoExpo : utilisation du méconium pour estimer l’exposition in utero aux pesticides des nouveau-nés en Picardie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Berton</w:t>
+                <w:t xml:space="preserve">Effects of chlorpyrifos exposure during development on the contractility of longitudinal smooth muscle of the ileum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walaa Darwiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Ramadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam H. Joumaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de médecine périnatale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Neurogastroenterology &amp; Motility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (2, SI), pp.53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01863946v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-reported parental exposure to pesticide during pregnancy and birth outcomes : The MecoExpo cohort study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
+                <w:t xml:space="preserve">Cohorte MecoExpo : utilisation du méconium pour estimer l’exposition in utero aux pesticides des nouveau-nés en Picardie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Mayhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Haraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Deguines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berton</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Deguines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0099090⟩</w:t>
+              <w:t xml:space="preserve">Revue de médecine périnatale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (2), pp.122-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12611-014-0277-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01862439v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01863946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does exposure to a radiofrequency electromagnetic field modify thermal preference in juvenile rats ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Self-reported parental exposure to pesticide during pregnancy and birth outcomes : The MecoExpo cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Mayhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Libert</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Tack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Deguines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 9 (6), pp.e99007. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0099007⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 9 (6), pp.e99090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0099090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01862438v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01862439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an analytical strategy based on LC–MS/MS for the measurement of different classes of pesticides and theirs metabolites in meconium : Application and characterisation of foetal exposure in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Lestremau</w:t>
+                <w:t xml:space="preserve">Does exposure to a radiofrequency electromagnetic field modify thermal preference in juvenile rats ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Libert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2014.03.034⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (6), pp.e99007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0099007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01855498v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01862438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of chronic exposure to radiofrequency electromagnetic fields on energy balance in developing rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">René de Seze</w:t>
+                <w:t xml:space="preserve">Development of an analytical strategy based on LC–MS/MS for the measurement of different classes of pesticides and theirs metabolites in meconium : Application and characterisation of foetal exposure in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Mayhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu-Corneliu Duca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-012-1266-5⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 132, pp.311-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2014.03.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963429v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01855498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the effect of mobile phone radiofrequency waves on human skin perfusion non-thermal ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+                <w:t xml:space="preserve">La pompe à insuline améliore-t-elle la qualité de vie et la satisfaction des enfants et adolescents diabétiques de type 1 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lichtenberger-Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boudailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microcirculation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/micc.12062⟩</w:t>
+              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (3), pp.248-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcped.2012.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00961812v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pompe à insuline améliore-t-elle la qualité de vie et la satisfaction des enfants et adolescents diabétiques de type 1 ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Mercier</w:t>
+                <w:t xml:space="preserve">Is the effect of mobile phone radiofrequency waves on human skin perfusion non-thermal ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Thuróczy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Ghosn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Brenet-Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microcirculation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (7), pp.629-636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/micc.12062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.arcped.2012.12.011⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04929014v1</w:t>
+                <w:t xml:space="preserve">ineris-00961812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New rat models of iron sucrose-induced iron overload</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of chronic exposure to radiofrequency electromagnetic fields on energy balance in developing rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Decima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Thuróczy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1258/ebm.2011.010298⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (5), pp.2735-2746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-012-1266-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963303v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why wrapping premature neonates to prevent hypothermia can predispose to overheating</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">New rat models of iron sucrose-induced iron overload</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ba Vuong Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Khorsi-Cauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Villegier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gay-Quéheillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00799.2009⟩</w:t>
+              <w:t xml:space="preserve">Experimental Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 236 (7), pp.790-799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1258/ebm.2011.010298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675081v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reproducible means of assessing the metabolic heat status of preterm neonates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Why wrapping premature neonates to prevent hypothermia can predispose to overheating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Agourram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Krim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Degrugilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1118/1.2815966⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 108 (6), pp.1674-1681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00799.2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675085v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ventilatory response to a hyperoxic test is related to the frequency of short apneic episodes in late preterm Neonates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Cardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Micallef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pediatric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 62 (5), pp.591-596. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1203/PDR.0b013e318155868e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00963093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential updating of a new dynamic pharmacokinetic model for caffeine in premature neonates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">A reproducible means of assessing the metabolic heat status of preterm neonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaëlle Museux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Cardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Tourneux</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Degrugilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2165/00003088-200746010-00003⟩</w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 35 (1), pp.89-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1118/1.2815966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00961910v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the efficiency of warming devices during neonatal surgery</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Sequential updating of a new dynamic pharmacokinetic model for caffeine in premature neonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Micallef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billy Amzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-004-1126-1⟩</w:t>
+              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46 (1), pp.59-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2165/00003088-200746010-00003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">ineris-00962874v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00961910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Assessment of the efficiency of warming devices during neonatal surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmountacer-Billah Elabbassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 92 (6), pp.694-697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-004-1126-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00962874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Consequences of In Utero Caffeine Exposure on Respiratory Output in Normoxic and Hypoxic Conditions and Related Changes of Fos Expression: A Study on Brainstem-Spinal Cord Preparations Isolated From Newborn Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bodineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cayetanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadoua Sådani-Makki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pediatric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 53 (2), pp.266-273. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1203/01.PDR.0000047523.29917.AE⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03990186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11982,6492 +12140,6492 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’effet d’une co-exposition à un pesticide et aux lipides saturés sur le microbiote intestinal et les propriétés de la barrière hémato-encéphalique</w:t>
+                <w:t xml:space="preserve">Alimentation et microbiote en liens avec pesticides et prébiotiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Abou Diwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narimane Djekkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lucie Dehouck</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Joly Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journée Diabète et Obésité des Hauts-de-France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Copeppi, May 2023, Amiens, France</w:t>
+              <w:t xml:space="preserve">Quels systèmes alimentaires pour concilier santé, climat et biodiversité ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation Evertea – SFSE et le CIRC, Oct 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04330204v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l’exposition aux pesticides sur les paramètres spermatiques, l’intégrité de l’ADN gamétique et l’analyse du profil de méthylation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bach</w:t>
+                <w:t xml:space="preserve">Approche intégrée in vitro pour étudier l’impact des pesticides sur l’axe microbiote-intestin-cerveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Abou Diwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Journée Amiénoise de Recherche en Santé (JARS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, AMIENS, France</w:t>
+              <w:t xml:space="preserve">Colloque commun ARET-SFTG-STCM : Exposome en Toxicologie : du concept à la stratégie d’évaluation des risques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARET, SFTG et STCM, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04360156v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la co-exposition chronique d’un pesticide et du régime obésogène en supplémentation à un prébiotique sur l’axe microbiote-intestin-cerveau chez les rats femelles et leur progéniture</w:t>
+                <w:t xml:space="preserve">Etude de l’effet d’une co-exposition à un pesticide et aux lipides saturés sur le microbiote intestinal et les propriétés de la barrière hémato-encéphalique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Abou Diwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narimane Djekkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dehouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Journée Amiénoise de Recherche en Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UPJV - CHU d'Amiens, Jan 2023, Amiens, France</w:t>
+              <w:t xml:space="preserve">2ème Journée Diabète et Obésité des Hauts-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Copeppi, May 2023, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329941v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentation et microbiote en liens avec pesticides et prébiotiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Sevin</w:t>
+                <w:t xml:space="preserve">Impact de l’exposition aux pesticides sur les paramètres spermatiques, l’intégrité de l’ADN gamétique et l’analyse du profil de méthylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Lahimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Cabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quels systèmes alimentaires pour concilier santé, climat et biodiversité ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fondation Evertea – SFSE et le CIRC, Oct 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">8ème Journée Amiénoise de Recherche en Santé (JARS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, AMIENS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04330236v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche intégrée in vitro pour étudier l’impact des pesticides sur l’axe microbiote-intestin-cerveau</w:t>
+                <w:t xml:space="preserve">Impact de la co-exposition chronique d’un pesticide et du régime obésogène en supplémentation à un prébiotique sur l’axe microbiote-intestin-cerveau chez les rats femelles et leur progéniture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Abou Diwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narimane Djekkoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Gosselet</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boucau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dehouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque commun ARET-SFTG-STCM : Exposome en Toxicologie : du concept à la stratégie d’évaluation des risques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARET, SFTG et STCM, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">8ème Journée Amiénoise de Recherche en Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UPJV - CHU d'Amiens, Jan 2023, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04330230v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l’exposition aux pesticides sur les paramètres du sperme et la dégradation du génome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Lahimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Cabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFSE-Fondation Rovaltain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Valence, drome, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’âge avancé du père affecte-t-il la qualité du sperme et l’intégrité de la chromatine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Lahimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Cabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Congrès National de l’ATME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Sousse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des effets d’une exposition de type 5G sur la thermorégulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Seewooruttun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Gay-Queheillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème journée Diabète et Obésité des Hauts-de-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CHU Amiens-Picardie; PériTox; COPEPPI, May 2023, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04361585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring brain electrical activity in healthy volunteers exposed to 3.5 GHz radio frequencies: preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla Jamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Yahia Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hugueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioEM2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exposition chronique péri-gestationnelle au chlorpyrifos ± au régime obésogène entraîne des perturbations du microbiote intestinal et des propriétés de la BHE chez les rats femelles et leur progéniture</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Evaluation of permethrin disposition in pregnant rats and fetuses during in utero exposure using a physiological based pharmacokinetic (PBPK) model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Personne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marcelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucie Dehouck</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Robidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée annuelle de la Société Cerveau et Maladies cérébrovasculaires (SCMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Cerveau et Maladies cérébrovasculaires (SCMC), Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">7. International Conference on Prenatal Programing &amp; Toxicity (PPTOX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329794v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03987748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exposition des rates gestantes au pesticide Chlorpyrifos seul ou en co-exposition avec un régime obésogène module les propriétés de la barrière hémato-encéphalique chez la progéniture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Abou Diwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dehouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exposition précoces aux facteurs environnementaux - Comprendre les impacts et agir sur les écosystèmes et la santé humaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Francophone de Santé et Environnement et Fondation Evertea, Nov 2022, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of permethrin disposition in pregnant rats and fetuses during in utero exposure using a physiological based pharmacokinetic (PBPK) model</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">L'exposition chronique péri-gestationnelle au chlorpyrifos ± au régime obésogène entraîne des perturbations du microbiote intestinal et des propriétés de la BHE chez les rats femelles et leur progéniture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Abou Diwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narimane Djekkoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boucau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Robidel</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dehouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Conference on Prenatal Programing &amp; Toxicity (PPTOX)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Online, France</w:t>
+              <w:t xml:space="preserve">Journée annuelle de la Société Cerveau et Maladies cérébrovasculaires (SCMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Cerveau et Maladies cérébrovasculaires (SCMC), Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03987748v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The association of chemical endocrine disruptors with human semen quality, chromatin integrity and methylation profile.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Lahimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Cabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debbie Montjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Congrès National de l’ATME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Sousse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-level radiofrequency exposure to 900 MHz induces vasoconstriction in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Cuc MAI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03899855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skin temperatures of back or neck are better than abdomen for indication of average proximal skin temperature during sleep of school aged children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris R. Abbiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Libert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Mccabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th congress of the international pediatric sleep association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basal Ti level in the human placenta and meconium and evidence of a materno- foetal transfer of food-grade TiO2 nanoparticles in an ex vivo placental perfusion model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Devoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Noireaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C'Nano 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l’exposition environnementale spatialisée aux pyréthrinoïdes en Picardie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roseline Bonnard</w:t>
+                <w:t xml:space="preserve">Effects of Perigestational Exposure to CPF and/or High Fat Diet on Sleep Apnea in Young Adult Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba El Khayat El Sabbouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Joumaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gay-Queheillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Guibourdenche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres nationales santé environnement 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">The Eighth International Conference on Global Health Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GLOBAL HEALTH, Sep 2019, PORTO, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03229545v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04387594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de l’exposition environnementale spatialisée aux pyréthrinoïdes en Picardie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Regrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Anna Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Guedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseline Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque INRA "Agriculture et qualité de l'air"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontres nationales santé environnement 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03229547v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03229545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition à un pesticide et/ou un régime obésogène chez le rat : dysbiose et perturbation Métabolique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabbouri Hiba El Khayat El</w:t>
+                <w:t xml:space="preserve">Caractérisation de l’exposition environnementale spatialisée aux pyréthrinoïdes en Picardie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Regrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Anna Zeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Guedda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseline Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès MiBioGate “Physiologie et Pathologie des Barrières : rôle du microbiote sur l’hôte”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque INRA "Agriculture et qualité de l'air"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355678v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03229547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food-grade TiO2 (E171) nanoparticles cross the human placental barrier: an ex vivo study on isolated and perfused placentae</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Noireaux</w:t>
+                <w:t xml:space="preserve">Exposition à un pesticide et/ou un régime obésogène chez le rat : dysbiose et perturbation Métabolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djekkoun Narimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chognika Boris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brasseur Anais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guibourdenche Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabbouri Hiba El Khayat El</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55. Congress of the European-Societies-of-Toxicology (EUROTOX) - Toxicology - Science Providing Solutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Helsinki, Finland. pp.1</w:t>
+              <w:t xml:space="preserve">Congrès MiBioGate “Physiologie et Pathologie des Barrières : rôle du microbiote sur l’hôte”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735944v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des inégalités d'exposition au chlorpyrifos en Picardie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roseline Bonnard</w:t>
+                <w:t xml:space="preserve">Food-grade TiO2 (E171) nanoparticles cross the human placental barrier: an ex vivo study on isolated and perfused placentae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Devoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Noireaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Congrès national santé et environnement "Les inégalités socio-environnementales de santé : Pour une approche interdisciplinaire" (SFSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">55. Congress of the European-Societies-of-Toxicology (EUROTOX) - Toxicology - Science Providing Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Helsinki, Finland. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03229565v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La co-exposition à un pesticide et/ou un régime obésogène et prévention par un prébiotique ; impact sur le microbiote intestinal chez le modèle animal.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabbouri Hiba El Khayat El</w:t>
+                <w:t xml:space="preserve">Caractérisation des inégalités d'exposition au chlorpyrifos en Picardie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Regrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Anna Zeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Guedda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseline Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The first national seminator of nutrition and health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Chlef, Algérie</w:t>
+              <w:t xml:space="preserve">10. Congrès national santé et environnement "Les inégalités socio-environnementales de santé : Pour une approche interdisciplinaire" (SFSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355712v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03229565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Perigestational Exposure to CPF and/or High Fat Diet on Sleep Apnea in Young Adult Rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Guibourdenche</w:t>
+                <w:t xml:space="preserve">La co-exposition à un pesticide et/ou un régime obésogène et prévention par un prébiotique ; impact sur le microbiote intestinal chez le modèle animal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narimane Djekkoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chognika Boris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brasseur Anais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guibourdenche Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabbouri Hiba El Khayat El</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Eighth International Conference on Global Health Challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GLOBAL HEALTH, Sep 2019, PORTO, Portugal</w:t>
+              <w:t xml:space="preserve">The first national seminator of nutrition and health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Chlef, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04387594v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition tabagique in utero et fonctions neurovégétatives chez le nouveau-né prématuré</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">Exposition aux champs électromagnétiques et santé périnatale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Besset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Leke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Karen Chardon</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème journée du Réseau Périnatal de Picardie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Périnatal de Picardie, Sep 2018, AMIENS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447098v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">body temperatures before and after sleep onset in preterm neonates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International pediatric sleep association congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition aux champs électromagnétiques et santé périnatale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">Exposition tabagique in utero et fonctions neurovégétatives chez le nouveau-né prématuré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Leke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">René de Seze</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème journée du Réseau Périnatal de Picardie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Périnatal de Picardie, Sep 2018, AMIENS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447076v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do rats avoid a radiofrequency exposed environment to sleep ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavia del Vecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymar Bosquillon de Jenlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Congress of the European Sleep Research Society (ESRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Basel, Switzerland. pp.O133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03229540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal exposure to domestics and occupational endocrine disruptors is associated with a higher risk of hyposapadias in the offspring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Haraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Chardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28rd congress of European Society for Pediatric Urology (ESPU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distal skin vasodilation decreases wakefulness duration in preterm neonates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Development of sleep in the first year of life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, international pediatric sleep association congress, Mar 2016, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioural effects of low intensity radiofrequency electromagnetic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavia del Vecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymar Bosquillon de Jenlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Congress of the European Sleep Research Society (ERS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Bologne, Italy. pp.147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01854717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of chronic exposure to radiofrequency electromagnetic field of flow intensity on sleep</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">What is the effect of chronic RF-EMF exposure on thermal preference in juvenile rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Libert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28. Annual Meeting of the Associated Professional Sleep Societies (SLEEP 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Minneapolis, United States</w:t>
+              <w:t xml:space="preserve">Joint meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01852367v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01855525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the effect of chronic RF-EMF exposure on thermal preference in juvenile rats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Influence of chronic exposure to radiofrequency electromagnetic field of flow intensity on sleep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Decima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Libert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">28. Annual Meeting of the Associated Professional Sleep Societies (SLEEP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01855525v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01852367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is paradoxical sleep a sensitive index of thermoneutrality in rats ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Decima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Libert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28. Annual Meeting of the Associated Professional Sleep Societies (SLEEP 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01852368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets thermiques locaux potentialisés par les effets des ondes radiofréquences émises par téléphonie mobile sur la vasomotricité cutanée</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Brenet-Dufour</w:t>
+                <w:t xml:space="preserve">Characterisation and cartography of foetal exposure to pesticides and theirs metabolites in meconium and maternal hair by UPLC-MS/MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Mayhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Caudeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Congrès national de radioprotection (SFRP 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">23. SETAC Europe annual meeting "Building a better future : Responsible innovation and environmental protection"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00971180v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00971153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d'une exposition chronique a un champ radiofréquence d'antenne-relais sur les fonctions homeostasiques corporelles chez le rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Libert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Thuróczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Congrès national de radioprotection (SFRP 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00971179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation and cartography of foetal exposure to pesticides and theirs metabolites in meconium and maternal hair by UPLC-MS/MS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bach</w:t>
+                <w:t xml:space="preserve">Effets thermiques locaux potentialisés par les effets des ondes radiofréquences émises par téléphonie mobile sur la vasomotricité cutanée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Libert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Thuróczy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Brenet-Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. SETAC Europe annual meeting "Building a better future : Responsible innovation and environmental protection"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">9. Congrès national de radioprotection (SFRP 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00971153v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00971180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of chronic exposure to radiofrequency electromagnetic fields on energy balance in juvenile rats</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Effets spécifiques d'une exposition aux ondes radiofréquences de téléphone mobile sur le contrôle nerveux autonome du tonus vasomoteur cutané</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bach</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Brenet-Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Ghosn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROEM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques URSI-France JS'12 "Champs électromagnétiques : de la dosimétrie à la santé humaine"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France. pp.143-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00971025v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00973655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of chronic exposure to radiofrequency electromagnetic fields on energy flow and vasomotricity in juvenile rats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Impact d'une exposition chronique aux ondes radiofréquences sur l'homéostasie énergétique chez le rat juvénile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Libert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Thuróczy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. Annual Conference of the Bioelectromagnetics Society (BEMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">Colloque national du réseau ANTIOPES "Ecotoxicologie et Toxicologie environnementale : nouveaux concepts, nouveaux outils"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970997v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00976313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d'une exposition chronique aux ondes radiofréquences sur l'homéostasie énergétique chez le rat juvénile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Effects of chronic exposure to radiofrequency electromagnetic fields on energy balance in juvenile rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Thuróczy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">György Thuróczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national du réseau ANTIOPES "Ecotoxicologie et Toxicologie environnementale : nouveaux concepts, nouveaux outils"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Avignon, France</w:t>
+              <w:t xml:space="preserve">EUROEM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00976313v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00971025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute effects of radiofrequency exposure to mobile phone upon human cutaneous microvascular tone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
+                <w:t xml:space="preserve">Effect of chronic exposure to radiofrequency electromagnetic fields on energy flow and vasomotricity in juvenile rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Thuróczy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROEM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">34. Annual Conference of the Bioelectromagnetics Society (BEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00971026v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermopreferendum during sleep is modified by radiofrequency electromagnetic radiation exposure during development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bach</w:t>
+                <w:t xml:space="preserve">Acute effects of radiofrequency exposure to mobile phone upon human cutaneous microvascular tone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Brenet-Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Ghosn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Annual Meeting of the Associated Professional Sleep Societies, LLC (APSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Boston, United States</w:t>
+              <w:t xml:space="preserve">EUROEM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970994v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00971026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep with an exposure of radiofrequency electromagnetic radiation in growing organisms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Thermopreferendum during sleep is modified by radiofrequency electromagnetic radiation exposure during development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Decima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Libert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Annual Meeting of the Associated Professional Sleep Societies, LLC (APSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970992v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homeothermic functions changes with chronic radiofrequency electromagnetic radiation of mobile phone relay-antennae</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Sleep with an exposure of radiofrequency electromagnetic radiation in growing organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Decima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Libert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Annual Meeting of the Associated Professional Sleep Societies, LLC (APSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970993v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The chronic exposure to radiofrequency electromagnetic fields modified the thermopreferendum during sleep in juvenile rats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Effets sur les flux d'énergie impliqués dans l'homéostasie lors d'une exposition chronique à un champ radiofréquence chez le rat juvénile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Thuróczy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">György Thuróczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Congress of the European Sleep Research Society (ERS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques URSI-France JS'12 "Champs électromagnétiques : de la dosimétrie à la santé humaine"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France. pp.211-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00971051v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00973657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets sur les flux d'énergie impliqués dans l'homéostasie lors d'une exposition chronique à un champ radiofréquence chez le rat juvénile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">The chronic exposure to radiofrequency electromagnetic fields modified the thermopreferendum during sleep in juvenile rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Libert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Thuróczy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques URSI-France JS'12 "Champs électromagnétiques : de la dosimétrie à la santé humaine"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Paris, France. pp.211-214</w:t>
+              <w:t xml:space="preserve">21. Congress of the European Sleep Research Society (ERS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00973657v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00971051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets spécifiques d'une exposition aux ondes radiofréquences de téléphone mobile sur le contrôle nerveux autonome du tonus vasomoteur cutané</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Homeothermic functions changes with chronic radiofrequency electromagnetic radiation of mobile phone relay-antennae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Decima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques URSI-France JS'12 "Champs électromagnétiques : de la dosimétrie à la santé humaine"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Paris, France. pp.143-145</w:t>
+              <w:t xml:space="preserve">26. Annual Meeting of the Associated Professional Sleep Societies, LLC (APSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00973655v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of the body energy balance in developing rats exposed to a radiofrequency electromagnetic fields</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Effects of radiofrequency electromagnetic fields combined with thermal environment on thermoregulatory processes in developing rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Libert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Thuróczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33. Annual Meeting of the Bioelectromagnetics Society (BEMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Halifax, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970846v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of radiofrequency electromagnetic fields combined with thermal environment on thermoregulatory processes in developing rats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Modification of the body energy balance in developing rats exposed to a radiofrequency electromagnetic fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Libert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Thuróczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33. Annual Meeting of the Bioelectromagnetics Society (BEMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Halifax, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970842v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of radiofrequency electromagnetic radiation combined with heat stress on sleep in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Libert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Thuróczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Congress of the European Sleep Research Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In utero exposure to pesticides as measured in meconium - a preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu-Corneliu Duca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Floch-Barneaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Mayhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Biomonitoring : Political Benefits - Scientific challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sleep alterations due to radiofrequency electromagnetics radiation exposure during development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Decima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Libert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of the International Pediatric Sleep Association joint Meeting with Pediatric Sleep Medicine Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the heart rate using different parameters in preterm neonates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Benallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Micallef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Y. Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de physiologie de pharmacologie et thérapeutique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medical support tool based on pharmacokinetics modeling for caffeine treatment of premature neonates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Micallef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billy Amzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Y. Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de physiologie de pharmacologie et thérapeutique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18477,3279 +18635,3279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFFECTS OF PESTICIDES ON THE GUT-MICROBIOTA-BRAIN AXIS ASSESSED BY AN INTEGRATED HUMAN IN VITRO APPROACH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Abou Diwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avénie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Nutrition &amp; Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Lisbon (Portugal), Portugal. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d'une exposition de type 5G sur les marqueurs de la thermogenèse</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Méthode d'exposition par une alimentation volontaire à deux insecticides, seuls ou en cocktail, chez le rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Micou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malvina Furiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Marcelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exposome en Toxicologie : du concept à la stratégie d'évaluation des risques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Paris, France. </w:t>
+              <w:t xml:space="preserve">Exposome en toxicologie : Du concept à la stratégie d'évaluation des risques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04361487v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la co-exposition chronique périnatale au pesticide Chlorpyrifos et à un régime obésogène sur l'axe microbiote-intestin-cerveau chez la rate gestante et la progéniture</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Effets d'une exposition de type 5G sur les marqueurs de la thermogenèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Seewooruttun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucie Dehouck</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gay-Queheillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 10 ans de la Fondation Rovaltain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Valence, France</w:t>
+              <w:t xml:space="preserve">Exposome en Toxicologie : du concept à la stratégie d'évaluation des risques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04330257v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d'exposition par une alimentation volontaire à deux insecticides, seuls ou en cocktail, chez le rat</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Impact de la co-exposition chronique périnatale au pesticide Chlorpyrifos et à un régime obésogène sur l'axe microbiote-intestin-cerveau chez la rate gestante et la progéniture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Abou Diwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narimane Djekkoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bach</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boucau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dehouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exposome en toxicologie : Du concept à la stratégie d'évaluation des risques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Les 10 ans de la Fondation Rovaltain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329698v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des effets d’une exposition de type 5G sur le sommeil, la thermorégulation et les fonctions cardiovasculaire et thyroïdienne</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Effect of chronic peri-gestational exposure to chlorpyrifos, alone or in co-exposure with an obesogenic diet on the gut microbiota and the blood-brain barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietra Candela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Abou Diwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narimane Djekkoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boucau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Corona</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoriales A2U 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Fort-Mahon, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique de la Société d’Etudes des Interfaces Sang-Cerveau (SEISC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04362491v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of chronic peri-gestational exposure to chlorpyrifos, alone or in co-exposure with an obesogenic diet on the gut microbiota and the blood-brain barrier</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Etude des effets d’une exposition de type 5G sur le sommeil, la thermorégulation et les fonctions cardiovasculaire et thyroïdienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Seewooruttun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique de la Société d’Etudes des Interfaces Sang-Cerveau (SEISC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Doctoriales A2U 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Fort-Mahon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04330253v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinaison de modèles in vivo et in vitro pour étudier la co-exposition des effets chroniques des pesticides et du régime obésogène en supplémentation d’un prébiotique (inuline) sur le microbiote intestinal et sur la barrière hémato-encéphalique chez des populations sensibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Abou Diwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narimane Djekkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dehouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DOCTORIALES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Belle Dune, Fort-Mahon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences d’une co-exposition chronique d’un pesticide et d’un régime obésogène en supplémentation ou à un prébiotique sur le microbiote intestinal chez le rat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narimane Djekkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachour Zouhair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guibourdenche Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabbouri Hiba El Khayat El</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corona Aurélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès 2020 de la SFSE « Multiexpositions, conditions de vie et santé : de la connaissance à l'action »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perinatal programming of intestinal homeostasis following exposure to low dose of CPF in male rats offspring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hafida Khorsi-Cauet</w:t>
+                <w:t xml:space="preserve">Combinaisons d’expositions au pesticide, régime obésogène et prébiotique : impact sur la dysbiose intestinale et la translocation bactérienne lors de la gestation chez le rat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djekkoun Narimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brasseur Anaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guibourdenche Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabbouri Hiba El Khayat El</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Depeint Flore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Aberdeen (Ecosse), United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées Francophones d’Hépato-gastroentérologie et d’Oncologie Digestive (JFHOD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04409661v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition à un pesticide et/ou un régime obésogène chez le rat : dysbiose et perturbation métabolique.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId397" w:history="1">
+                <w:t xml:space="preserve">Co-exposition aux chlorpyriphos, régime obésogène et inuline : impact sur la dysbiose intestinale et la translocation bactérienne chez le modèle animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djekkoun Narimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chognika Boris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brasseur Anais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guibourdenche Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabbouri Hiba El Khayat El</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Larbi Rhazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel MiBioGate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">7ème Journées Amiénoises de la Recherche en Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Amiens (Somme), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355424v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perinatal programming of intestinal homeostasis following exposure to low dose of CPF in male rats offspring.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Perinatal programming of intestinal homeostasis following exposure to high fat diet in male rats offspring.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Guibourdenche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba El Khayat El Sabbouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narimane Djekkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Khorsi-Cauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">United European Gastroenterology 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Barcelone (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410163v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmation périnatale de l’homéostasie intestinale suite à l’exposition à un régime obésogène et à un pesticide chez le rat mâle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Perinatal programming of intestinal homeostasis following exposure to low dose of CPF in male rats offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Guibourdenche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba El Khayat El Sabbouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narimane Djekkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Khorsi-Cauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones d'Hépato-gastroentérologie &amp; d'Oncologie Digestive 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Physiology 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Aberdeen (Ecosse), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04388223v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of perigestational exposure to CPF (CPF) and High -Fat Diet (HFD) on respiration and diaphragm contractility in male rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bach</w:t>
+                <w:t xml:space="preserve">Exposition à un pesticide et/ou un régime obésogène chez le rat : dysbiose et perturbation métabolique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djekkoun Narimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chognika Boris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guibourdenche Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabbouri Hiba El Khayat El</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Rhazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Journées Amiénoises de la Recherche en Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, AMIENS, France</w:t>
+              <w:t xml:space="preserve">Congrès annuel MiBioGate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04387679v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perinatal programming of intestinal homeostasis following exposure to high fat diet in male rats offspring.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Perinatal programming of intestinal homeostasis following exposure to low dose of CPF in male rats offspring.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Guibourdenche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba El Khayat El Sabbouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narimane Djekkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Khorsi-Cauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">United European Gastroenterology 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Barcelone (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410221v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-exposition aux chlorpyriphos, régime obésogène et inuline : impact sur la dysbiose intestinale et la translocation bactérienne chez le modèle animal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabbouri Hiba El Khayat El</w:t>
+                <w:t xml:space="preserve">Programmation périnatale de l’homéostasie intestinale suite à l’exposition à un régime obésogène et à un pesticide chez le rat mâle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Guibourdenche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba El Khayat El Sabbouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narimane Djekkoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Khorsi-Cauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Journées Amiénoises de la Recherche en Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Amiens (Somme), France</w:t>
+              <w:t xml:space="preserve">Journées Francophones d'Hépato-gastroentérologie &amp; d'Oncologie Digestive 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355385v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of perigestational exposure to Chlorpyrifos (CPF) and High-Fat Diet (HFD) on ileum contractility in male rats.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts of perigestational exposure to CPF (CPF) and High -Fat Diet (HFD) on respiration and diaphragm contractility in male rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba El Khayat El Sabbouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walaa Darwiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiba El Khayat El Sabbouri</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marion Guibourdenche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narimane Djekkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Biennial Meeting of the European Society of Neurogastroenterology and Motility (NeuroGASTRO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, LISBON, Portugal</w:t>
+              <w:t xml:space="preserve">7ème Journées Amiénoises de la Recherche en Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, AMIENS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396401v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04387679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perinatal programming of intestinal homeostasis following exposure to high fat diet in male rats offspring.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Guibourdenche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba El Khayat El Sabbouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narimane Djekkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Khorsi-Cauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroGastro 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, LISBONNE, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perinatal programming of intestinal homeostasis following exposure to low dose of CPF in male rats offspring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Impacts of perigestational exposure to Chlorpyrifos (CPF) and High-Fat Diet (HFD) on ileum contractility in male rats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba El Khayat El Sabbouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Guibourdenche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walaa Darwiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narimane Djekkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hafida Khorsi-Cauet</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroGastro 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">4th Biennial Meeting of the European Society of Neurogastroenterology and Motility (NeuroGASTRO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, LISBON, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390550v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition de rats à un pesticide : gavage oral au chlorpyriphos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Perinatal programming of intestinal homeostasis following exposure to low dose of CPF in male rats offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Guibourdenche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba El Khayat El Sabbouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narimane Djekkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Khorsi-Cauet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème symposium ComTech AFSTAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, PARIS, France</w:t>
+              <w:t xml:space="preserve">NeuroGastro 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04388022v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmation périnatale de l’homéostasie intestinale suite à l’exposition à un régime obésogène et à un pesticide chez le rat mâle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Guibourdenche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba El Khayat El Sabbouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narimane Djekkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Khorsi-Cauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Journées Amiénoises de la Recherche en Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, AMIENS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmation périnatale de l'homéostasie intestinale suite à l'exposition à un régime obésogène et à un pesticide chez le rat mâle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Exposition de rats à un pesticide : gavage oral au chlorpyriphos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Guibourdenche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba El Khayat El Sabbouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narimane Djekkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Khorsi-Cauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jeunes Chercheurs Transfrontalières 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, REIMS, France</w:t>
+              <w:t xml:space="preserve">17ème symposium ComTech AFSTAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04388378v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of perigestational exposure to CPF (CPF) and High-Fat Diet (HFD) on ileum contractility in male rats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba El Khayat El Sabbouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiba El Khayat El Sabbouri</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marion Guibourdenche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walaa Darwiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narimane Djekkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroGastro 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Lisbonne (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinaisons d’expositions au pesticide, régime obésogène et prébiotique : impact sur la dysbiose intestinale et la translocation bactérienne lors de la gestation chez le rat.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Depeint Flore</w:t>
+                <w:t xml:space="preserve">Programmation périnatale de l'homéostasie intestinale suite à l'exposition à un régime obésogène et à un pesticide chez le rat mâle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Guibourdenche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba El Khayat El Sabbouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narimane Djekkoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Khorsi-Cauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones d’Hépato-gastroentérologie et d’Oncologie Digestive (JFHOD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Jeunes Chercheurs Transfrontalières 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, REIMS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355410v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of chronic exposition to noise on homeostasis in juvenile rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymar Bosquillon de Jenlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavia del Vecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ausseil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPSA 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l’exposition anténatale au tabagisme sur le reflux gastro-œsophagien du nouveau-né en fonction du stade de sommeil – Évaluation par pH-impédancemétrie et polysomnographie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Leke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Telliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Hurtel-Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès National de la Société Francophone de Tabacologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STUDY OF THE IMPACT OF A CHRONIC CO-EXPOSURE OF A PESTICIDE AND A PREBIOTIC ON THE INTESTINAL MICROBIOTA USING TWO IN VITRO MODELS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Requile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovidio Gonzalez Alvarez Duban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Rhazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th United European Gastroenterology Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21759,154 +21917,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perinatal programming of intestinal homeostasis following exposure to a high fat diet in male rats offspring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Guibourdenche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba El Khayat El Sabbouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narimane Djekkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Khorsi-Cauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurogastroenterology &amp; Motility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 31 (4, SI), 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21916,371 +22074,371 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoregulation and metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Libert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D Gozal and L Kheirandish-Gozal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pediatric Sleep Medicine: Mechanisms and comprehensive guide to clinical evaluation and management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, springer; Springer International Publishing, pp.73-86, 2021, 978-3-030-65574-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-65574-7_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04277660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoregulation in wakefulness and sleep in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Telliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Cardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sleep Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 98, Elsevier, pp.215-227, 2011, Handbook of Clinical Neurology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-444-52006-7.00014-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03531111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HTAP et transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reynaud-Gaubert M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Simonneau G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HTAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.141-150, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId492"/>
+      <w:footerReference w:type="default" r:id="rId500"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22427,51 +22585,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421671v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Abou Diwan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Poiriez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Av&#233;nie Huet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joly Condette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sevin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.119539" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05505951v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Halbouty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Tuka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Stephan-Blanchard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Bach" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tourneux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.70286" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05062165v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandreshwar Seewooruttun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Cuc Mai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Corona" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delanaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; De Seze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2025.101782" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04910218v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Lahimer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophian Tricotteaux-Zarqaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Djekkoun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bach" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Khorsi-Cauet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2024.104383" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05256756v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouguila" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seewooruttun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corona" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delanaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Micou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2025.07.228" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05004351v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;lir Bouguila" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bodin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26062792" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05256894v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2025.07.837" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05256369v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramelet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2025.07.232" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04740870v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Jamal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Michelant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugueville" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mazet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP092083" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251906v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietra Candela" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1466967" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04688535v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gay-Qu&#233;heillard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bach" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2024.07.777" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04837526v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Joly Condette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.125533" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711499v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boucau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dehouck" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34969-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04202642v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benkhalifa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Montjean" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Corsi-Cauet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Copin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bach" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dead093.110" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068149v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gosselet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24076147" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04124635v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Capelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lefranc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Cabry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbie Montjean" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-27695-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360367v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophian Tricotteaux--Zarqaoui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lafosse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11090789" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360350v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12154928" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358122v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Gherissi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Ben Salem" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Ben Mustapha" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12111937" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359767v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Mustapha" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Benkhalifa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/2305-0500.390299" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03901249v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Depeint" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guibourdenche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba El Khayat Et Sabbouri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-03063-y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244010v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2023.1232646" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04167366v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Maalouf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pelletier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gay-Qu&#233;heillard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241310628" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657068v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Libert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2022.816136" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04009458v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba El Khayat El Sabbouri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Hallal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Darwiche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13530-021-00121-6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03697179v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Grados" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime P&#233;rot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbezier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delayre-Orthez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.135260" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03218244v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Regrain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Anna Zeman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guedda" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Chardon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41370-021-00315-7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594279v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Reygner" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delanaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.118961" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03641409v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10030138" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03890269v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Mccabe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Abbiss" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.866951" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196406v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Lalau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02548-6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03498668v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Personne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Marcelo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desmots" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2021.730383" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04410994v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Joumaa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17303/jpdm.2021.4.101" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03246969v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Braun" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; de Seze" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22350" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254584v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90981-2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03266904v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caudeville" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tognet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Bonnard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-021-00736-9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214318v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fid&#233;line Bonnet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cdev.2021.203678" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03545112v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris R. Abbiss" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan M. Mccabe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2020.494528" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945928v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Guillard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaultier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cartier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devoille" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Noireaux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-020-00381-z" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03545113v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merviel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Madkour" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Scheffler" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EC-20-0135" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488693v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymar Bosquillon de Jenlis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia del Vecchio" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.113461" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03230214v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62789-z" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490481v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam H. Joumaa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2020.111322" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03544612v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gay-Queheillard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP4045" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229712v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Letinois" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tognet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1340" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488031v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barcat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bodin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2018.12.026" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03544609v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229714v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pilard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baltora-Rosset" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-02157-7" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03544617v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khachfe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191237" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03544618v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Benkhalifa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Zayani" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Copin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Feki" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14789450.2018.1464915" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03544614v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Djeddi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Stephan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Leke" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ammari" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2018.05.057" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03544615v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelletier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853328v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Laporte" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Villegier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2018.01.026" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196401v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina R&#233;quil&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dub&#224;n O Gonz&#224;lez Alvarez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2332-4" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03544613v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Requil&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duban Ovidio Gonzalez Alvarez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03549892v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Haraux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-017-0335-2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03543822v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Durand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ghyselen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/8243184" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01784623v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02050698v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03543820v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Decima" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2017.06.002" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03543819v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Barcat" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.12514" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03543821v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupont" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Ghamlouch" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ramadan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.12918" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03543021v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin Elion Dzon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Hamdad" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Biendo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13099-016-0129-x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03543033v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2016.05.010" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03525994v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal-Dine Djeddi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L&#233;k&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2016.05.001" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03543036v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Telliez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cracco" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Leke" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03543026v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Lichtenberger" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Elmhiri" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narges Bahi-Jaber" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164614" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608519v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph13111088" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03543039v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barcat" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dekens" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caron-Lesenechal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Degorre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cauliez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2015.12.003" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854253v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608161v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bruneau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03543030v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mccabe" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abbiss" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03543043v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Decima" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Degrugilliers" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ghyselen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.12965" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T7MJV65P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03550433v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638041v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mayeur" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MPG.0000000000000734" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03555704v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Damiani" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di Pizio" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. da Costa" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2014.11.001" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863946v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Mayhoub" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Deguines" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12611-014-0277-5" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862439v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099090" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862438v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099007" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855498v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu-Corneliu Duca" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2014.03.034" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963429v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Thur&#243;czy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1266-5" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JXFR7R53-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961812v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Loos" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ghosn" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Brenet-Dufour" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liabeuf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/micc.12062" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04929014v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lichtenberger-Geslin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudailliez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Braun" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2012.12.011" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z61FKTZ6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963303v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba Vuong Le" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1258/ebm.2011.010298" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04675081v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Agourram" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Krim" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00799.2009" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04675085v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;lle Museux" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cardot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.2815966" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963093v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Micallef" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1203/PDR.0b013e318155868e" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961910v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Amzal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2165/00003088-200746010-00003" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962874v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Buisson" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmountacer-Billah Elabbassi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-004-1126-1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JRBFD7NP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990186v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bodineau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cayetanot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua S&#229;dani-Makki" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gros" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1203/01.PDR.0000047523.29917.AE" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04330204v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360156v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04329941v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04330236v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04330230v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360187v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360336v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361585v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409894v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Yahia Cherif" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04329794v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04329916v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03987748v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcelo" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Robidel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360308v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03899855v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Cuc MAI" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250110v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945386v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229545v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229547v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355678v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djekkoun Narimane" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chognika Boris" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brasseur Anais" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guibourdenche Marion" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabbouri Hiba El Khayat El" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735944v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noireaux" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229565v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355712v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387594v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447098v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250181v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447076v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Besset" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229540v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Person" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292057v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Braun" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04251918v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854717v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852367v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855525v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852368v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971180v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971179v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971153v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971025v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970997v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976313v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971026v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Selmaoui" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970994v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970992v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970993v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971051v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973657v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973655v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970846v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970842v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970753v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970703v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Floch-Barneaud" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970735v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970063v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Benallal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Y. Bois" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970076v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475612v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361487v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04330257v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329698v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Micou" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Furiet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362491v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tanguy" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04330253v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04330252v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355598v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachour Zouhair" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corona Aur&#233;lie" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409661v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouzerara" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355424v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410163v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388223v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387679v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410221v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355385v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04396401v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409720v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390550v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388022v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387646v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388378v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409804v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355410v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brasseur Ana&#239;s" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Depeint Flore" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417465v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ausseil" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447468v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Telliez" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Hurtel-Lemaire" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336188v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Requile" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidio Gonzalez Alvarez Duban" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03544610v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277660v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65574-7_6" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03531111v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-52006-7.00014-9" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01969718v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaud-Gaubert M" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pison" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421671v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Abou Diwan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Poiriez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Av&#233;nie Huet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joly Condette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sevin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.119539" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05579386v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Plunkett" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisha Shetty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vaz-Serra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delanaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Nisbet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.70340" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05505951v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Halbouty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Tuka" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Stephan-Blanchard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Bach" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tourneux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.70286" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05256369v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seewooruttun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouguila" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramelet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corona" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delanaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2025.07.232" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05062165v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandreshwar Seewooruttun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Cuc Mai" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Corona" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delanaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; De Seze" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2025.101782" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04910218v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Lahimer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophian Tricotteaux-Zarqaoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Djekkoun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bach" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Khorsi-Cauet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2024.104383" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05256756v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Micou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2025.07.228" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05004351v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;lir Bouguila" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bodin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26062792" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05256894v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2025.07.837" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251906v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietra Candela" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1466967" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04740870v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Jamal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Michelant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugueville" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mazet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP092083" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04837526v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Joly Condette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.125533" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04688535v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gay-Qu&#233;heillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bach" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2024.07.777" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711499v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boucau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dehouck" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34969-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244010v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbie Montjean" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Cabry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2023.1232646" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04167366v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Maalouf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pelletier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gay-Qu&#233;heillard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241310628" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358122v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Gherissi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Ben Salem" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Ben Mustapha" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12111937" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04124635v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Capelle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lefranc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-27695-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04202642v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benkhalifa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Montjean" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Corsi-Cauet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Copin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bach" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dead093.110" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068149v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gosselet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24076147" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360350v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12154928" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360367v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophian Tricotteaux--Zarqaoui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lafosse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11090789" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359767v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Mustapha" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Benkhalifa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/2305-0500.390299" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03901249v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Depeint" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guibourdenche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba El Khayat Et Sabbouri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-03063-y" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03890269v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Mccabe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Abbiss" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Libert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.866951" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04009458v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba El Khayat El Sabbouri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Hallal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Darwiche" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13530-021-00121-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657068v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2022.816136" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03218244v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Regrain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Anna Zeman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guedda" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Chardon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41370-021-00315-7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03697179v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Grados" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime P&#233;rot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbezier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delayre-Orthez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.135260" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03641409v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10030138" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594279v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Reygner" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.118961" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214318v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fid&#233;line Bonnet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cdev.2021.203678" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196406v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Lalau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02548-6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04410994v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Joumaa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17303/jpdm.2021.4.101" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03498668v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Personne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Marcelo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desmots" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2021.730383" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03246969v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Braun" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; de Seze" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22350" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03266904v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caudeville" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tognet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Bonnard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-021-00736-9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254584v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90981-2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490481v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam H. Joumaa" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2020.111322" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945928v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Guillard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaultier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cartier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devoille" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Noireaux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-020-00381-z" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03545112v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris R. Abbiss" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan M. Mccabe" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2020.494528" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03545113v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merviel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Madkour" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Scheffler" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EC-20-0135" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488693v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymar Bosquillon de Jenlis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia del Vecchio" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.113461" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03230214v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62789-z" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03544609v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229714v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pilard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baltora-Rosset" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-02157-7" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03544612v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gay-Queheillard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP4045" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229712v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Letinois" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tognet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1340" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488031v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barcat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bodin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2018.12.026" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03544615v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelletier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03544617v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khachfe" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191237" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03544618v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Benkhalifa" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Zayani" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Copin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Feki" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14789450.2018.1464915" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03544614v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Djeddi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Stephan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Leke" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ammari" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2018.05.057" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853328v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Laporte" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Villegier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2018.01.026" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196401v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina R&#233;quil&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dub&#224;n O Gonz&#224;lez Alvarez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2332-4" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03544613v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Requil&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duban Ovidio Gonzalez Alvarez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03543822v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Durand" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ghyselen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/8243184" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03549892v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Haraux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-017-0335-2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01784623v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02050698v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03543821v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupont" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Ghamlouch" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ramadan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.12918" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03543819v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Barcat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Decima" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.12514" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03543820v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2017.06.002" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FH03M5F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03543030v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mccabe" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abbiss" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barcat" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03543036v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Telliez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cracco" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Leke" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03543021v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin Elion Dzon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Hamdad" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Biendo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13099-016-0129-x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03525994v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal-Dine Djeddi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L&#233;k&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2016.05.001" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03543033v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2016.05.010" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9ZX5MKM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03543026v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Lichtenberger" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Elmhiri" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narges Bahi-Jaber" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164614" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608519v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph13111088" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03543039v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dekens" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caron-Lesenechal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Degorre" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cauliez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2015.12.003" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854253v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608161v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bruneau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03555704v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Damiani" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di Pizio" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. da Costa" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2014.11.001" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638041v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mayeur" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MPG.0000000000000734" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03543043v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Decima" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Degrugilliers" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ghyselen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.12965" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T7MJV65P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03550433v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863946v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Mayhoub" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Deguines" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12611-014-0277-5" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862439v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099090" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862438v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099007" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855498v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu-Corneliu Duca" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2014.03.034" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04929014v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lichtenberger-Geslin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudailliez" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Braun" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2012.12.011" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z61FKTZ6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961812v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Loos" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Thur&#243;czy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ghosn" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Brenet-Dufour" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liabeuf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/micc.12062" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963429v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1266-5" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JXFR7R53-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963303v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba Vuong Le" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1258/ebm.2011.010298" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04675081v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Agourram" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Krim" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00799.2009" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963093v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cardot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Micallef" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1203/PDR.0b013e318155868e" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04675085v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;lle Museux" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.2815966" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961910v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Amzal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2165/00003088-200746010-00003" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962874v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Buisson" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmountacer-Billah Elabbassi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-004-1126-1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JRBFD7NP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990186v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bodineau" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cayetanot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua S&#229;dani-Makki" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gros" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1203/01.PDR.0000047523.29917.AE" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04330236v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04330230v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04330204v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360156v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04329941v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360187v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360336v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361585v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409894v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Yahia Cherif" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03987748v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcelo" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Robidel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04329916v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04329794v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360308v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03899855v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Cuc MAI" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250110v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945386v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387594v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229545v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229547v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355678v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djekkoun Narimane" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chognika Boris" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brasseur Anais" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guibourdenche Marion" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabbouri Hiba El Khayat El" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735944v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noireaux" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229565v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355712v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447076v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Besset" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250181v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447098v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229540v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Person" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292057v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Braun" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04251918v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854717v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855525v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852367v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852368v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971153v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971179v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971180v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973655v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976313v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971025v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970997v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971026v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Selmaoui" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970994v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970992v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973657v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971051v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970993v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970842v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970846v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970753v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970703v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Floch-Barneaud" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970735v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970063v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Benallal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Y. Bois" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970076v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475612v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329698v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Micou" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Furiet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361487v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04330257v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04330253v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362491v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tanguy" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04330252v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355598v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachour Zouhair" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corona Aur&#233;lie" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355410v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brasseur Ana&#239;s" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Depeint Flore" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355385v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410221v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouzerara" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409661v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355424v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410163v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388223v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387679v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409720v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04396401v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390550v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387646v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388022v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409804v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388378v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417465v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ausseil" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447468v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Telliez" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Hurtel-Lemaire" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336188v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Requile" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidio Gonzalez Alvarez Duban" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03544610v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277660v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65574-7_6" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03531111v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-52006-7.00014-9" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01969718v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaud-Gaubert M" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pison" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>