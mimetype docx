--- v0 (2026-03-31)
+++ v1 (2026-05-10)
@@ -221,248 +221,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04126511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the use of entropy production for the Landau-Fermi-Dirac equation</w:t>
+                <w:t xml:space="preserve">Long time dynamics for the Landau-Fermi-Dirac equation with hard potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bagland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10955-021-02751-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 270, pp.596-663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2020.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03105980v1</w:t>
+                <w:t xml:space="preserve">hal-03106088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long time dynamics for the Landau-Fermi-Dirac equation with hard potentials</w:t>
+                <w:t xml:space="preserve">About the use of entropy production for the Landau-Fermi-Dirac equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bagland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Desvillettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 270, pp.596-663. </w:t>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 183 (Paper No. 10), pp.27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jde.2020.08.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10955-021-02751-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03106088v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03105980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence to self-similarity for ballistic annihilation dynamics</w:t>
               </w:r>
@@ -474,51 +474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bagland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 138, pp.88-163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -578,51 +578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bagland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinetic and Related Models </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12, pp.1163-1183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -695,51 +695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bagland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingda Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 50 (1), pp.1278-1321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -786,51 +786,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniqueness of the self-similar profile for a kinetic annihilation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bagland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 259 (12), pp.7012-7059. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -877,51 +877,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existence of self-similar profile for a kinetic annihilation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bagland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 254 (7), pp.3023-3080. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1508,51 +1508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bagland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alfredo Cañizo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lods</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Throm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1626,51 +1626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bagland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alfredo Cañizo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lods</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Throm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2071,51 +2071,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126511v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alonso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bagland" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desvillettes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lods" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-022-01779-z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105980v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alonso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bagland" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desvillettes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lods" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-021-02751-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106088v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2020.08.010" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767611v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2019.09.008" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106025v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2019044" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155456v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J. Alonso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingda Cheng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1136791" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015795v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2015.08.011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732505v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2013.01.020" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494525v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-009-9872-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MP93VBZ1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494532v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lauren&#231;ot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060658333" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494602v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernt Wennberg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosief Wondmagegne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/20/3/003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-DT1JBD1G-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457934v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Degond" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lemou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127249v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0308210500003280" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-RXP0M8XG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921508v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alfredo Ca&#241;izo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Throm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921468v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012082v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05514806v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126511v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alonso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bagland" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desvillettes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lods" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-022-01779-z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106088v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alonso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bagland" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lods" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2020.08.010" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105980v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desvillettes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-021-02751-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767611v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2019.09.008" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106025v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2019044" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155456v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J. Alonso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingda Cheng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1136791" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015795v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2015.08.011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732505v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2013.01.020" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494525v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-009-9872-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MP93VBZ1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494532v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lauren&#231;ot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060658333" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494602v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernt Wennberg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosief Wondmagegne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/20/3/003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-DT1JBD1G-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457934v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Degond" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lemou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127249v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0308210500003280" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-RXP0M8XG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921508v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alfredo Ca&#241;izo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Throm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921468v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012082v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05514806v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>