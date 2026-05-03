--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -207,308 +207,308 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanence and impermanence of landscapes: a study of the changing relationship between societies and water in coastal wetlands</w:t>
+                <w:t xml:space="preserve">Biotic homogenisation in urban grasslands: which bird and plant species and traits are selected in urban contexts?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Paly</w:t>
+                <w:t xml:space="preserve">Josephine Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Carcaud</w:t>
+                <w:t xml:space="preserve">Rémi Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/146x6⟩</w:t>
+              <w:t xml:space="preserve">Urban Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (5), pp.186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11252-025-01783-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158215v1</w:t>
+                <w:t xml:space="preserve">hal-05222731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotic homogenisation in urban grasslands: which bird and plant species and traits are selected in urban contexts?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Duflot</w:t>
+                <w:t xml:space="preserve">Permanence and impermanence of landscapes: a study of the changing relationship between societies and water in coastal wetlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Paly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 28 (5), pp.186. </w:t>
+              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Water in the Anthropocene: social issues, policies and governance, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11252-025-01783-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/146x6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222731v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controverses environnementales sur la gestion d’espaces naturels protégés : le cas de zones humides littorales atlantiques françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Paly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -572,51 +572,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La proximité à l’eau au sein d’une petite ville historiquement liée à ses rivières : une analyse par la connectivité sociale à Segré (Maine-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Imbert-Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -667,51 +667,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour les rivières dans la petite ville en changement ? Regards d’acteurs institutionnels sur les paysages de rivières urbaines en Maine-et-Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Imbert-Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -888,51 +888,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution de trajectoires paysagères de zones humides littorales à l’aide de cartographies diachroniques : exemple des marais estuariens de Corsept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Paly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1005,51 +1005,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiding to protect : Dune forest soils as evidence of the recent urban history of a coastal landscape – The Pointe de Gatseau at Saint-Trojan-les-Bains (17)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1148,51 +1148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Courrier de la Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Le bocage d’hier à demain, Numéro Spécial 2022, pp.46-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1256,51 +1256,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Caillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1351,103 +1351,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grasslands provide diverse opportunities for bird species along an urban-rural gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jagaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
@@ -1485,51 +1485,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraspecific trait variation in grassland plant communities along urban-rural gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine A. Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1753,51 +1753,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjacent woodlands rather than habitat connectivity influence grassland plant, carabid and bird assemblages in farmland landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1926,51 +1926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Geneves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ornithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 25 (3), pp.129-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1995,51 +1995,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grassland plant species occurring in extensively managed road verges are filtered by urban environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine A. Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2047,51 +2047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jagaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant ecology &amp; diversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (2-3), pp.217 - 229. </w:t>
@@ -2168,51 +2168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2265,435 +2265,423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01558166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of urban or rural landscape context and distance from the edge on native woodland plant communities.</w:t>
+                <w:t xml:space="preserve">Using biological traits to assess how urbanization filters plant species of small woodlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Roze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Daniel</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pavoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10531-010-9901-2⟩</w:t>
+              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (4), pp.412-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1654-109X.2010.01087.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00555988v1</w:t>
+                <w:t xml:space="preserve">hal-00553100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using biological traits to assess how urbanization filters plant species of small woodlands</w:t>
+                <w:t xml:space="preserve">The effects of urban or rural landscape context and distance from the edge on native woodland plant communities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine A. Pithon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Roze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Pavoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (12), pp.3375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-010-9901-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1654-109X.2010.01087.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00553100v1</w:t>
+                <w:t xml:space="preserve">hal-00555988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle biodiversité végétale dans les espaces boisés urbains ? Exemple des villes d'Angers et Rennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rozé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symbioses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 24, pp.33-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant species response to urbanization: comparison of isolated woodland patches in two cities of North-Western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2725,932 +2713,932 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Roze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 23 (10), pp.1205-1217. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-008-9293-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10980-008-9293-9⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00370828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity and its interactions with viticulture in a wine-growing area in the west of France : case study of a local initiative in a controlled origin appellation (AOC Saumur-Champigny)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Montembault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine A. Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 34, pp.81-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect on nitrate concentration in stream water of agricultural practices in small catchments in Brittany: I. Annual nitrogen budgets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ruiz</w:t>
+                <w:t xml:space="preserve">Samuel Abiven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Abiven</w:t>
+                <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Durand</w:t>
+                <w:t xml:space="preserve">C. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Vertès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 6 (3), pp.497-505</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nitrogen model for European catchments: INCA, new model structure and equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Wade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.J. Wade</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+                <w:t xml:space="preserve">W.W. Wessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.J. Raat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 6 (3), pp.559-582. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/hess-6-559-2002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect on nitrate concentration in stream water of agricultural practices in small catchments in Brittany: II. Temporal variations and mixing processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ruiz</w:t>
+                <w:t xml:space="preserve">Samuel Abiven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 6 (3), pp.507-514</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00330840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hydrological model dedicated to topography-based simulation of nitrogen transfer and transformation: rationale and application to the geomorphology-denitrification relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aurousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cotteret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 16, pp.493-507</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of nitrate concentration in stream water of agricultural practices in small catchments in Brittany: II. Temporal variations and mixing processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ruiz</w:t>
+                <w:t xml:space="preserve">Samuel Abiven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 6 (3), pp.507-513</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the effect of the spatial distribution of agricultural practices on nitrogen fluxes in rural catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 137 (1), pp.93-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3660,271 +3648,271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From research to practice: the genesis of a guide to help reduce urban soils sealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+                <w:t xml:space="preserve">Federico Broggini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Noël Consales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th conference of SUITMA (Soils of Urban, Industrial, Traffic, Mining and Military Areas)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The social connectivity of river corridors in small urban areas: is there still a place for rivers in cities?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Imbert-Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Geographical Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on mobiliser Graphab avec des étudiants ingénieurs en paysage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3940,756 +3928,756 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’échanges Graphab</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05006101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsealing of urban soils: scientific knowledge is essential for optimizing practices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Schwartz</w:t>
+                <w:t xml:space="preserve">Interactions between small cities and their hydrosystems: an analysis of local river stakeholders’ point of view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Conference on Soils of Urban, Industrial, Traffic and Mining Areas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Santiago De Compostela, Spain</w:t>
+              <w:t xml:space="preserve">EUGEO 2023 Barcelona</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233442v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04522941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zones humides littorales : comment penser les patrimoines naturels hybrides dans un contexte de changement climatique ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+                <w:t xml:space="preserve">Unsealing of urban soils: scientific knowledge is essential for optimizing practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Consalès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Dagois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLLOQUE DE RESTITUTION PAMPAS « Le patrimoine des marais littoraux face aux changements globaux »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">12th Conference on Soils of Urban, Industrial, Traffic and Mining Areas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Santiago De Compostela, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04523819v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le workshop LeJEU sur l'île d'Oléron. Retour réflexif sur un dispositif pédagogique inter-écoles de paysage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Monique Toublanc</w:t>
+                <w:t xml:space="preserve">Zones humides littorales : comment penser les patrimoines naturels hybrides dans un contexte de changement climatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Paly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.348-351</w:t>
+              <w:t xml:space="preserve">COLLOQUE DE RESTITUTION PAMPAS « Le patrimoine des marais littoraux face aux changements globaux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04426285v1</w:t>
+                <w:t xml:space="preserve">hal-04523819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vides le long du périphérique nantais : de potentiels espaces de nature et de ressources ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emeline Bailly</w:t>
+                <w:t xml:space="preserve">Le workshop LeJEU sur l'île d'Oléron. Retour réflexif sur un dispositif pédagogique inter-écoles de paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Paradis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Moquay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24EMES RENCONTRES INTERNATIONALES EN URBANISME DE L’APERAU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UNIL, Jun 2023, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.348-351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04523691v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between small cities and their hydrosystems: an analysis of local river stakeholders’ point of view</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+                <w:t xml:space="preserve">Les vides le long du périphérique nantais : de potentiels espaces de nature et de ressources ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUGEO 2023 Barcelona</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">24EMES RENCONTRES INTERNATIONALES EN URBANISME DE L’APERAU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNIL, Jun 2023, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04522941v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Other stakeholders than farmers contribute to diversify the management of (peri-)urban grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moinardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th General Meeting of the European Grassland Federation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Caen, France. pp.29-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diverse opportunities for grassland biodiversity in various agricultural and urban landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4734,605 +4722,605 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Congress of Conservation Biology “Biodiversity crisis in a changing world”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Praha ; Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction des trajectoires paysagères de zones humides littorales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Use of a geohistorical approach in order to underline the specificity of coastal wetlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Paly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucien Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO 2021, 16th Spatial Analysis and Geomatics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, La Rochelle, France. pp.13-24</w:t>
+              <w:t xml:space="preserve">Journées de la commission des Hydrosystèmes Continentaux 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04031569v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do urban landscapes and management practices affect plants and butterflies communities?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Durieu</w:t>
+                <w:t xml:space="preserve">Construction des trajectoires paysagères de zones humides littorales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Paly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Rey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Across Borders 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BES SFE², Dec 2021, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">SAGEO 2021, 16th Spatial Analysis and Geomatics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, La Rochelle, France. pp.13-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03897270v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitution de la trajectoire paysagère d’une zone humide littorale à l’aide de cartographies diachroniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+                <w:t xml:space="preserve">How do urban landscapes and management practices affect plants and butterflies communities?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Durieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8es journées doctorales en Paysage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Angers, France</w:t>
+              <w:t xml:space="preserve">Ecology Across Borders 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BES SFE², Dec 2021, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03896784v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of archives and historical maps to analyse landscape evolution with spatial indicators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstitution de la trajectoire paysagère d’une zone humide littorale à l’aide de cartographies diachroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Paly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historical Ecology For the Future 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Metz, France</w:t>
+              <w:t xml:space="preserve">8es journées doctorales en Paysage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04031628v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a geohistorical approach in order to underline the specificity of coastal wetlands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Use of archives and historical maps to analyse landscape evolution with spatial indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Paly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carcaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la commission des Hydrosystèmes Continentaux 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Historical Ecology For the Future 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04031660v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des représentations contemporaines de la nature : apport des documents iconographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Paly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5347,87 +5335,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nature dans tous ses états, Journée d'étude de l’Association Interdisciplinaire des Doctorant.e.s de l’Ouest en Confluences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Interdisciplinaire des Doctorant.e.s de l’Ouest en Confluences, May 2019, Angers (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04031581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des représentations contemporaines de la nature de deux zones humides littorales (Finistère, France). L’apport de l’iconographie dans leur évaluation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Paly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5442,816 +5430,816 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Géohistoire des zones humides d’ici et d’ailleurs"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Institut de Recherche Ecomuseal « Gavrila Simion » de Tulcea (ICEM)- L’Unité Mixte de Recherche 5602 Geode du CNRS- L’Unité Mixte de Recherche 7266 LIENSs du CNRS- L’Université de La Rochelle- Le Groupe d’Histoire des Zones Humides- Le CEDETE Université d’Orléans- L’Institut National de Recherche et de Développement delta du Danube de Tulcea., Jun 2019, Tulcea, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02959123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to use nature-based solutions in urban planning systems of Europe?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of nature-based solution on urban soil quality in different urban areas of Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryad Bouzouidja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Szkordilisz</w:t>
+                <w:t xml:space="preserve">Beatrice Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">János Balázs Kocsis</w:t>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryad Bouzouidja</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emőke Kósa</w:t>
+                <w:t xml:space="preserve">Thierry Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Urban Climate/14th Symposium on the Urban Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, New-York, United States</w:t>
+              <w:t xml:space="preserve">21st World Congress of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394207v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of nature-based solution on urban soil quality in different urban areas of Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">How to use nature-based solutions in urban planning systems of Europe?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Szkordilisz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">János Balázs Kocsis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryad Bouzouidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Cannavo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lebeau</w:t>
+                <w:t xml:space="preserve">Emőke Kósa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st World Congress of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">10th International Conference on Urban Climate/14th Symposium on the Urban Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556123v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of resources and distance learning module on urban agriculture entrepreneurship.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel E. Geoffriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel E. Geoffriau</w:t>
+                <w:t xml:space="preserve">Thomas Coisnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Coisnon</w:t>
+                <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Béatrice Plottu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress Sustainable Urban Agricultures: Vector for the ecological transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02513557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysages et diversité : exposé introductif de la session diversité des territoires et des paysages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Hédont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rencontres du végétal, 9ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02439279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité floristique des espaces herbacés : variations des diversités écologiques le long d'un gradient ville-campagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine A. Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume G. Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Rencontres du Végétal, 9ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles distributions des espèces et des traits dans des espaces herbacés ordinaires le long d’un gradient ville – campagne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine A. Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Ecologie des Paysages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02440566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does connectivity of permanent grasslands influence plant, bird and carabid communities?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6270,113 +6258,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sfécologie-2016, International Conference on Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité de la biodiversité ordinaire des milieux herbacés le long d'un gradient urbain rural.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine A. Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume G. Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6391,113 +6379,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Ecoveg 12 Ecologie des communautés végétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02452631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of landscape context and habitat connectivity on plants and birds communities in grasslands along an urban-rural gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6516,194 +6504,194 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th Annual Meeting of the Ecological Society of Germany, Austria and Switzerland - 150 years of ecology - lessons for the future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Marburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02446042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant species variations in common herbaceous patches along an urban- rural gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine A. Pithon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sfécologie-2016, International Conference on Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of ecological connectivity model predictions in urban areas: replicated landscape genetic study on the land snail Cornu aspersum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Balbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6712,123 +6700,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Guiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ecological Sciences Sfécologie-2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution des espaces arborés à la biodiversité aux interfaces ville - campagne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6844,181 +6832,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « arbres et paysages »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does fragmentation of woodland habitats influence plant distribution along an urban rural gradient?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine A. Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58th Annual Symposium of the International Association for Vegetation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying vegetation areas according to urban gradient: an analytic framework for urban ecology studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jagaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7040,811 +7028,811 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine A. Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Vegetation Survey 24th workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01346882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biodiversité dans la ville : quels fonctionnements écologiques pour quelle intégration aux aménagements du paysage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine A. Pithon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIAG (Carrefours de l'Innovation Agronomique), "Ville à haute intensité écologique : la place du végétal"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are vineyards important for breeding bird communities at landscape and local scales?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Phiton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint 2014 Annual Meeting British Ecological Society and Société Française d’Ecologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Lille fr, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01243259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'évolution et du potentiel écologique des espaces arborés sous l'influence du phénomène d'urbanisation dans les agglomérations d'Angers, Nantes et Rennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kopf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Télédétection de la biodiversité : état des lieux et perspectives - Séminaire conjoint à la conférence SAGEO'2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Grenoble fr, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01243258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woodland plant response to urbanization and management intensity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine A. Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54th Symposium of the International Association for Vegetation Science - IAVS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Lyon (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet de territoire, viticulture et biodiversité</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Vallet</w:t>
+                <w:t xml:space="preserve">Quelle influence de la connectivité sur la distribution des plantes en paysage périurbain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de clôture du programme DIVA2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Rennes (FR), France</w:t>
+              <w:t xml:space="preserve">5èmes Journées Françaises de l'Ecologie du Paysage - IALE France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Aix-en-Provence (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00842521v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle influence de la connectivité sur la distribution des plantes en paysage périurbain ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet de territoire, viticulture et biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montembault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Françaises de l'Ecologie du Paysage - IALE France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Aix-en-Provence (FR), France</w:t>
+              <w:t xml:space="preserve">Colloque de clôture du programme DIVA2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Rennes (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00842526v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité des bois périurbains, quelles relations entre degré d'anthropisation et caractéristiques des communautés végétales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine A. Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7859,289 +7847,302 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"La biodiversité du bassin versant de la Loire" - Séminaire de la ZA Loire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Tours (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la gestion et du gradient d'urbanisation sur la végétation de sous-bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine A. Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Besoian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecoveg 7 - 7ème colloque d'Ecologie des Communautés Végétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Lausanne (CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of woodland plant diversity along a rural-urban gradient, implications for urban green infrastructure management and planning.</w:t>
+                <w:t xml:space="preserve">Contribution of woodlands to biodiversity conservation in urban areas and management implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Vallet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+                <w:t xml:space="preserve">F. Rozé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IALE European Conference 2009 European Landscapes in Transformation - Challenges for Landscape Ecology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Salzburg (AU), Austria</w:t>
+              <w:t xml:space="preserve">International Conference: Urban Biodiversity &amp; Design, implementing the Convention on Biological Diversity in towns and cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Erfurt (DE), Germany. Non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729958v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of woodlands to biodiversity conservation in urban areas and management implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8150,1138 +8151,1125 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rozé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference: Urban Biodiversity &amp; Design, implementing the Convention on Biological Diversity in towns and cities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Erfurt (DE), Germany. Non paginé</w:t>
+              <w:t xml:space="preserve">IALE European Conference 2009 "European Landscapes in Transformation - Challenges for Landscape Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Salzburg (AUT), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729985v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of woodland plant diversity along a rural-urban gradient, implications for urban green infrastructure management and planning.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sino-French CAS-CNRS Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Xiamen (CH), Switzerland. pp.57-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of woodlands to biodiversity conservation in urban areas and management implications</w:t>
+                <w:t xml:space="preserve">Assessment of woodland plant diversity along a rural-urban gradient, implications for urban green infrastructure management and planning.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Vallet</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Rozé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IALE European Conference 2009 "European Landscapes in Transformation - Challenges for Landscape Ecology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Salzburg (AUT), Austria</w:t>
+              <w:t xml:space="preserve">IALE European Conference 2009 European Landscapes in Transformation - Challenges for Landscape Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Salzburg (AU), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729986v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of urban-rural gradient on the distribution of woodland flora</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelles relations entre la distribution des espèces exotiques et les patrons de richesse et de similarité des communautés végétales ? Analyse de la végétation d'espaces boisés le long de gradients d'urbanisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rozé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Biodiversity &amp; Design, implementing the Convention on Biological Diversity in towns and cities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Erfurt (DE), Germany</w:t>
+              <w:t xml:space="preserve">Actes du 4ième colloque ECOVEG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Rennes (FR), France. pp.183-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729124v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations de la richesse spécifique et de la similarité des communautés végétales d'espaces boisés le long de gradients d'urbanisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of urban-rural gradient on the distribution of woodland flora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rozé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque EcoVeg 4 (Ecologie des communautés végétales)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Rennes (FR), France</w:t>
+              <w:t xml:space="preserve">Urban Biodiversity &amp; Design, implementing the Convention on Biological Diversity in towns and cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Erfurt (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729814v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of plant forest species in response to edge effect: comparison between urban and rural areas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variations de la richesse spécifique et de la similarité des communautés végétales d'espaces boisés le long de gradients d'urbanisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rozé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the British Ecological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Londres (UK), United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque EcoVeg 4 (Ecologie des communautés végétales)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Rennes (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729120v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedonic estimates of agricultural landscape values in suburban areas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid Oueslati</w:t>
+                <w:t xml:space="preserve">Julien Salanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Delaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Congress of the European Association of Agricultural Economics (EAAE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Ghent (BE), Belgium. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of plant forest species in response to edge effect: comparison between urban and rural areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rozé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque EcoVeg 4 (Ecologie des communautés végétales)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Rennes (FR), France. Non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations de la richesse spécifique et de la similarité des communautés végétales d'espaces boisés le long de gradients d'urbanisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution of plant forest species in response to edge effect: comparison between urban and rural areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rozé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque IALE International (International Association for Landscape Ecology)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Wageningen (NL), Pays-Bas. Non paginé</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the British Ecological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Londres (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729813v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles relations entre la distribution des espèces exotiques et les patrons de richesse et de similarité des communautés végétales ? Analyse de la végétation d'espaces boisés le long de gradients d'urbanisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variations de la richesse spécifique et de la similarité des communautés végétales d'espaces boisés le long de gradients d'urbanisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">F. Rozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J. Vallet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Rozé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 4ième colloque ECOVEG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Rennes (FR), France. pp.183-189</w:t>
+              <w:t xml:space="preserve">Colloque IALE International (International Association for Landscape Ecology)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Wageningen (NL), Pays-Bas. Non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729789v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle TNT (transfert de nitrates et topographie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1999, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02771302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9291,379 +9279,379 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Végétation des boisements urbains : Quelle influence de la proximité des infrastructures linéaires de transports (ILT) sur la flore des sous-bois ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG 6. Communautés végétales et socioécosystèmes dans un monde en transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04523741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban Greening to improve thermal comfort of inhabitants: a methodology to select high-stake locations and to evaluate benefits of planting scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Herpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Douguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHC 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Angers, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les abords des infrastructures linéaires de transports (ILT) peuvent-ils constituer des espaces publics de nature ? Exemple du périphérique nantais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colleen Fayt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Demain Nature et Ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du paysage et des pratiques de gestion sur la structuration des communautés de plantes et de papillons – Le cas des prairies urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9722,587 +9710,587 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres d'Ecologie des Paysages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces herbacés urbains et périurbains : une diversité de gestion en lien avec la diversité des acteurs impliqués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Buland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canelle Moinardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Paris, France. 25ème journées de Rencontres autour des Recherches sur les Ruminants, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors influencing the distribution of common herbaceous plants within vineyard landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lozupone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFECOLOGIE 2018 - International Conference on Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle variation de la végétation des haies dans le voisinage de massifs forestiers ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Delhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Herbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EcoVeg 13 Ecologie des communautés végétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Montmorency (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02440526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la gestion et du gradient ville-campagne sur la flore des espaces herbacés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Clerbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque EcoVeg 13 Ecologie des communautés végétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Forêt Montmorency (Quebec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02439239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'urbanisation sur la composition floristique des espaces herbacés extensifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jagaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10310,88 +10298,88 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine A. Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque EcoVeg 11 Ecologie des communautés végétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Grenoble, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01410266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10401,497 +10389,497 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de représentations contemporaines de la nature de deux zones humides littorales et de leur paysage du XXe au XXIe siècles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Paly</w:t>
+                <w:t xml:space="preserve">Chapitre 10. Les abords des infrastructures linéaires de transport peuvent-ils constituer des espaces publics de nature ? Étude de cas du périphérique nantais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émeline Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Quae. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géohistoire des zones humides. Trajectoires d'artificialisation et de conservation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infrastructures de transport créatives. Mieux les intégrer aux écosystèmes, paysages et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Synthèses, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-3813-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04523931v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04522520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 10. Les abords des infrastructures linéaires de transport peuvent-ils constituer des espaces publics de nature ? Étude de cas du périphérique nantais</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Émeline Bailly</w:t>
+                <w:t xml:space="preserve">Evolution de représentations contemporaines de la nature de deux zones humides littorales et de leur paysage du XXe au XXIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Paly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infrastructures de transport créatives. Mieux les intégrer aux écosystèmes, paysages et territoires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géohistoire des zones humides. Trajectoires d'artificialisation et de conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Midi, 2024, Paysage &amp; Environnement, 978-2-8107-1271-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04522520v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer les oiseaux dans une métropole verte. Essor et diversification d’une pratique discrète de loisir de nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Caillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas Social de la métropole nantaise, au-delà de la ville attractive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48649/asmn.637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03702673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce qu'un SIG?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ducommun C., Lucot E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cartes et les données pédologiques - des outils au service des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Educagri éditions, pp.20-23, 2017, 979-10-275-0099-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02440609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces arborés dans les paysages urbains de trois agglomérations de l’ouest de la France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10901,664 +10889,664 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Moniteur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trames Vertes Urbaines : de la recherche scientifique au projet urbain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Moniteur, 2013, 2-281-12921-7; 9782281129212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité et territoire viticole : étude des interactions entre viticulture et biodiversité dans le cadre d’une initiative locale à l’échelle de l’AOC Saumur-Champigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Montembault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport DIVA2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.55 - 63, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03255017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de bassins-versants virtuels : vers un outil pour l'étude de l'influence de l'organisation spatiale de l'activité agricole et du milieu physique sur les flux d'azote dans les bassins versants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Modélisation de l'effet de l'organisation spatiale des systèmes de cultures sur les fuites d'azote à l'exutoire des bassins-versants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Baudry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+                <w:t xml:space="preserve">Pierre Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Cellier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Salim Combo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organisation spatiale des activités agricoles et processus environnementaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA Editions, 2004, 2-7380-1095-4</w:t>
+              <w:t xml:space="preserve">Organisation spatiale des activités agricoles et processus environnementaux.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA Editions, 2004, Science Update, 2-7380-1095-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02826467v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02829577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'effet de l'organisation spatiale des systèmes de cultures sur les fuites d'azote à l'exutoire des bassins-versants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception de bassins-versants virtuels : vers un outil pour l'étude de l'influence de l'organisation spatiale de l'activité agricole et du milieu physique sur les flux d'azote dans les bassins versants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aurousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organisation spatiale des activités agricoles et processus environnementaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, INRA Editions, 2004, Science Update, 2-7380-1095-4</w:t>
+              <w:t xml:space="preserve">, INRA Editions, 2004, 2-7380-1095-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02828894v1</w:t>
+                <w:t xml:space="preserve">hal-02826467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'effet de l'organisation spatiale des systèmes de cultures sur les fuites d'azote à l'exutoire des bassins-versants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Combo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organisation spatiale des activités agricoles et processus environnementaux.</w:t>
+              <w:t xml:space="preserve">Organisation spatiale des activités agricoles et processus environnementaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Editions, 2004, Science Update, 2-7380-1095-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02829577v1</w:t>
+                <w:t xml:space="preserve">hal-02828894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de méthodes de définition des chemins hydrauliques pour la modélisation hydrologique à l'échelle du bassin versant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aurousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Squividant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIG et simulations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, 2000, Géomatique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11568,205 +11556,205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workshop annuel des grandes écoles de paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Quiniou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+                <w:t xml:space="preserve">Mylène Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Besnard</w:t>
+                <w:t xml:space="preserve">Isabelle Leulier-Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Leulier-Ledoux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Boulay Stéphane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02440348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité de la végétation des espaces interstitiels non productifs en zone viticole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11778,51 +11766,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine A. Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11832,114 +11820,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des transferts d'eau et d'azote dans les sols et les nappes. Développement d'un modèle conceptuel distribué. Applications à de petits bassins versants agricoles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Ecole Nationale Supérieure Agronomique, 2001. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02828976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId244"/>
+      <w:footerReference w:type="default" r:id="rId243"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12007,51 +11995,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48B16390"/>
+    <w:nsid w:val="83DCDE4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12238,51 +12226,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-beaujouan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1606-1724" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158215v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Paly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carcaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/146x6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222731v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Pithon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cochard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-025-01783-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884185v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746665v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Imbert-Bossard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897133v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12pq4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442053v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gros" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bulot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1151913" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03818260v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.28359" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04148444v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Toublanc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moquay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Robert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.31746" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897021v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Pithon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863101v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guett&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land11112095" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337760v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jagaille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-021-01114-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02281419v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine A. Pithon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Braud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-019-0827-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771481v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Balbi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Poli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Madec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Guiller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14521" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01832710v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-018-1517-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02393192v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geneves" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01744536v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jagaille" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17550874.2017.1350764" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01558166v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vallet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2015.12.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58DR2JF8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555988v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Roze" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-010-9901-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K84DB3L2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553100v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pavoine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-109X.2010.01087.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-08F4TKFC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730062v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vallet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roz&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370828v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-008-9293-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3GJ08VQX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729843v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montembault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461012v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruiz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abiven" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682634v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Wade" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.W. Wessel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Raat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-6-559-2002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330840v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460999v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aurousseau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cotteret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461001v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670453v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360400v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Broggini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Consales" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684777v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006101v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233442v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwartz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dagois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04523819v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426285v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Paradis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04523691v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bailly" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Marchand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04522941v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bossard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03811114v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moinardeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668858v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031569v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897270v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896784v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031628v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031660v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031581v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02959123v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02394207v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Szkordilisz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Bal&#225;zs Kocsis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em&#337;ke K&#243;sa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02556123v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebeau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513557v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Geoffriau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coisnon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal Beaudet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Plottu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02439279v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne H&#233;dont" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02437013v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Pain" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02440566v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02458139v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Duflot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02452631v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02446042v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02458444v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02458504v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02454591v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02459941v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346882v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02459893v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243259v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Phiton" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243258v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kopf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842528v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842521v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842526v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Fur" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Marchand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842524v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842525v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Besoian" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729958v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729985v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729959v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729986v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729124v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729814v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729120v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729735v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Oueslati" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salani&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dela&#238;tre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729119v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729813v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729789v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771302v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04523741v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897212v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herpin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Douguet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114926v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Fayt" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668943v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805914v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Buland" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canelle Moinardeau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02418011v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lozupone" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02440526v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delhomme" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Herbrecht" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02439239v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clerbois" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01410266v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04523931v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04522520v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Bailly" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3813-2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702673v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asmn.637" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02440609v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206913v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Bot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Philip" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255017v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826467v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828894v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Combo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829577v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460965v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Squividant" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02440348v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Quiniou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Besnard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leulier-Ledoux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulay St&#233;phane" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842523v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Piron" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02828976v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-beaujouan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1606-1724" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222731v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Pithon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cochard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-025-01783-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158215v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Paly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carcaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/146x6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884185v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746665v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Imbert-Bossard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897133v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12pq4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442053v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gros" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bulot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1151913" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03818260v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.28359" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04148444v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Toublanc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moquay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Robert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.31746" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897021v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Pithon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863101v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guett&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land11112095" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337760v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jagaille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-021-01114-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02281419v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine A. Pithon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Braud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-019-0827-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771481v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Balbi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Poli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Madec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Guiller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14521" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01832710v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-018-1517-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02393192v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geneves" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01744536v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jagaille" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17550874.2017.1350764" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01558166v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vallet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2015.12.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58DR2JF8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553100v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Roze" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pavoine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-109X.2010.01087.x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555988v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-010-9901-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K84DB3L2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730062v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vallet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roz&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370828v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-008-9293-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3GJ08VQX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729843v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montembault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461012v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruiz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abiven" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682634v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Wade" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.W. Wessel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Raat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-6-559-2002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330840v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460999v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aurousseau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cotteret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461001v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670453v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360400v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Broggini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Consales" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684777v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006101v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04522941v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bossard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233442v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwartz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dagois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04523819v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426285v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Paradis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04523691v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bailly" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Marchand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03811114v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moinardeau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668858v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031660v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031569v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897270v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896784v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031628v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031581v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02959123v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02556123v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebeau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02394207v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Szkordilisz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Bal&#225;zs Kocsis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em&#337;ke K&#243;sa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513557v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Geoffriau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coisnon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal Beaudet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Plottu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02439279v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne H&#233;dont" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02437013v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Pain" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02440566v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02458139v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Duflot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02452631v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02446042v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02458444v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02458504v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02454591v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02459941v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346882v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02459893v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243259v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Phiton" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243258v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kopf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842528v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gault" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842526v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Fur" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Marchand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842521v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842524v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842525v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Besoian" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729985v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729986v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729959v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729958v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729789v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729124v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729814v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729735v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Oueslati" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salani&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dela&#238;tre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729119v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729120v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729813v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771302v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04523741v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897212v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herpin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Douguet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114926v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Fayt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668943v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805914v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Buland" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canelle Moinardeau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02418011v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lozupone" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02440526v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delhomme" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Herbrecht" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02439239v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clerbois" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01410266v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04522520v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Bailly" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3813-2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04523931v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702673v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asmn.637" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02440609v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206913v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Bot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Philip" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255017v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829577v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Combo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826467v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828894v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460965v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Squividant" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02440348v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Quiniou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Besnard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leulier-Ledoux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulay St&#233;phane" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842523v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Piron" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02828976v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>