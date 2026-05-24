--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -986,252 +986,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guiding to protect : Dune forest soils as evidence of the recent urban history of a coastal landscape – The Pointe de Gatseau at Saint-Trojan-les-Bains (17)</w:t>
+                <w:t xml:space="preserve">Avifaune : Pour les oiseaux, des besoins à la carte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Toublanc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Carcaud</w:t>
+                <w:t xml:space="preserve">Joséphine Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Robert</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Courrier de la Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Le bocage d’hier à demain, Numéro Spécial 2022, pp.46-49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04148444v1</w:t>
+                <w:t xml:space="preserve">hal-03897021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avifaune : Pour les oiseaux, des besoins à la carte</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joséphine Pithon</w:t>
+                <w:t xml:space="preserve">Guiding to protect : Dune forest soils as evidence of the recent urban history of a coastal landscape – The Pointe de Gatseau at Saint-Trojan-les-Bains (17)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Toublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Pain</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Moquay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Courrier de la Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paysage.31746⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03897021v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who and Where Are the Observers behind Biodiversity Citizen Science Data? Effect of Landscape Naturalness on the Spatial Distribution of French Birdwatching Records</w:t>
               </w:r>
@@ -1243,51 +1243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Guetté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Caillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2645,281 +2645,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant species response to urbanization: comparison of isolated woodland patches in two cities of North-Western France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Vallet</w:t>
+                <w:t xml:space="preserve">Biodiversity and its interactions with viticulture in a wine-growing area in the west of France : case study of a local initiative in a controlled origin appellation (AOC Saumur-Champigny)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montembault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine A. Pithon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 34, pp.81-84</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00370828v1</w:t>
+                <w:t xml:space="preserve">hal-00729843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity and its interactions with viticulture in a wine-growing area in the west of France : case study of a local initiative in a controlled origin appellation (AOC Saumur-Champigny)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Pain</w:t>
+                <w:t xml:space="preserve">Plant species response to urbanization: comparison of isolated woodland patches in two cities of North-Western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Roze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23 (10), pp.1205-1217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-008-9293-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729843v1</w:t>
+                <w:t xml:space="preserve">hal-00370828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect on nitrate concentration in stream water of agricultural practices in small catchments in Brittany: I. Annual nitrogen budgets</w:t>
               </w:r>
@@ -4273,260 +4273,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04523819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le workshop LeJEU sur l'île d'Oléron. Retour réflexif sur un dispositif pédagogique inter-écoles de paysage</w:t>
+                <w:t xml:space="preserve">Les vides le long du périphérique nantais : de potentiels espaces de nature et de ressources ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Paradis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Monique Toublanc</w:t>
+                <w:t xml:space="preserve">Emeline Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.348-351</w:t>
+              <w:t xml:space="preserve">24EMES RENCONTRES INTERNATIONALES EN URBANISME DE L’APERAU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNIL, Jun 2023, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04426285v1</w:t>
+                <w:t xml:space="preserve">hal-04523691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vides le long du périphérique nantais : de potentiels espaces de nature et de ressources ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emeline Bailly</w:t>
+                <w:t xml:space="preserve">Le workshop LeJEU sur l'île d'Oléron. Retour réflexif sur un dispositif pédagogique inter-écoles de paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Paradis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Moquay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24EMES RENCONTRES INTERNATIONALES EN URBANISME DE L’APERAU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UNIL, Jun 2023, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.348-351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04523691v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Other stakeholders than farmers contribute to diversify the management of (peri-)urban grasslands</w:t>
               </w:r>
@@ -4646,51 +4646,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diverse opportunities for grassland biodiversity in various agricultural and urban landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4847,260 +4847,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04031660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction des trajectoires paysagères de zones humides littorales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Paly</w:t>
+                <w:t xml:space="preserve">How do urban landscapes and management practices affect plants and butterflies communities?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Durieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO 2021, 16th Spatial Analysis and Geomatics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, La Rochelle, France. pp.13-24</w:t>
+              <w:t xml:space="preserve">Ecology Across Borders 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BES SFE², Dec 2021, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04031569v1</w:t>
+                <w:t xml:space="preserve">hal-03897270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do urban landscapes and management practices affect plants and butterflies communities?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adeline Bulot</w:t>
+                <w:t xml:space="preserve">Construction des trajectoires paysagères de zones humides littorales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Paly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Durieu</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucien Rey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Across Borders 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BES SFE², Dec 2021, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">SAGEO 2021, 16th Spatial Analysis and Geomatics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, La Rochelle, France. pp.13-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03897270v1</w:t>
+                <w:t xml:space="preserve">hal-04031569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution de la trajectoire paysagère d’une zone humide littorale à l’aide de cartographies diachroniques</w:t>
               </w:r>
@@ -6288,273 +6288,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité de la biodiversité ordinaire des milieux herbacés le long d'un gradient urbain rural.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The influence of landscape context and habitat connectivity on plants and birds communities in grasslands along an urban-rural gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jagaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Ecoveg 12 Ecologie des communautés végétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Brest, France</w:t>
+              <w:t xml:space="preserve">46th Annual Meeting of the Ecological Society of Germany, Austria and Switzerland - 150 years of ecology - lessons for the future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Marburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02452631v1</w:t>
+                <w:t xml:space="preserve">hal-02446042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of landscape context and habitat connectivity on plants and birds communities in grasslands along an urban-rural gradient</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Duflot</w:t>
+                <w:t xml:space="preserve">Variabilité de la biodiversité ordinaire des milieux herbacés le long d'un gradient urbain rural.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine A. Pithon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume G. Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th Annual Meeting of the Ecological Society of Germany, Austria and Switzerland - 150 years of ecology - lessons for the future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Marburg, Germany</w:t>
+              <w:t xml:space="preserve">Colloque Ecoveg 12 Ecologie des communautés végétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02446042v1</w:t>
+                <w:t xml:space="preserve">hal-02452631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant species variations in common herbaceous patches along an urban- rural gradient</w:t>
               </w:r>
@@ -7536,260 +7536,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle influence de la connectivité sur la distribution des plantes en paysage périurbain ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet de territoire, viticulture et biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montembault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Françaises de l'Ecologie du Paysage - IALE France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Aix-en-Provence (FR), France</w:t>
+              <w:t xml:space="preserve">Colloque de clôture du programme DIVA2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Rennes (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00842526v1</w:t>
+                <w:t xml:space="preserve">hal-00842521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet de territoire, viticulture et biodiversité</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Vallet</w:t>
+                <w:t xml:space="preserve">Quelle influence de la connectivité sur la distribution des plantes en paysage périurbain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de clôture du programme DIVA2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Rennes (FR), France</w:t>
+              <w:t xml:space="preserve">5èmes Journées Françaises de l'Ecologie du Paysage - IALE France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Aix-en-Provence (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00842521v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité des bois périurbains, quelles relations entre degré d'anthropisation et caractéristiques des communautés végétales ?</w:t>
               </w:r>
@@ -8106,230 +8106,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of woodlands to biodiversity conservation in urban areas and management implications</w:t>
+                <w:t xml:space="preserve">Assessment of woodland plant diversity along a rural-urban gradient, implications for urban green infrastructure management and planning.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Vallet</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Rozé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IALE European Conference 2009 "European Landscapes in Transformation - Challenges for Landscape Ecology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Salzburg (AUT), Austria</w:t>
+              <w:t xml:space="preserve">Sino-French CAS-CNRS Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Xiamen (CH), Switzerland. pp.57-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729986v1</w:t>
+                <w:t xml:space="preserve">hal-00729959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of woodland plant diversity along a rural-urban gradient, implications for urban green infrastructure management and planning.</w:t>
+                <w:t xml:space="preserve">Contribution of woodlands to biodiversity conservation in urban areas and management implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Vallet</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rozé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sino-French CAS-CNRS Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Xiamen (CH), Switzerland. pp.57-65</w:t>
+              <w:t xml:space="preserve">IALE European Conference 2009 "European Landscapes in Transformation - Challenges for Landscape Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Salzburg (AUT), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729959v1</w:t>
+                <w:t xml:space="preserve">hal-00729986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of woodland plant diversity along a rural-urban gradient, implications for urban green infrastructure management and planning.</w:t>
               </w:r>
@@ -8512,367 +8512,367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of urban-rural gradient on the distribution of woodland flora</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variations de la richesse spécifique et de la similarité des communautés végétales d'espaces boisés le long de gradients d'urbanisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rozé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Biodiversity &amp; Design, implementing the Convention on Biological Diversity in towns and cities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Erfurt (DE), Germany</w:t>
+              <w:t xml:space="preserve">Colloque EcoVeg 4 (Ecologie des communautés végétales)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Rennes (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729124v1</w:t>
+                <w:t xml:space="preserve">hal-00729814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations de la richesse spécifique et de la similarité des communautés végétales d'espaces boisés le long de gradients d'urbanisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of urban-rural gradient on the distribution of woodland flora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vallet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rozé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque EcoVeg 4 (Ecologie des communautés végétales)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Rennes (FR), France</w:t>
+              <w:t xml:space="preserve">Urban Biodiversity &amp; Design, implementing the Convention on Biological Diversity in towns and cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Erfurt (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729814v1</w:t>
+                <w:t xml:space="preserve">hal-00729124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hedonic estimates of agricultural landscape values in suburban areas.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clément Delaître</w:t>
+                <w:t xml:space="preserve">Distribution of plant forest species in response to edge effect: comparison between urban and rural areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rozé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Congress of the European Association of Agricultural Economics (EAAE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Ghent (BE), Belgium. 5 p</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the British Ecological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Londres (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729735v1</w:t>
+                <w:t xml:space="preserve">hal-00729120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of plant forest species in response to edge effect: comparison between urban and rural areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8914,165 +8914,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque EcoVeg 4 (Ecologie des communautés végétales)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Rennes (FR), France. Non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of plant forest species in response to edge effect: comparison between urban and rural areas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Daniel</w:t>
+                <w:t xml:space="preserve">Hedonic estimates of agricultural landscape values in suburban areas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Delaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Rozé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the British Ecological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Londres (UK), United Kingdom</w:t>
+              <w:t xml:space="preserve">12th Congress of the European Association of Agricultural Economics (EAAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Ghent (BE), Belgium. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729120v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations de la richesse spécifique et de la similarité des communautés végétales d'espaces boisés le long de gradients d'urbanisation</w:t>
               </w:r>
@@ -9319,64 +9319,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG 6. Communautés végétales et socioécosystèmes dans un monde en transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9496,51 +9496,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les abords des infrastructures linéaires de transports (ILT) peuvent-ils constituer des espaces publics de nature ? Exemple du périphérique nantais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9548,51 +9548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colleen Fayt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Demain Nature et Ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Blois, France</w:t>
@@ -9647,51 +9647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Durieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10442,51 +10442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Quae. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infrastructures de transport créatives. Mieux les intégrer aux écosystèmes, paysages et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Synthèses, </w:t>
@@ -10848,51 +10848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Moniteur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trames Vertes Urbaines : de la recherche scientifique au projet urbain</w:t>
@@ -10964,64 +10964,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Montembault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport DIVA2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.55 - 63, 2011</w:t>
@@ -11995,51 +11995,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="83DCDE4D"/>
+    <w:nsid w:val="25EDA5A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12226,51 +12226,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-beaujouan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1606-1724" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222731v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Pithon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cochard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-025-01783-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158215v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Paly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carcaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/146x6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884185v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746665v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Imbert-Bossard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897133v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12pq4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442053v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gros" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bulot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1151913" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03818260v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.28359" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04148444v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Toublanc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moquay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Robert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.31746" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897021v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Pithon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863101v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guett&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land11112095" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337760v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jagaille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-021-01114-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02281419v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine A. Pithon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Braud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-019-0827-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771481v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Balbi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Poli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Madec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Guiller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14521" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01832710v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-018-1517-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02393192v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geneves" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01744536v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jagaille" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17550874.2017.1350764" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01558166v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vallet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2015.12.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58DR2JF8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553100v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Roze" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pavoine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-109X.2010.01087.x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555988v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-010-9901-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K84DB3L2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730062v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vallet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roz&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370828v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-008-9293-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3GJ08VQX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729843v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montembault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461012v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruiz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abiven" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682634v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Wade" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.W. Wessel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Raat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-6-559-2002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330840v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460999v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aurousseau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cotteret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461001v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670453v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360400v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Broggini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Consales" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684777v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006101v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04522941v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bossard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233442v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwartz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dagois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04523819v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426285v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Paradis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04523691v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bailly" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Marchand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03811114v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moinardeau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668858v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031660v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031569v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897270v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896784v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031628v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031581v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02959123v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02556123v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebeau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02394207v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Szkordilisz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Bal&#225;zs Kocsis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em&#337;ke K&#243;sa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513557v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Geoffriau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coisnon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal Beaudet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Plottu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02439279v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne H&#233;dont" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02437013v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Pain" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02440566v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02458139v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Duflot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02452631v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02446042v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02458444v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02458504v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02454591v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02459941v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346882v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02459893v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243259v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Phiton" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243258v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kopf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842528v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gault" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842526v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Fur" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Marchand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842521v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842524v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842525v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Besoian" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729985v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729986v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729959v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729958v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729789v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729124v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729814v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729735v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Oueslati" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salani&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dela&#238;tre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729119v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729120v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729813v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771302v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04523741v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897212v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herpin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Douguet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114926v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Fayt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668943v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805914v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Buland" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canelle Moinardeau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02418011v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lozupone" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02440526v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delhomme" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Herbrecht" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02439239v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clerbois" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01410266v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04522520v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Bailly" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3813-2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04523931v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702673v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asmn.637" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02440609v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206913v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Bot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Philip" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255017v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829577v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Combo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826467v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828894v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460965v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Squividant" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02440348v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Quiniou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Besnard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leulier-Ledoux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulay St&#233;phane" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842523v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Piron" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02828976v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-beaujouan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1606-1724" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222731v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Pithon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cochard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-025-01783-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158215v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Paly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carcaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/146x6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884185v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746665v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Imbert-Bossard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897133v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12pq4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442053v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gros" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bulot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1151913" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03818260v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.28359" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897021v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Pithon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04148444v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Toublanc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moquay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Robert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.31746" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863101v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guett&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land11112095" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337760v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jagaille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-021-01114-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02281419v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine A. Pithon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Braud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-019-0827-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771481v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Balbi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Poli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Madec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Guiller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14521" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01832710v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-018-1517-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02393192v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geneves" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01744536v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jagaille" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17550874.2017.1350764" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01558166v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vallet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2015.12.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58DR2JF8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553100v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Roze" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pavoine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-109X.2010.01087.x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555988v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-010-9901-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K84DB3L2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730062v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vallet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roz&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729843v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montembault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370828v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-008-9293-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3GJ08VQX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461012v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruiz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abiven" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682634v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Wade" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.W. Wessel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Raat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-6-559-2002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330840v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460999v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aurousseau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cotteret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461001v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670453v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360400v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Broggini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Consales" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684777v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006101v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04522941v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bossard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233442v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwartz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dagois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04523819v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04523691v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bailly" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Marchand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426285v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Paradis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03811114v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moinardeau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668858v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031660v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897270v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durieu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031569v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896784v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031628v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031581v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02959123v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02556123v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebeau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02394207v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Szkordilisz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Bal&#225;zs Kocsis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em&#337;ke K&#243;sa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513557v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Geoffriau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coisnon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal Beaudet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Plottu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02439279v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne H&#233;dont" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02437013v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Pain" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02440566v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02458139v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Duflot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02446042v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02452631v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02458444v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02458504v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02454591v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02459941v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346882v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02459893v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243259v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Phiton" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243258v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kopf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842528v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gault" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842521v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842526v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Fur" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Marchand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842524v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842525v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Besoian" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729985v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729959v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729986v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729958v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729789v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729814v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729124v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729120v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729119v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729735v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Oueslati" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salani&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dela&#238;tre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729813v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771302v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04523741v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897212v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herpin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Douguet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114926v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Fayt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668943v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805914v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Buland" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canelle Moinardeau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02418011v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lozupone" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02440526v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delhomme" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Herbrecht" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02439239v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clerbois" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01410266v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04522520v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Bailly" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3813-2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04523931v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702673v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asmn.637" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02440609v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206913v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Bot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Philip" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255017v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829577v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Combo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826467v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828894v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460965v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Squividant" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02440348v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Quiniou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Besnard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leulier-Ledoux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulay St&#233;phane" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842523v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Piron" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02828976v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>