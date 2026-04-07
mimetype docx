--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -178,667 +178,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04842491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le monastère de clarisses de Reims au Moyen Âge : Fonder et réguler une communauté</w:t>
+                <w:t xml:space="preserve">Pénitence publique, confession secrète et compétence épiscopale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaulande-Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44, pp.349-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14637-7.p.0349⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04842405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le monastère des Clarisses de Reims au Moyen Âge : Fonder et réguler une communauté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaulande-Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Demouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes franciscaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 115, pp.25-44</w:t>
+              <w:t xml:space="preserve">, 2022, Sœurs pauvres, 1220-2020 : huit siècles de vie clarisse à Reims : actes du colloque de Cormontreuil, 9-10 octobre 2020, 15/1, pp.25-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Pénitence publique, confession secrète et compétence épiscopale</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le synodal de Reims dans sa tradition manuscrite médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaulande-Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 44, pp.349-364. </w:t>
+              <w:t xml:space="preserve">Revue Mabillon, revue internationale d'histoire et de littérature religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33, pp.133-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04842386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le monastère de clarisses de Reims au Moyen Âge : Fonder et réguler une communauté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaulande-Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...66 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Demouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes franciscaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Sœurs pauvres, 1220-2020 : huit siècles de vie clarisse à Reims : actes du colloque de Cormontreuil, 9-10 octobre 2020, 15/1, pp.25-44</w:t>
+              <w:t xml:space="preserve">, 2022, 115, pp.25-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Le synodal de Reims dans sa tradition manuscrite médiévale</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le synodal de Reims dans la province ecclésiastique de Reims (des statuts de Guiard de Laon au synodal de Guillaume de Trie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaulande-Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Mabillon, revue internationale d'histoire et de littérature religieuses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 33, pp.133-154</w:t>
+              <w:t xml:space="preserve">Revue de droit canonique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Diffusion des normes dans l'Église de la fin du Moyen Âge. Les législations ecclésiastiques locales, 1215-1500, 71 (1), pp.21-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03855809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratique religieuse et pouvoirs à la fin du Moyen Âge : les litterae confessionales de la pénitencerie apostolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaulande-Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire ecclésiastique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 116 (1-2), pp.123-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.RHE.5.125428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03855818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évêque et le péché. La juridiction pénitentielle épiscopale au xv e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaulande-Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 107 (1), pp.35-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.RHEF.5.126581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03855824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élites en sortie de guerre, Antiquité-XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaulande-Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gugelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, n° 699, pp.739-748. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rhis.213.0739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03881601v1</w:t>
-              </w:r>
-[...223 lines deleted...]
-                <w:t xml:space="preserve">halshs-03855809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne d’Arc à Troyes, été 1429</w:t>
               </w:r>
@@ -956,460 +956,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02335468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le traitement des ‘cas réservés’, entre cura animarum, juridiction épiscopale et plenitudo potestatis pontificale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Beaulande-Barraud</w:t>
+                <w:t xml:space="preserve">Le salut par les œuvres ? Pratiques religieuses et charitables des élites urbaines (France, XIIIe-XIXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaulande-Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire, économie et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35e année (n°3), p. 4-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/hes.163.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02964658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mariages clandestins: impasse disciplinaire, scandale ou moteur de la réflexion doctrinale?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaulande-Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Marmursztejn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Conflits et concurrence de normes au Moyen Âge, 71 (71), pp.75-90. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/medievales.7922⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 71, pp.55-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/medievales.7911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...22 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La grosse-mère, la marâtre et la fillette : une enquête pour meurtre d’enfant en Champagne au XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaulande-Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 170 (2012), pp.377-420</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01519662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conflits et concurrence de normes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaulande-Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Marmursztejn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 71, pp.55-73. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/medievales.7911⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 71 (71), pp.5-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/medievales.7875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02964658v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflits et concurrence de normes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elsa Marmursztejn</w:t>
+                <w:t xml:space="preserve">Le traitement des ‘cas réservés’, entre cura animarum, juridiction épiscopale et plenitudo potestatis pontificale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaulande-Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 71 (71), pp.5-12. </w:t>
+              <w:t xml:space="preserve">, 2016, Conflits et concurrence de normes au Moyen Âge, 71 (71), pp.75-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/medievales.7875⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/medievales.7922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04073520v1</w:t>
+                <w:t xml:space="preserve">halshs-01519668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cas réservés dans les statuts synodaux de la province ecclésiastique de Reims, 13e-14e siècles.</w:t>
               </w:r>
@@ -1848,165 +1848,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04842559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Péchés sexuels et hiérarchie de la pénitence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaulande-Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hiérarchies pénitentielles. Penitential hierarchies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Corran Emily; Fossier Arnaud, Mar 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04842535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Droit, théologie et hiérarchie de la pénitence, XIIIe-XVe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaulande-Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire des médiévistes de l'UGA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Taddei Ilaria, Jan 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04842525v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04842535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Ainsi que plusieurs maratres ont acoustumé de faire” : portrait d’une belle-mère indigne (Champagne, mi XVe siècle)</w:t>
               </w:r>
@@ -3758,319 +3758,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04842465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amende honorable</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Lusset Elisabeth, Poutrin Isabelle (dir.). </w:t>
+                <w:t xml:space="preserve">Menace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaulande-Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poutrin Isabelle, Lusset Elisabeth (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du fouet et de la fessée. Corriger et punir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03856727v1</w:t>
+                <w:t xml:space="preserve">halshs-03856730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Honore ton père et ta mère</w:t>
+                <w:t xml:space="preserve">Pénitence publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaulande-Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lusset Elisabeth, Poutrin Isabelle (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du fouet et de la fessée. Corriger et punir.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03856729v1</w:t>
+                <w:t xml:space="preserve">halshs-03856732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Menace</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Poutrin Isabelle, Lusset Elisabeth (dir.). </w:t>
+                <w:t xml:space="preserve">Amende honorable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaulande-Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lusset Elisabeth, Poutrin Isabelle (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du fouet et de la fessée. Corriger et punir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03856730v1</w:t>
+                <w:t xml:space="preserve">halshs-03856727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pénitence publique</w:t>
+                <w:t xml:space="preserve">Honore ton père et ta mère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaulande-Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lusset Elisabeth, Poutrin Isabelle (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du fouet et de la fessée. Corriger et punir.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03856732v1</w:t>
+                <w:t xml:space="preserve">halshs-03856729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’appel (comme d’abus) dans les archives des officialités champenoises au XVe siècle</w:t>
               </w:r>
@@ -4196,246 +4196,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03856735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Inventaire du Trésor de la cathédrale de Troyes, 1429</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaulande-Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Baudin Arnaud (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un roi pour deux couronnes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Snoeck Publishers, pp.176, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques religieuses et dévotions en Champagne au XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaulande-Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Baudin Arnaud (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troyes 1420. Un roi pour deux couronnes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Snoeck Publishers, pp.148-153, 2020, 9789461615985</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La juridiction du chapitre de Reims : un moyen de fuir la justice de l’archevêque-duc ? (XIIIe-XVe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaulande-Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charageat Martine, Soula Mathieu, Vivas Mathieu (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Résister à la justice XIIe-XVIIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.263-278, 2020, 978-2-406-09715-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03856726v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-03881596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goût de l’archive, goût des lieux, goûts des gens</w:t>
               </w:r>
@@ -5437,51 +5437,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842491v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaulande-Barraud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881613v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Demouy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842405v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14637-7.p.0349" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317292v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842386v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881601v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Goujon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gugelot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.213.0739" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03855824v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHEF.5.126581" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03855818v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHE.5.125428" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03855809v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881583v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02335468v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519668v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7922" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512921v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Avignon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Marmursztejn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7911" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519662v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02964658v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.163.0004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04073520v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7875" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519658v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519670v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519587v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842571v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889801v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leveleux-Teixeira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842559v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842525v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842535v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842505v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842514v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972274v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972229v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03431105v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Charageat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519592v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519656v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519594v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519651v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519589v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881610v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moracchini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#233;n&#233;dicte Dubiez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02466535v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Heitz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Philippe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Haquette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908287v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Combalbert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02335448v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883248v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738018v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03836019v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Claustre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.127806" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353242v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00123213v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842443v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842419v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842465v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856727v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856729v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856730v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856732v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856739v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856735v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856726v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881590v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881596v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02335503v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02335496v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02335483v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-universite-bruxelles.be/fiche/view/2784" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638883v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Collard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519657v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02335508v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842479v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506732v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubouloz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poutrin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881593v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881598v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842491v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaulande-Barraud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842405v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14637-7.p.0349" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317292v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Demouy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842386v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881613v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03855809v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03855818v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHE.5.125428" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03855824v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHEF.5.126581" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881601v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Goujon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gugelot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.213.0739" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881583v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02335468v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02964658v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.163.0004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512921v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Avignon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Marmursztejn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7911" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519662v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04073520v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7875" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519668v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7922" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519658v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519670v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519587v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842571v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889801v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leveleux-Teixeira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842559v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842535v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842525v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842505v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842514v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972274v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972229v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03431105v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Charageat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519592v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519656v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519594v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519651v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519589v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881610v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moracchini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#233;n&#233;dicte Dubiez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02466535v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Heitz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Philippe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Haquette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908287v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Combalbert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02335448v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883248v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738018v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03836019v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Claustre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.127806" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353242v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00123213v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842443v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842419v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842465v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856730v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856732v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856727v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856729v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856739v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856735v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881596v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881590v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856726v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02335503v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02335496v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02335483v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-universite-bruxelles.be/fiche/view/2784" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638883v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Collard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519657v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02335508v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842479v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506732v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubouloz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poutrin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881593v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881598v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>