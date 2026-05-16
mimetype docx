--- v1 (2026-04-07)
+++ v2 (2026-05-16)
@@ -489,174 +489,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03881613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pratique religieuse et pouvoirs à la fin du Moyen Âge : les litterae confessionales de la pénitencerie apostolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaulande-Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Ecclésiastique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 116 (1-2), pp.123-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.RHE.5.125428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03855818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le synodal de Reims dans la province ecclésiastique de Reims (des statuts de Guiard de Laon au synodal de Guillaume de Trie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaulande-Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit canonique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Diffusion des normes dans l'Église de la fin du Moyen Âge. Les législations ecclésiastiques locales, 1215-1500, 71 (1), pp.21-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03855809v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-03855818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évêque et le péché. La juridiction pénitentielle épiscopale au xv e siècle</w:t>
               </w:r>
@@ -956,598 +956,598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02335468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La grosse-mère, la marâtre et la fillette : une enquête pour meurtre d’enfant en Champagne au XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaulande-Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 170 (2012), pp.377-420</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01519662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mariages clandestins: impasse disciplinaire, scandale ou moteur de la réflexion doctrinale?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaulande-Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Marmursztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71, pp.55-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/medievales.7911⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le salut par les œuvres ? Pratiques religieuses et charitables des élites urbaines (France, XIIIe-XIXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaulande-Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Goujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire, économie et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 35e année (n°3), p. 4-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/hes.163.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02964658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conflits et concurrence de normes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaulande-Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Marmursztejn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 71, pp.55-73. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/medievales.7911⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 71 (71), pp.5-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/medievales.7875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Elsa Marmursztejn</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le traitement des ‘cas réservés’, entre cura animarum, juridiction épiscopale et plenitudo potestatis pontificale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaulande-Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 71 (71), pp.5-12. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/medievales.7875⟩</w:t>
+              <w:t xml:space="preserve">, 2016, Conflits et concurrence de normes au Moyen Âge, 71 (71), pp.75-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/medievales.7922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Le traitement des ‘cas réservés’, entre cura animarum, juridiction épiscopale et plenitudo potestatis pontificale</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01519668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gerson et les cas réservés : un enjeu ecclésiologique et pastoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaulande-Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médiévales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 100 (245), pp.301-318</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01519670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cas réservés dans les statuts synodaux de la province ecclésiastique de Reims, 13e-14e siècles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaulande-Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit canonique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Revue de droit canonique, 65 (2), pp.293-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01519658v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01519670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Répits et sanctuaires à répit en Champagne à la fin du Moyen Âge</w:t>
               </w:r>
@@ -1848,165 +1848,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04842559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Droit, théologie et hiérarchie de la pénitence, XIIIe-XVe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaulande-Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire des médiévistes de l'UGA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Taddei Ilaria, Jan 2023, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04842525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Péchés sexuels et hiérarchie de la pénitence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaulande-Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hiérarchies pénitentielles. Penitential hierarchies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Corran Emily; Fossier Arnaud, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04842535v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04842525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Ainsi que plusieurs maratres ont acoustumé de faire” : portrait d’une belle-mère indigne (Champagne, mi XVe siècle)</w:t>
               </w:r>
@@ -2268,51 +2268,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les officialités normandes et la lutte contre les mariages clandestins à la fin du Moyen Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Avignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaulande-Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2887,51 +2887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaulande-Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Marmursztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Haquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3318,51 +3318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaulande-Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Marmursztejn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.127806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3539,173 +3539,173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une excommunication à Cambrai en 1351</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaulande-Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charageat Martine, Vivas Mathieu, Soula Mathieu (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire justice. Petit répertoire de sources commentées (Moyen Âge-XXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04842419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Désolation, reconstruction : les paroisses du Langrois dans la deuxième moitié du XVe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaulande-Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Baudin Arnaud, Toureille Valérie (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guerre et paix en Champagne à la fin du Moyen Âge. Autour du traité de Troye</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Snoeck Publishers, pp.256-267, 2024, 9789461618689</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04842443v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-04842419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une justice ordinaire à la fin du Moyen Âge : l’officialité face au crime (Châlons, XVe siècle)</w:t>
               </w:r>
@@ -4196,173 +4196,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03856735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pratiques religieuses et dévotions en Champagne au XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaulande-Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Baudin Arnaud (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troyes 1420. Un roi pour deux couronnes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Snoeck Publishers, pp.148-153, 2020, 9789461615985</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Inventaire du Trésor de la cathédrale de Troyes, 1429</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaulande-Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Baudin Arnaud (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un roi pour deux couronnes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Snoeck Publishers, pp.176, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03881596v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03881590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La juridiction du chapitre de Reims : un moyen de fuir la justice de l’archevêque-duc ? (XIIIe-XVe siècles)</w:t>
               </w:r>
@@ -5437,51 +5437,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842491v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaulande-Barraud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842405v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14637-7.p.0349" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317292v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Demouy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842386v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881613v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03855809v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03855818v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHE.5.125428" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03855824v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHEF.5.126581" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881601v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Goujon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gugelot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.213.0739" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881583v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02335468v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02964658v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.163.0004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512921v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Avignon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Marmursztejn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7911" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519662v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04073520v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7875" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519668v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7922" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519658v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519670v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519587v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842571v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889801v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leveleux-Teixeira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842559v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842535v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842525v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842505v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842514v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972274v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972229v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03431105v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Charageat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519592v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519656v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519594v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519651v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519589v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881610v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moracchini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#233;n&#233;dicte Dubiez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02466535v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Heitz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Philippe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Haquette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908287v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Combalbert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02335448v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883248v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738018v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03836019v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Claustre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.127806" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353242v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00123213v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842443v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842419v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842465v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856730v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856732v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856727v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856729v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856739v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856735v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881596v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881590v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856726v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02335503v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02335496v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02335483v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-universite-bruxelles.be/fiche/view/2784" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638883v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Collard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519657v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02335508v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842479v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506732v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubouloz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poutrin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881593v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881598v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842491v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaulande-Barraud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842405v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14637-7.p.0349" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317292v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Demouy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842386v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881613v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03855818v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHE.5.125428" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03855809v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03855824v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHEF.5.126581" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881601v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Goujon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gugelot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.213.0739" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881583v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02335468v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519662v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512921v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Avignon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Marmursztejn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7911" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02964658v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.163.0004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04073520v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7875" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519668v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7922" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519670v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519658v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519587v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842571v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889801v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leveleux-Teixeira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842559v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842525v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842535v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842505v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842514v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972274v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972229v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03431105v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Charageat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519592v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519656v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519594v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519651v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519589v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881610v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moracchini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#233;n&#233;dicte Dubiez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02466535v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Heitz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Philippe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Haquette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908287v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Combalbert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02335448v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883248v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738018v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03836019v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Claustre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.127806" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353242v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00123213v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842419v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842443v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842465v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856730v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856732v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856727v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856729v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856739v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856735v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881590v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881596v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856726v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02335503v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02335496v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02335483v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-universite-bruxelles.be/fiche/view/2784" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638883v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Collard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519657v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02335508v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842479v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506732v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubouloz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poutrin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881593v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881598v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>